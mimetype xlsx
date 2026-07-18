--- v1 (2026-02-21)
+++ v2 (2026-07-18)
@@ -5,97 +5,97 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://aiccm.sharepoint.com/sites/DCC/EyRTC/AM FACTORIA (238-20)/PUBLICACIÓN DERIVADOS FACTORÍA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="84" documentId="11_157107FF147019C5B5FA04DF9AA4A1C9CEFFC58F" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0FCDEA33-B8FB-47B8-A740-0138BFCF5EA1}"/>
+  <xr:revisionPtr revIDLastSave="333" documentId="11_157107FF147019C5B5FA04DF9AA4A1C9CEFFC58F" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CF89B9FF-2457-4B87-8A62-2D98DA4C4161}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-225" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LOTE1" sheetId="1" r:id="rId1"/>
     <sheet name="LOTE2" sheetId="2" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D28" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="186">
   <si>
     <t>CONTRATOS BASADOS EN EL AM DE CONSULTORÍA,
 DISEÑO Y FACTORÍA DE SERVICIOS
 INNOVADORES PARA LA TRANSFORMACIÓN 
 DIGITAL DE LA COMUNIDAD DE MADRID (ECOM/000238/2020)</t>
   </si>
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t xml:space="preserve">NIF  </t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>CÓDIGO PUBLICACIÓN DOUE</t>
   </si>
   <si>
@@ -482,116 +482,208 @@
   <si>
     <t>B85908093</t>
   </si>
   <si>
     <t>ATOS IT SOLUTIONS AND SERVICES IBERIA, S.L.</t>
   </si>
   <si>
     <t>DELOITTE CONSULTING, S.L.</t>
   </si>
   <si>
     <t>B81690471</t>
   </si>
   <si>
     <t>ALTIA CONSULTORES S.A.</t>
   </si>
   <si>
     <t>A15456585</t>
   </si>
   <si>
     <t>613822-2025</t>
   </si>
   <si>
     <t>34086-2026</t>
   </si>
   <si>
-    <t>x</t>
-[...1 lines deleted...]
-  <si>
     <t>800842-2025</t>
   </si>
   <si>
-    <t>X</t>
-[...1 lines deleted...]
-  <si>
     <t>38449-2026</t>
   </si>
   <si>
     <t>41684-2026</t>
   </si>
   <si>
-    <t>“ASSESSMENT DEL CAPITAL INTELECTUAL DE MADRID DIGITAL CON OBJETO DE ENFOCAR ADECUADAMENTE LOS PLANES DE APRENDIZAJE DIGITAL DE LA AGENCIA PARA LA ADMINISTRACIÓN DIGITAL DE LA COMUNIDAD DE MADRID” (ECON-140/2023)</t>
-[...1 lines deleted...]
-  <si>
     <t>“OFICINA TÉCNICA PARA LA IMPLANTACIÓN DEL NUEVO MODELO DE OFICINA JUDICIAL EN LA COMUNIDAD DE MADRID” ECON/000068/2025</t>
   </si>
   <si>
     <t>44954-2026</t>
   </si>
   <si>
     <t>44209-2026</t>
   </si>
   <si>
     <t>"SERVICIO PARA LA RENOVACIÓN DE LA SEDE JUDICIAL DE LA COMUNIDAD DE MADRID Y EVOLUCIÓN DEL ESCRITORIO JUDICIAL Y DEL FISCAL" ECON/000097/2025</t>
   </si>
   <si>
     <t>“SOLUCIÓN PARA LA GESTIÓN INTELIGENTE DE PROCESOS DE NEGOCIO (IBPMS) EN LA GESTIÓN DE RESIDUOS”, EN EL MARCO DEL PLAN DE RECUPERACIÓN, TRANSFORMACIÓN Y RESILIENCIA, FINANCIADO POR LA UNIÓN EUROPEA-NEXT GENERATION EU. ECON/000049/2025</t>
   </si>
   <si>
     <t>“SERVICIOS DE DISEÑO, DESARROLLO, IMPLANTACIÓN, MANTENIMIENTO Y SOPORTE DE SISTEMAS DE INFORMACIÓN BASADOS EN INTELIGENCIA ARTIFICIAL PARA LA TRANSFORMACIÓN DIGITAL DE LA COMUNIDAD DE MADRID” ECON/000204/2024</t>
   </si>
   <si>
     <t>"SERVICIO PARA LA RENOVACIÓN DEL SISTEMA INTEGRAL DE EMPLEO DE LA COMUNIDAD DE MADRID" ECON/000197/2024</t>
   </si>
   <si>
     <t>"PRUEBA DE CONCEPTO DEL SISTEMA DE GESTIÓN DE REGLAS DE NEGOCIO (BRMS) PARA LA BAREMACIÓN DE LOS PROCESOS DE SELECCIÓN DE PERSONAL DOCENTE EN LA COMUNIDAD DE MADRID" ECON/000079/2024</t>
   </si>
   <si>
     <t>“SERVICIOS DE DESARROLLO Y TRANSFORMACIÓN DE LOS SISTEMAS DE ANÁLITICA DE NEGOCIO DE LA COMUNIDAD DE MADRID” ECON/000203/2024</t>
   </si>
   <si>
     <t>"SERVICIOS DE CONSULTORÍA PARA LA TRANSFORMACIÓN DE MADRID DIGITAL"</t>
   </si>
   <si>
     <t>“OFICINA TÉCNICA DE CALIDAD PARA LA CONSULTORÍA, COORDINACIÓN Y SEGUIMIENTO DE INICIATIVAS EN CONSEJERÍAS” ECON/000066/2025</t>
   </si>
   <si>
     <t>"CONSULTORÍA DE ANÁLISIS Y DISEÑO PARA LA TRANSFORMACIÓN DIGITAL DE SOLUCIONES TECNOLÓGICAS DE MADRID DIGITAL" ECON/000196/2023</t>
   </si>
   <si>
     <t>"DISEÑO, DEFINICIÓN E IMPLEMENTACIÓN DE UN MARCO DE GOBIERNO PARA EL CUMPLIMIENTO NORMATIVO, CON EL OBJETIVO DE TRANSFORMAR DIGITALMENTE LA FORMA DE TRABAJAR DE LA ORGANIZACIÓN EN MATERIAS DE CUMPLIMIENTO, EN LOS ÁMBITOS DE PREVENCIÓN Y DETECCIÓN PENAL, CORPORATIVA/ADMINISTRATIVA, PRESUPUESTARIA Y CONTABLE, CONTRATACIÓN, LABORAL, DE TRANSPARENCIA Y DE PROTECCIÓN DE DATOS DE CARÁCTER PERSONAL EN LA AGENCIA PARA LA ADMINISTRACIÓN DIGITAL DE LA COMUNIDAD DE MADRID" ECON/000062/2024</t>
+  </si>
+  <si>
+    <t>46328-2026</t>
+  </si>
+  <si>
+    <t>35397-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONTRATOS BASADOS EN EL AM DE CONSULTORÍA, DISEÑO Y FACTORÍA DE SERVICIOS INNOVADORES PARA LA TRANSFORMACIÓN DIGITAL DE LA COMUNIDAD DE MADRID ECOM/000238/2020 </t>
+  </si>
+  <si>
+    <t>CÓDIGO PUBLI DOUE
+ 502852021</t>
+  </si>
+  <si>
+    <t>"SERVICIOS PARA LA CREACIÓN Y OPERACIÓN DE UNA FACTORÍA DE APIFICACIÓN: OFICINA DE APIS DE LA COMUNIDAD DE MADRID" ECON/000128/2025</t>
+  </si>
+  <si>
+    <t>HIBERUS IT DEVELOPMENT SERVICES, S.L.U.</t>
+  </si>
+  <si>
+    <t>A28855260</t>
+  </si>
+  <si>
+    <t>INETUM ESPAÑA, S.A.</t>
+  </si>
+  <si>
+    <t>"DISEÑO, DESARROLLO E IMPLANTACIÓN DE UNA PLATAFORMA CON MOTOR BPM PARA LA
+TRANSFORMACIÓN DIGITAL DE LOS PROCESOS DE URBANISMO/MONTES" COFINANCIABLE AL
+ 40% CON CARGO AL PROGRAMA FEDER 2021-2027 DE LA COMUNIDAD DE MADRID ECON/000127/2025</t>
+  </si>
+  <si>
+    <t>194304-2026</t>
+  </si>
+  <si>
+    <t>193729-2026</t>
+  </si>
+  <si>
+    <t>"SERVICIOS DE MINERÍA DE PROCESOS PARA LA CONSEJERÍA DE FAMILIA, JUVENTUD Y 
+ASUNTOS SOCIALES" ECON/000200/2025</t>
+  </si>
+  <si>
+    <t>"SERVICIO TECNOLÓGICO EN MODALIDAD SOFTWARE AS A SERVICE (SAAS) PARA LA
+ INSTALACIÓN, INTEGRACIÓN, OPERACIÓN Y MANTENIMIENTO DE DOS TÓTEMS DIGITALES
+ BIOMÉTRICOS PARA QUE LOS CIUDADANOS EN REGIMEN DE AUTOSERVICIO, OBTENGAN 
+CERTIFICADOS DE NACIMIENTO, DEFUNCIÓN Y MATRIMONIO EN EL REGISTRO CIVIL DE
+ MADRID" ECON/000171/2025</t>
+  </si>
+  <si>
+    <t>BB88018098</t>
+  </si>
+  <si>
+    <t>“SERVICIOS PARA LA CREACIÓN Y OPERACIÓN DE UNA FACTORÍA DE IMPLANTACIÓN DE
+ PROCESOS iBPM QUE SUSTENTEN EL FUTURO CENTRO DE IMPLEMENTACIÓN DE PROCESOS 
+iBPM PARA LA COMUNIDAD DE MADRID”, COFINANCIABLE AL 40% CON CARGO AL PROGRAMA FEDER 2021-2027 DE LA COMUNIDAD DE MADRID. ECON/000199/2025</t>
+  </si>
+  <si>
+    <t>"DIGITALIZACIÓN DE UNA FRACCIÓN DE EXPEDIENTES DEL ARCHIVO EN PAPEL DE 
+LA SERIE DOCUMENTAL EXPEDIENTES DE EXPROPIACIÓN FORZOSA"  ECON/000016/2026</t>
+  </si>
+  <si>
+    <t>310466-2026</t>
+  </si>
+  <si>
+    <t>CONTRATACIÓN DE UN SERVICIO TECNOLÓGICO EN MODALIDAD SOFTWARE AS A SERVICE (SAAS) PARA LA INSTALACIÓN, INTEGRACIÓN, OPERACIÓN Y MANTENIMIENTO DE DOS BOX DIGITALES SEMIDESATENDIDOS DESTINADOS A LA TRAMITACIÓN AUTÓNOMA DE PROCEDIMIENTOS ADMINISTRATIVOS RELACIONADOS CON LA ATENCIÓN AL CIUDADANO ECON/000022/2026</t>
+  </si>
+  <si>
+    <t>TELEFÓNICA SOLUCIONES
+ DE INFORMÁTICA Y 
+COMUNICACIONES DE 
+ESPAÑA, S.A.</t>
+  </si>
+  <si>
+    <t>A78053147</t>
+  </si>
+  <si>
+    <t>"EXPERIENCIA CIUDADANA Y EFICIENCIA: GESTIÓN INTEGRAL DE CUENTA DIGITAL Y
+ REDISEÑO DE SERVICIOS DIGITALES” QUE PODRÁ SER COFINANCIADO AL 40% CON
+ CARGO AL PROGRAMA FEDER 2021-2027 DE LA COMUNIDAD DE MADRID" ECON/000194/2025</t>
+  </si>
+  <si>
+    <t>KPMG ASESORES, S.L.U</t>
+  </si>
+  <si>
+    <t>DELOITTE CONSULTING S.L.U.</t>
+  </si>
+  <si>
+    <t>“CONSULTORÍA RELATIVA AL IMPACTO DE LA NORMATIVA EUROPEA EN MATERIA DE 
+SOSTENIBILIDAD” ECON/000187/2025</t>
+  </si>
+  <si>
+    <t>402590-2026</t>
+  </si>
+  <si>
+    <t>457802-2026</t>
+  </si>
+  <si>
+    <t>406204-2026</t>
+  </si>
+  <si>
+    <t>“ASSESSMENT DEL CAPITAL INTELECTUAL DE MADRID DIGITAL CON OBJETO DE ENFOCAR ADECUADAMENTE LOS PLANES DE APRENDIZAJE DIGITAL DE LA AGENCIA PARA LA ADMINISTRACIÓN DIGITAL DE LA COMUNIDAD DE MADRID” ECON/000140/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -604,50 +696,81 @@
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF444444"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF0070C0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="4" tint="-0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
@@ -709,51 +832,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="113">
+  <cellXfs count="136">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -1009,87 +1132,154 @@
     <xf numFmtId="8" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\Perfiles\MMV179\Documents\Madrid%20Digital\EC_Direcci&#243;n%20de%20Contrataci&#243;n%20y%20Compras%20-%20AEyRTC\AM%20FACTOR&#205;A\SEGUIMIENTO%20SEMANAL\seguimiento%20completo%20Factor&#237;a.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="SEG-Preparación-PTE.ECON"/>
       <sheetName val="SEG-Preparación"/>
       <sheetName val="SEG-Licitación"/>
       <sheetName val="SEG-Adjudicados"/>
       <sheetName val="Configuración"/>
       <sheetName val="Histórico_Estados"/>
       <sheetName val="CuadroMando"/>
       <sheetName val="datosCM"/>
       <sheetName val="laboratorio"/>
       <sheetName val="DESIERTOS-DESISTIDOS"/>
       <sheetName val="DESIERTOS"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3">
         <row r="51">
           <cell r="A51" t="str">
             <v>“SERVICIO PARA LA RENOVACIÓN DEL SISTEMA INTEGRAL DE EMPLEO DE LA COMUNIDAD DE MADRID”</v>
           </cell>
           <cell r="I51" t="str">
             <v>INDRA SOLUCIONES TECNOLÓGICAS DE LA INFORMACIÓN S.L.U.</v>
@@ -1357,88 +1547,88 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I28"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="38.7265625" customWidth="1"/>
     <col min="2" max="2" width="79.1796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.54296875" customWidth="1"/>
     <col min="4" max="4" width="37.1796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.81640625" customWidth="1"/>
     <col min="6" max="6" width="19.81640625" customWidth="1"/>
-    <col min="7" max="7" width="20.36328125" style="10" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="21.90625" customWidth="1"/>
+    <col min="7" max="7" width="20.453125" style="10" customWidth="1"/>
+    <col min="8" max="8" width="22.81640625" customWidth="1"/>
+    <col min="9" max="9" width="21.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A1" s="109" t="s">
+      <c r="A1" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="109"/>
-[...3 lines deleted...]
-      <c r="F1" s="109"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
     </row>
     <row r="2" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
-    <row r="3" spans="1:9" ht="54.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:9" ht="54.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>96</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>95</v>
       </c>
       <c r="I3" s="7" t="s">
@@ -1479,51 +1669,51 @@
       <c r="B5" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>54</v>
       </c>
       <c r="E5" s="22">
         <v>44804</v>
       </c>
       <c r="F5" s="23">
         <v>1887672.6</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="58" t="s">
         <v>99</v>
       </c>
       <c r="I5" s="69" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="18" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:9" s="18" customFormat="1" ht="29.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="22">
         <v>44858</v>
       </c>
       <c r="F6" s="25">
         <v>60251.47</v>
       </c>
       <c r="G6" s="20"/>
       <c r="H6" s="24"/>
       <c r="I6" s="66"/>
     </row>
     <row r="7" spans="1:9" s="18" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A7" s="19" t="s">
         <v>7</v>
@@ -1577,51 +1767,51 @@
       </c>
     </row>
     <row r="9" spans="1:9" s="18" customFormat="1" ht="68.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="20" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="21" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="22">
         <v>44944</v>
       </c>
       <c r="F9" s="27">
         <v>38285.31</v>
       </c>
       <c r="G9" s="20"/>
       <c r="H9" s="8"/>
       <c r="I9" s="67"/>
     </row>
-    <row r="10" spans="1:9" s="18" customFormat="1" ht="53" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:9" s="18" customFormat="1" ht="53.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="29">
         <v>44972</v>
       </c>
       <c r="F10" s="30">
         <v>1079776.17</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="65"/>
       <c r="I10" s="69" t="s">
         <v>115</v>
       </c>
@@ -1755,66 +1945,66 @@
       </c>
       <c r="B16" s="43" t="s">
         <v>76</v>
       </c>
       <c r="C16" s="33" t="s">
         <v>77</v>
       </c>
       <c r="D16" s="33" t="s">
         <v>78</v>
       </c>
       <c r="E16" s="35">
         <v>45258</v>
       </c>
       <c r="F16" s="44">
         <v>60477.62</v>
       </c>
       <c r="G16" s="33"/>
       <c r="H16" s="24"/>
       <c r="I16" s="67"/>
     </row>
     <row r="17" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A17" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="54" t="s">
-        <v>147</v>
+        <v>185</v>
       </c>
       <c r="C17" s="51" t="s">
         <v>79</v>
       </c>
       <c r="D17" s="51" t="s">
         <v>80</v>
       </c>
       <c r="E17" s="52">
         <v>45271</v>
       </c>
       <c r="F17" s="63">
         <v>229026.38</v>
       </c>
       <c r="G17" s="108" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="H17" s="57"/>
       <c r="I17" s="67"/>
     </row>
     <row r="18" spans="1:9" ht="29" x14ac:dyDescent="0.35">
       <c r="A18" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="55" t="s">
         <v>83</v>
       </c>
       <c r="C18" s="33" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="33" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="52">
         <v>45278</v>
       </c>
       <c r="F18" s="63">
         <v>1525166.28</v>
       </c>
       <c r="G18" s="51" t="s">
         <v>107</v>
@@ -1900,238 +2090,290 @@
     <row r="22" spans="1:9" s="61" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A22" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="50" t="s">
         <v>108</v>
       </c>
       <c r="C22" s="53" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="52">
         <v>45459</v>
       </c>
       <c r="F22" s="64">
         <v>1207169.57</v>
       </c>
       <c r="G22" s="51" t="s">
         <v>129</v>
       </c>
       <c r="H22" s="60"/>
       <c r="I22" s="38"/>
     </row>
-    <row r="23" spans="1:9" s="61" customFormat="1" ht="41" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:9" s="61" customFormat="1" ht="41.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="73" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="50" t="s">
         <v>109</v>
       </c>
       <c r="C23" s="51" t="s">
         <v>111</v>
       </c>
       <c r="D23" s="53" t="s">
         <v>110</v>
       </c>
       <c r="E23" s="52">
         <v>45568</v>
       </c>
       <c r="F23" s="64">
         <v>129384.96000000001</v>
       </c>
       <c r="G23" s="51"/>
       <c r="H23" s="60"/>
       <c r="I23" s="38"/>
     </row>
     <row r="24" spans="1:9" s="61" customFormat="1" ht="109" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="73" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="50" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C24" s="51" t="s">
         <v>123</v>
       </c>
       <c r="D24" s="51" t="s">
         <v>124</v>
       </c>
       <c r="E24" s="52">
         <v>45594</v>
       </c>
       <c r="F24" s="64">
         <v>433060.45</v>
       </c>
-      <c r="G24" s="10" t="s">
+      <c r="G24" s="113" t="s">
         <v>131</v>
       </c>
       <c r="H24" s="60"/>
       <c r="I24" s="60"/>
     </row>
     <row r="25" spans="1:9" s="61" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="94" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="83" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C25" s="72" t="s">
         <v>126</v>
       </c>
       <c r="D25" s="72" t="s">
         <v>125</v>
       </c>
       <c r="E25" s="95">
         <v>45637</v>
       </c>
       <c r="F25" s="96">
         <v>3504837.6</v>
       </c>
       <c r="G25" s="108" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="H25" s="60"/>
       <c r="I25" s="60"/>
     </row>
-    <row r="26" spans="1:9" s="61" customFormat="1" ht="26" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:9" s="61" customFormat="1" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="73" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="50" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C26" s="53" t="s">
         <v>74</v>
       </c>
       <c r="D26" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E26" s="52">
         <v>45649</v>
       </c>
       <c r="F26" s="64">
         <v>768398.73</v>
       </c>
       <c r="G26" s="51" t="s">
         <v>130</v>
       </c>
       <c r="H26" s="60"/>
       <c r="I26" s="60"/>
     </row>
-    <row r="27" spans="1:9" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:9" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="B27" s="91" t="s">
-        <v>148</v>
+      <c r="B27" s="117" t="s">
+        <v>145</v>
       </c>
       <c r="C27" s="85" t="s">
         <v>19</v>
       </c>
       <c r="D27" s="85" t="s">
         <v>20</v>
       </c>
       <c r="E27" s="86">
         <v>45918</v>
       </c>
       <c r="F27" s="97">
         <v>959713.92</v>
       </c>
-      <c r="G27" s="108" t="s">
-        <v>149</v>
+      <c r="G27" s="112" t="s">
+        <v>146</v>
       </c>
       <c r="H27" s="57"/>
       <c r="I27" s="57"/>
     </row>
-    <row r="28" spans="1:9" s="61" customFormat="1" ht="36.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:9" s="61" customFormat="1" ht="36.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="B28" s="87" t="s">
-        <v>158</v>
+      <c r="B28" s="84" t="s">
+        <v>155</v>
       </c>
       <c r="C28" s="51" t="s">
         <v>137</v>
       </c>
       <c r="D28" s="51" t="s">
         <v>136</v>
       </c>
       <c r="E28" s="52">
         <v>45947</v>
       </c>
-      <c r="F28" s="111">
+      <c r="F28" s="109">
         <v>7624393.9199999999</v>
       </c>
-      <c r="G28" s="51" t="s">
-        <v>144</v>
+      <c r="G28" s="111" t="s">
+        <v>158</v>
       </c>
       <c r="H28" s="60"/>
       <c r="I28" s="60"/>
+    </row>
+    <row r="29" spans="1:9" ht="51.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="129" t="s">
+        <v>178</v>
+      </c>
+      <c r="C29" s="128" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="131" t="s">
+        <v>179</v>
+      </c>
+      <c r="E29" s="123">
+        <v>46171</v>
+      </c>
+      <c r="F29" s="132">
+        <v>7689501.5999999996</v>
+      </c>
+      <c r="G29" s="113" t="s">
+        <v>184</v>
+      </c>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+    </row>
+    <row r="30" spans="1:9" ht="37" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="82" t="s">
+        <v>181</v>
+      </c>
+      <c r="C30" s="113" t="s">
+        <v>137</v>
+      </c>
+      <c r="D30" s="113" t="s">
+        <v>180</v>
+      </c>
+      <c r="E30" s="123">
+        <v>46151</v>
+      </c>
+      <c r="F30" s="124">
+        <v>257032.86</v>
+      </c>
+      <c r="G30" s="113" t="s">
+        <v>183</v>
+      </c>
+      <c r="H30" s="57"/>
+      <c r="I30" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I31"/>
+  <dimension ref="A1:I38"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+    <sheetView topLeftCell="A24" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="H36" sqref="H36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="50.90625" style="49" customWidth="1"/>
+    <col min="1" max="1" width="50.81640625" style="49" customWidth="1"/>
     <col min="2" max="2" width="78.81640625" style="61" customWidth="1"/>
-    <col min="3" max="3" width="12.6328125" customWidth="1"/>
+    <col min="3" max="3" width="12.54296875" customWidth="1"/>
     <col min="4" max="4" width="20.1796875" style="75" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="16.90625" customWidth="1"/>
+    <col min="5" max="5" width="16.81640625" customWidth="1"/>
     <col min="6" max="6" width="17.54296875" style="105" customWidth="1"/>
     <col min="7" max="7" width="19.81640625" style="10" customWidth="1"/>
     <col min="8" max="8" width="25.1796875" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="18" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="G1" s="45"/>
+    <row r="1" spans="1:9" s="114" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="134" t="s">
+        <v>160</v>
+      </c>
+      <c r="B1" s="135"/>
+      <c r="C1" s="135"/>
+      <c r="D1" s="135"/>
+      <c r="E1" s="135"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="115" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="2" spans="1:9" s="18" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="48"/>
       <c r="B2" s="106"/>
       <c r="C2" s="46"/>
       <c r="D2" s="74"/>
       <c r="E2" s="46"/>
       <c r="F2" s="98"/>
       <c r="G2" s="45"/>
     </row>
     <row r="3" spans="1:9" s="18" customFormat="1" ht="62.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="107" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="62" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="62" t="s">
         <v>5</v>
@@ -2668,236 +2910,387 @@
       </c>
       <c r="B25" s="50" t="s">
         <v>119</v>
       </c>
       <c r="C25" s="34" t="s">
         <v>120</v>
       </c>
       <c r="D25" s="34" t="s">
         <v>121</v>
       </c>
       <c r="E25" s="59">
         <v>45583</v>
       </c>
       <c r="F25" s="101">
         <v>80962.78</v>
       </c>
       <c r="G25" s="53"/>
       <c r="H25" s="54"/>
       <c r="I25" s="54"/>
     </row>
     <row r="26" spans="1:9" s="61" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A26" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="84" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C26" s="85" t="s">
         <v>132</v>
       </c>
       <c r="D26" s="85" t="s">
         <v>133</v>
       </c>
       <c r="E26" s="86">
         <v>45715</v>
       </c>
       <c r="F26" s="102">
         <v>2929584.24</v>
       </c>
       <c r="G26" s="85" t="s">
         <v>141</v>
       </c>
       <c r="H26" s="87"/>
       <c r="I26" s="87"/>
     </row>
     <row r="27" spans="1:9" s="61" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A27" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="84" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C27" s="85" t="s">
         <v>134</v>
       </c>
       <c r="D27" s="88" t="s">
         <v>135</v>
       </c>
       <c r="E27" s="86">
         <v>45727</v>
       </c>
       <c r="F27" s="103">
         <v>2513787.4</v>
       </c>
       <c r="G27" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H27" s="87"/>
       <c r="I27" s="87"/>
     </row>
     <row r="28" spans="1:9" s="61" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A28" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="89" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C28" s="85" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="87" t="str">
         <f>'[1]SEG-Adjudicados'!$I$51</f>
         <v>INDRA SOLUCIONES TECNOLÓGICAS DE LA INFORMACIÓN S.L.U.</v>
       </c>
       <c r="E28" s="86">
         <v>45744</v>
       </c>
       <c r="F28" s="102">
         <v>6462655.25</v>
       </c>
       <c r="G28" s="85" t="s">
-        <v>142</v>
+        <v>159</v>
       </c>
       <c r="H28" s="87"/>
       <c r="I28" s="87"/>
     </row>
-    <row r="29" spans="1:9" ht="51.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:9" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="89" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C29" s="85" t="s">
         <v>19</v>
       </c>
       <c r="D29" s="85" t="s">
         <v>20</v>
       </c>
       <c r="E29" s="86">
         <v>45804</v>
       </c>
       <c r="F29" s="104">
         <v>60467.09</v>
       </c>
       <c r="G29" s="90"/>
       <c r="H29" s="91"/>
       <c r="I29" s="91"/>
     </row>
     <row r="30" spans="1:9" ht="58" x14ac:dyDescent="0.35">
       <c r="A30" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="84" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C30" s="85" t="s">
         <v>19</v>
       </c>
       <c r="D30" s="85" t="s">
         <v>20</v>
       </c>
       <c r="E30" s="86">
         <v>45859</v>
       </c>
       <c r="F30" s="104">
         <v>3711450.53</v>
       </c>
       <c r="G30" s="92" t="s">
         <v>140</v>
       </c>
       <c r="H30" s="93"/>
       <c r="I30" s="93"/>
     </row>
     <row r="31" spans="1:9" s="61" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A31" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="84" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C31" s="51" t="s">
         <v>139</v>
       </c>
       <c r="D31" s="85" t="s">
         <v>138</v>
       </c>
       <c r="E31" s="52">
         <v>45961</v>
       </c>
       <c r="F31" s="102">
         <v>2202180.16</v>
       </c>
       <c r="G31" s="72" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-      <c r="I31" s="112"/>
+        <v>142</v>
+      </c>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+    </row>
+    <row r="32" spans="1:9" ht="43" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="55" t="s">
+        <v>162</v>
+      </c>
+      <c r="C32" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="53" t="s">
+        <v>163</v>
+      </c>
+      <c r="E32" s="52">
+        <v>46057</v>
+      </c>
+      <c r="F32" s="63">
+        <v>2565022.98</v>
+      </c>
+      <c r="G32" s="118" t="s">
+        <v>168</v>
+      </c>
+      <c r="H32" s="116"/>
+      <c r="I32" s="116"/>
+    </row>
+    <row r="33" spans="1:9" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="55" t="s">
+        <v>166</v>
+      </c>
+      <c r="C33" s="51" t="s">
+        <v>164</v>
+      </c>
+      <c r="D33" s="53" t="s">
+        <v>165</v>
+      </c>
+      <c r="E33" s="52">
+        <v>46090</v>
+      </c>
+      <c r="F33" s="120">
+        <v>2353707.5499999998</v>
+      </c>
+      <c r="G33" s="113" t="s">
+        <v>167</v>
+      </c>
+      <c r="H33" s="116"/>
+      <c r="I33" s="116"/>
+    </row>
+    <row r="34" spans="1:9" ht="29" x14ac:dyDescent="0.35">
+      <c r="A34" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B34" s="54" t="s">
+        <v>169</v>
+      </c>
+      <c r="C34" s="85" t="s">
+        <v>19</v>
+      </c>
+      <c r="D34" s="85" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="52">
+        <v>46107</v>
+      </c>
+      <c r="F34" s="63">
+        <v>157051.22</v>
+      </c>
+      <c r="G34" s="119"/>
+      <c r="H34" s="57"/>
+      <c r="I34" s="57"/>
+    </row>
+    <row r="35" spans="1:9" ht="69" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="54" t="s">
+        <v>170</v>
+      </c>
+      <c r="C35" s="121" t="s">
+        <v>139</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="E35" s="123">
+        <v>46142</v>
+      </c>
+      <c r="F35" s="122">
+        <v>149906.29999999999</v>
+      </c>
+      <c r="G35" s="113"/>
+      <c r="H35" s="57"/>
+      <c r="I35" s="57"/>
+    </row>
+    <row r="36" spans="1:9" ht="58" x14ac:dyDescent="0.35">
+      <c r="A36" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="54" t="s">
+        <v>172</v>
+      </c>
+      <c r="C36" s="113" t="s">
+        <v>171</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="E36" s="123">
+        <v>46139</v>
+      </c>
+      <c r="F36" s="124">
+        <v>5895980.2999999998</v>
+      </c>
+      <c r="G36" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="H36" s="57"/>
+      <c r="I36" s="57"/>
+    </row>
+    <row r="37" spans="1:9" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="125" t="s">
+        <v>173</v>
+      </c>
+      <c r="C37" s="113" t="s">
+        <v>171</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="E37" s="123">
+        <v>46169</v>
+      </c>
+      <c r="F37" s="130">
+        <v>377828.55</v>
+      </c>
+      <c r="G37" s="113" t="s">
+        <v>182</v>
+      </c>
+      <c r="H37" s="57"/>
+      <c r="I37" s="57"/>
+    </row>
+    <row r="38" spans="1:9" ht="78" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="126" t="s">
+        <v>175</v>
+      </c>
+      <c r="C38" s="113" t="s">
+        <v>177</v>
+      </c>
+      <c r="D38" s="127" t="s">
+        <v>176</v>
+      </c>
+      <c r="E38" s="123">
+        <v>46205</v>
+      </c>
+      <c r="F38" s="63">
+        <v>279057.46000000002</v>
+      </c>
+      <c r="G38" s="112" t="s">
+        <v>183</v>
+      </c>
+      <c r="H38" s="57"/>
+      <c r="I38" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101002448DBD95679B141B9D2553BDCFF1F7D" ma:contentTypeVersion="15" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="c9e3147023ca3ac507bd00fa67b4affb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f59c1c77-2230-41f5-ad73-1f80ef030d63" xmlns:ns3="1c1f752a-2517-4345-bd10-e1ee91666d72" xmlns:ns4="2b0cc7a3-a48f-4467-845b-5de784e2a7c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e7ae725cb4c0dcac610c9e39fd2aaeb9" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="f59c1c77-2230-41f5-ad73-1f80ef030d63"/>
     <xsd:import namespace="1c1f752a-2517-4345-bd10-e1ee91666d72"/>
     <xsd:import namespace="2b0cc7a3-a48f-4467-845b-5de784e2a7c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -3095,92 +3488,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f59c1c77-2230-41f5-ad73-1f80ef030d63">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="2b0cc7a3-a48f-4467-845b-5de784e2a7c9" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7992A1A3-6E33-46E7-85C1-DD513BB7C5A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f59c1c77-2230-41f5-ad73-1f80ef030d63"/>
     <ds:schemaRef ds:uri="1c1f752a-2517-4345-bd10-e1ee91666d72"/>
     <ds:schemaRef ds:uri="2b0cc7a3-a48f-4467-845b-5de784e2a7c9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB2321AE-3D7D-409A-B0DB-8EF82A54654E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{106D21FB-5B9A-4049-BE35-B8892EB50CAE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1c1f752a-2517-4345-bd10-e1ee91666d72"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f59c1c77-2230-41f5-ad73-1f80ef030d63"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="2b0cc7a3-a48f-4467-845b-5de784e2a7c9"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>LOTE1</vt:lpstr>
       <vt:lpstr>LOTE2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>