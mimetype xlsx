--- v0 (2025-11-28)
+++ v1 (2026-08-25)
@@ -1,131 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Edu\edu\GDPOR035\GRP\ACTUACIONES_CONTRACTUALES\6_SUMINISTROS\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Edu\edu\GDPOR035\GRP\ACTUACIONES_CONTRACTUALES\6_SUMINISTROS\AM MENAJE (004314_23)\6-BASADOS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D01861F0-5C1C-4E0D-84AF-10271377DB73}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80C19D51-935E-4EF7-A6DC-C4BFDFF61604}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="3210" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
+    <sheet name="BASADOS" sheetId="2" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="17">
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t>NIF DEL ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>IMPORTE (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
-    <t>A/SUM-004314/2023</t>
-[...5 lines deleted...]
-    <t>(adjudicados desde el 1 de abril de 2025 hasta el 31 de julio de 2025)</t>
+    <t>COMERCIAL ESPAÑOLA DE EQUIPAMIENTOS E INSTALACIONES S.L</t>
+  </si>
+  <si>
+    <t>B28689495</t>
+  </si>
+  <si>
+    <t>1er CONTRATO BASADO EN EL ACUERDO MARCO DE SUMINISTRO DE MENAJE DE COMEDOR Y MENAJE DE COCINA PARA CENTROS DOCENTES NO UNIVERSITARIOS DE LA COMUNIDAD DE MADRID, LOTE 1</t>
+  </si>
+  <si>
+    <t>1er CONTRATO BASADO EN EL ACUERDO MARCO DE SUMINISTRO DE MENAJE DE COMEDOR Y MENAJE DE COCINA PARA CENTROS DOCENTES NO UNIVERSITARIOS DE LA COMUNIDAD DE MADRID, LOTE 2</t>
+  </si>
+  <si>
+    <t>2º CONTRATO BASADO EN EL ACUERDO MARCO DE SUMINISTRO DE MENAJE DE COMEDOR Y MENAJE DE COCINA PARA CENTROS DOCENTES NO UNIVERSITARIOS DE LA COMUNIDAD DE MADRID, LOTE 1,</t>
+  </si>
+  <si>
+    <t>2º CONTRATO BASADO EN EL ACUERDO MARCO DE SUMINISTRO DE MENAJE DE COMEDOR Y MENAJE DE COCINA PARA CENTROS DOCENTES NO UNIVERSITARIOS DE LA COMUNIDAD DE MADRID, LOTE 2</t>
+  </si>
+  <si>
+    <t>3º CONTRATO BASADO EN EL ACUERDO MARCO DE SUMINISTRO DE MENAJE DE COMEDOR Y
+MENAJE DE COCINA PARA CENTROS DOCENTES NO UNIVERSITARIOS DE LA COMUNIDAD DE MADRID, LOTE 1</t>
+  </si>
+  <si>
+    <t>Dirección General de Insfraestructuras y Servicios  (CONSEJERÍA DE EDUCACIÓN, CIENCIA Y UNIVERSIDADES)</t>
+  </si>
+  <si>
+    <t>3º CONTRATO BASADO EN EL ACUERDO MARCO DE SUMINISTRO DE MENAJE DE COMEDOR Y MENAJE DE COCINA PARA CENTROS DOCENTES NO UNIVERSITARIOS DE LA COMUNIDAD DE MADRID, LOTE 2 MENAJE DE COCINA</t>
+  </si>
+  <si>
+    <t>ACUERDO MARCO DE SUMINISTRO DE MENAJE DE COMEDOR Y MENAJE DE COCINA PARA CENTROS DOCENTES NO UNIVERSITARIOS DE LA COMUNIDAD DE MADRID. (A/SUM-004314/2023)</t>
+  </si>
+  <si>
+    <t>(adjudicados desde el 1 de abril de 2024 hasta el 14 de noviembre de 2025)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -141,315 +169,268 @@
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE7FFB7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -582,880 +563,837 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J119"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6D98BEB-AE23-43AE-8CC9-373C953CC2E9}">
+  <dimension ref="A1:J102"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="54.453125" customWidth="1"/>
     <col min="2" max="2" width="97.81640625" customWidth="1"/>
     <col min="3" max="3" width="15.453125" style="7" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="43.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="59.1796875" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.453125" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.54296875" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A1" s="31" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="28"/>
+      <c r="A1" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A2" s="29" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="A2" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A3" s="1"/>
-      <c r="B3" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
     <row r="4" spans="1:10" ht="29" x14ac:dyDescent="0.35">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="18" t="s">
+      <c r="B4" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="19" t="s">
+      <c r="C4" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="18" t="s">
+      <c r="D4" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="19" t="s">
+      <c r="E4" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="19" t="s">
+      <c r="F4" s="18" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.35">
-[...48 lines deleted...]
-      <c r="F11" s="25"/>
+    <row r="5" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A5" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="8">
+        <v>45418</v>
+      </c>
+      <c r="F5" s="12">
+        <v>105837.13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E6" s="8">
+        <v>45418</v>
+      </c>
+      <c r="F6" s="12">
+        <v>13755.39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A7" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="8">
+        <v>45608</v>
+      </c>
+      <c r="F7" s="12">
+        <v>4916.75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A8" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E8" s="8">
+        <v>45608</v>
+      </c>
+      <c r="F8" s="6">
+        <v>4991.88</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A9" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" s="8">
+        <v>45783</v>
+      </c>
+      <c r="F9" s="12">
+        <v>78128.83</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A10" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E10" s="8">
+        <v>45786</v>
+      </c>
+      <c r="F10" s="6">
+        <v>46726.04</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A11" s="4"/>
+      <c r="B11" s="3"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="12"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A12" s="4"/>
       <c r="B12" s="3"/>
       <c r="E12" s="8"/>
-      <c r="F12" s="13"/>
+      <c r="F12" s="12"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A13" s="3"/>
-[...3 lines deleted...]
-      <c r="F13"/>
+      <c r="A13" s="4"/>
+      <c r="B13" s="3"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="12"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A14" s="4"/>
       <c r="B14" s="3"/>
-      <c r="C14" s="12"/>
       <c r="E14" s="8"/>
-      <c r="F14" s="13"/>
+      <c r="F14" s="12"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A15" s="4"/>
       <c r="B15" s="3"/>
-      <c r="C15" s="12"/>
       <c r="E15" s="8"/>
-      <c r="F15" s="13"/>
+      <c r="F15" s="12"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A16" s="4"/>
-      <c r="B16" s="3"/>
-      <c r="C16" s="12"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="4"/>
       <c r="E16" s="8"/>
-      <c r="F16" s="13"/>
+      <c r="F16" s="6"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A17" s="4"/>
       <c r="B17" s="3"/>
       <c r="E17" s="8"/>
-      <c r="F17" s="13"/>
+      <c r="F17" s="12"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A18" s="4"/>
       <c r="B18" s="3"/>
+      <c r="C18" s="11"/>
       <c r="E18" s="8"/>
-      <c r="F18" s="13"/>
+      <c r="F18" s="12"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A19" s="4"/>
       <c r="B19" s="3"/>
       <c r="E19" s="8"/>
-      <c r="F19" s="13"/>
+      <c r="F19" s="12"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A20" s="4"/>
-      <c r="B20" s="5"/>
-      <c r="C20" s="4"/>
+      <c r="B20" s="3"/>
+      <c r="C20" s="11"/>
       <c r="E20" s="8"/>
-      <c r="F20" s="9"/>
+      <c r="F20" s="12"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A21" s="4"/>
-      <c r="B21" s="3"/>
-[...2 lines deleted...]
-      <c r="F21" s="13"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="6"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A22" s="4"/>
       <c r="B22" s="3"/>
-      <c r="C22" s="12"/>
       <c r="E22" s="8"/>
-      <c r="F22" s="13"/>
+      <c r="F22" s="12"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A23" s="4"/>
       <c r="B23" s="3"/>
-      <c r="C23" s="12"/>
+      <c r="C23" s="11"/>
       <c r="E23" s="8"/>
-      <c r="F23" s="13"/>
+      <c r="F23" s="12"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A24" s="4"/>
       <c r="B24" s="3"/>
+      <c r="C24" s="11"/>
       <c r="E24" s="8"/>
-      <c r="F24" s="13"/>
+      <c r="F24" s="12"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
-      <c r="C25" s="4"/>
       <c r="E25" s="8"/>
       <c r="F25" s="6"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A26" s="4"/>
       <c r="B26" s="3"/>
+      <c r="C26" s="11"/>
       <c r="E26" s="8"/>
-      <c r="F26" s="13"/>
+      <c r="F26" s="12"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A27" s="4"/>
-      <c r="B27" s="5"/>
-      <c r="C27" s="4"/>
+      <c r="B27" s="3"/>
+      <c r="C27" s="11"/>
       <c r="E27" s="8"/>
-      <c r="F27" s="6"/>
+      <c r="F27" s="12"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A28" s="4"/>
       <c r="B28" s="3"/>
       <c r="E28" s="8"/>
-      <c r="F28" s="13"/>
+      <c r="F28" s="12"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A29" s="4"/>
       <c r="B29" s="3"/>
       <c r="E29" s="8"/>
-      <c r="F29" s="13"/>
+      <c r="F29" s="12"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A30" s="4"/>
       <c r="B30" s="3"/>
       <c r="E30" s="8"/>
-      <c r="F30" s="13"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A31" s="4"/>
-      <c r="B31" s="3"/>
+      <c r="B31" s="9"/>
       <c r="E31" s="8"/>
-      <c r="F31" s="13"/>
+      <c r="F31" s="6"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A32" s="4"/>
-      <c r="B32" s="3"/>
+      <c r="B32" s="9"/>
       <c r="E32" s="8"/>
-      <c r="F32" s="13"/>
+      <c r="F32" s="6"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A33" s="4"/>
-      <c r="B33" s="5"/>
-      <c r="C33" s="4"/>
+      <c r="B33" s="9"/>
       <c r="E33" s="8"/>
       <c r="F33" s="6"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A34" s="4"/>
       <c r="B34" s="3"/>
       <c r="E34" s="8"/>
-      <c r="F34" s="13"/>
+      <c r="F34" s="12"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A35" s="4"/>
       <c r="B35" s="3"/>
-      <c r="C35" s="12"/>
       <c r="E35" s="8"/>
-      <c r="F35" s="13"/>
+      <c r="F35" s="6"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A36" s="4"/>
       <c r="B36" s="3"/>
       <c r="E36" s="8"/>
-      <c r="F36" s="13"/>
+      <c r="F36" s="6"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A37" s="4"/>
-      <c r="B37" s="3"/>
-      <c r="C37" s="12"/>
+      <c r="B37" s="5"/>
       <c r="E37" s="8"/>
-      <c r="F37" s="13"/>
+      <c r="F37" s="6"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A38" s="4"/>
-      <c r="B38" s="10"/>
-[...2 lines deleted...]
-      <c r="E38" s="11"/>
+      <c r="B38" s="3"/>
+      <c r="E38" s="8"/>
       <c r="F38" s="6"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A39" s="4"/>
-      <c r="B39" s="3"/>
+      <c r="B39" s="5"/>
       <c r="E39" s="8"/>
-      <c r="F39" s="13"/>
+      <c r="F39" s="6"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A40" s="4"/>
       <c r="B40" s="3"/>
-      <c r="C40" s="12"/>
       <c r="E40" s="8"/>
-      <c r="F40" s="13"/>
+      <c r="F40" s="6"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A41" s="4"/>
-      <c r="B41" s="3"/>
-      <c r="C41" s="12"/>
+      <c r="B41" s="5"/>
       <c r="E41" s="8"/>
-      <c r="F41" s="13"/>
+      <c r="F41" s="6"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A42" s="4"/>
-      <c r="B42" s="5"/>
+      <c r="B42" s="3"/>
       <c r="E42" s="8"/>
       <c r="F42" s="6"/>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A43" s="4"/>
       <c r="B43" s="3"/>
-      <c r="C43" s="12"/>
       <c r="E43" s="8"/>
-      <c r="F43" s="13"/>
+      <c r="F43" s="6"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A44" s="4"/>
-      <c r="B44" s="3"/>
-      <c r="C44" s="12"/>
+      <c r="B44" s="5"/>
       <c r="E44" s="8"/>
-      <c r="F44" s="13"/>
+      <c r="F44" s="6"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A45" s="4"/>
-      <c r="B45" s="3"/>
+      <c r="B45" s="5"/>
       <c r="E45" s="8"/>
-      <c r="F45" s="13"/>
+      <c r="F45" s="6"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A46" s="4"/>
       <c r="B46" s="3"/>
       <c r="E46" s="8"/>
-      <c r="F46" s="13"/>
+      <c r="F46" s="6"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A47" s="4"/>
       <c r="B47" s="3"/>
       <c r="E47" s="8"/>
+      <c r="F47" s="6"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A48" s="4"/>
-      <c r="B48" s="10"/>
+      <c r="B48" s="3"/>
       <c r="E48" s="8"/>
       <c r="F48" s="6"/>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A49" s="4"/>
-      <c r="B49" s="10"/>
+      <c r="B49" s="5"/>
       <c r="E49" s="8"/>
       <c r="F49" s="6"/>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A50" s="4"/>
-      <c r="B50" s="10"/>
+      <c r="B50" s="5"/>
       <c r="E50" s="8"/>
       <c r="F50" s="6"/>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A51" s="4"/>
       <c r="B51" s="3"/>
       <c r="E51" s="8"/>
-      <c r="F51" s="13"/>
+      <c r="F51" s="6"/>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A52" s="4"/>
-      <c r="B52" s="3"/>
+      <c r="B52" s="13"/>
       <c r="E52" s="8"/>
-      <c r="F52" s="6"/>
+      <c r="F52" s="14"/>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A53" s="4"/>
       <c r="B53" s="3"/>
       <c r="E53" s="8"/>
-      <c r="F53" s="6"/>
+      <c r="F53" s="14"/>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A54" s="4"/>
-      <c r="B54" s="5"/>
+      <c r="B54" s="3"/>
       <c r="E54" s="8"/>
-      <c r="F54" s="6"/>
+      <c r="F54" s="14"/>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A55" s="4"/>
-      <c r="B55" s="3"/>
+      <c r="B55" s="5"/>
       <c r="E55" s="8"/>
       <c r="F55" s="6"/>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="E56" s="8"/>
       <c r="F56" s="6"/>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A57" s="4"/>
-      <c r="B57" s="3"/>
+      <c r="B57" s="9"/>
       <c r="E57" s="8"/>
       <c r="F57" s="6"/>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A58" s="4"/>
-      <c r="B58" s="5"/>
+      <c r="B58" s="9"/>
       <c r="E58" s="8"/>
       <c r="F58" s="6"/>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A59" s="4"/>
-      <c r="B59" s="3"/>
+      <c r="B59" s="9"/>
+      <c r="C59" s="11"/>
       <c r="E59" s="8"/>
       <c r="F59" s="6"/>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A60" s="4"/>
       <c r="B60" s="3"/>
       <c r="E60" s="8"/>
-      <c r="F60" s="6"/>
+      <c r="F60" s="12"/>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A61" s="4"/>
-      <c r="B61" s="5"/>
+      <c r="B61" s="3"/>
       <c r="E61" s="8"/>
-      <c r="F61" s="6"/>
+      <c r="F61" s="12"/>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A62" s="4"/>
-      <c r="B62" s="5"/>
+      <c r="B62" s="3"/>
       <c r="E62" s="8"/>
-      <c r="F62" s="6"/>
+      <c r="F62" s="12"/>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A63" s="4"/>
       <c r="B63" s="3"/>
       <c r="E63" s="8"/>
-      <c r="F63" s="6"/>
+      <c r="F63" s="12"/>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A64" s="4"/>
       <c r="B64" s="3"/>
       <c r="E64" s="8"/>
-      <c r="F64" s="6"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="F64" s="12"/>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A65" s="4"/>
       <c r="B65" s="3"/>
       <c r="E65" s="8"/>
-      <c r="F65" s="6"/>
-[...1 lines deleted...]
-    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="F65" s="12"/>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A66" s="4"/>
-      <c r="B66" s="5"/>
+      <c r="B66" s="3"/>
       <c r="E66" s="8"/>
-      <c r="F66" s="6"/>
-[...1 lines deleted...]
-    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="F66" s="12"/>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A67" s="4"/>
-      <c r="B67" s="5"/>
+      <c r="B67" s="3"/>
       <c r="E67" s="8"/>
-      <c r="F67" s="6"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="F67" s="12"/>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A68" s="4"/>
       <c r="B68" s="3"/>
       <c r="E68" s="8"/>
       <c r="F68" s="6"/>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A69" s="4"/>
-      <c r="B69" s="14"/>
+      <c r="B69" s="3"/>
       <c r="E69" s="8"/>
-      <c r="F69" s="15"/>
-[...1 lines deleted...]
-    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="F69" s="6"/>
+      <c r="I69" s="15"/>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A70" s="4"/>
       <c r="B70" s="3"/>
       <c r="E70" s="8"/>
-      <c r="F70" s="15"/>
-[...1 lines deleted...]
-    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="F70" s="6"/>
+      <c r="I70" s="15"/>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A71" s="4"/>
       <c r="B71" s="3"/>
       <c r="E71" s="8"/>
-      <c r="F71" s="15"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="F71" s="6"/>
+      <c r="I71" s="15"/>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A72" s="4"/>
-      <c r="B72" s="5"/>
+      <c r="B72" s="3"/>
       <c r="E72" s="8"/>
-      <c r="F72" s="6"/>
-[...1 lines deleted...]
-    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="F72" s="14"/>
+      <c r="I72" s="15"/>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A73" s="4"/>
-      <c r="B73" s="5"/>
+      <c r="B73" s="3"/>
       <c r="E73" s="8"/>
       <c r="F73" s="6"/>
-    </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="I73" s="15"/>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A74" s="4"/>
-      <c r="B74" s="10"/>
+      <c r="B74" s="3"/>
       <c r="E74" s="8"/>
       <c r="F74" s="6"/>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A75" s="4"/>
-      <c r="B75" s="10"/>
+      <c r="B75" s="3"/>
       <c r="E75" s="8"/>
       <c r="F75" s="6"/>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A76" s="4"/>
-      <c r="B76" s="10"/>
-      <c r="C76" s="12"/>
+      <c r="B76" s="3"/>
       <c r="E76" s="8"/>
       <c r="F76" s="6"/>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A77" s="4"/>
       <c r="B77" s="3"/>
       <c r="E77" s="8"/>
-      <c r="F77" s="13"/>
-[...1 lines deleted...]
-    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="F77" s="6"/>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A78" s="4"/>
       <c r="B78" s="3"/>
       <c r="E78" s="8"/>
-      <c r="F78" s="13"/>
-[...1 lines deleted...]
-    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="F78" s="6"/>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A79" s="4"/>
       <c r="B79" s="3"/>
       <c r="E79" s="8"/>
-      <c r="F79" s="13"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="F79" s="6"/>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A80" s="4"/>
       <c r="B80" s="3"/>
       <c r="E80" s="8"/>
-      <c r="F80" s="13"/>
-[...1 lines deleted...]
-    <row r="81" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="F80" s="6"/>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A81" s="4"/>
       <c r="B81" s="3"/>
       <c r="E81" s="8"/>
-      <c r="F81" s="13"/>
-[...1 lines deleted...]
-    <row r="82" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="F81" s="6"/>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A82" s="4"/>
       <c r="B82" s="3"/>
       <c r="E82" s="8"/>
-      <c r="F82" s="13"/>
-[...1 lines deleted...]
-    <row r="83" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="F82" s="6"/>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A83" s="4"/>
       <c r="B83" s="3"/>
       <c r="E83" s="8"/>
-      <c r="F83" s="13"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="F83" s="6"/>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A84" s="4"/>
       <c r="B84" s="3"/>
       <c r="E84" s="8"/>
-      <c r="F84" s="13"/>
-[...1 lines deleted...]
-    <row r="85" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="F84" s="6"/>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A85" s="4"/>
       <c r="B85" s="3"/>
       <c r="E85" s="8"/>
       <c r="F85" s="6"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A86" s="4"/>
       <c r="B86" s="3"/>
       <c r="E86" s="8"/>
       <c r="F86" s="6"/>
-      <c r="I86" s="16"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:9" x14ac:dyDescent="0.35">
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A87" s="4"/>
       <c r="B87" s="3"/>
+      <c r="C87" s="11"/>
       <c r="E87" s="8"/>
       <c r="F87" s="6"/>
-      <c r="I87" s="16"/>
-[...1 lines deleted...]
-    <row r="88" spans="1:9" x14ac:dyDescent="0.35">
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A88" s="4"/>
       <c r="B88" s="3"/>
       <c r="E88" s="8"/>
       <c r="F88" s="6"/>
-      <c r="I88" s="16"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:9" x14ac:dyDescent="0.35">
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A89" s="4"/>
       <c r="B89" s="3"/>
+      <c r="C89" s="11"/>
       <c r="E89" s="8"/>
-      <c r="F89" s="15"/>
-[...2 lines deleted...]
-    <row r="90" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="F89" s="6"/>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A90" s="4"/>
       <c r="B90" s="3"/>
+      <c r="C90" s="11"/>
       <c r="E90" s="8"/>
       <c r="F90" s="6"/>
-      <c r="I90" s="16"/>
-[...1 lines deleted...]
-    <row r="91" spans="1:9" x14ac:dyDescent="0.35">
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A91" s="4"/>
       <c r="B91" s="3"/>
+      <c r="C91" s="11"/>
       <c r="E91" s="8"/>
       <c r="F91" s="6"/>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A92" s="4"/>
       <c r="B92" s="3"/>
+      <c r="C92" s="11"/>
       <c r="E92" s="8"/>
       <c r="F92" s="6"/>
     </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A93" s="4"/>
       <c r="B93" s="3"/>
+      <c r="C93" s="11"/>
       <c r="E93" s="8"/>
       <c r="F93" s="6"/>
     </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A94" s="4"/>
       <c r="B94" s="3"/>
+      <c r="C94" s="11"/>
       <c r="E94" s="8"/>
       <c r="F94" s="6"/>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A95" s="4"/>
       <c r="B95" s="3"/>
       <c r="E95" s="8"/>
       <c r="F95" s="6"/>
     </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A96" s="4"/>
       <c r="B96" s="3"/>
       <c r="E96" s="8"/>
       <c r="F96" s="6"/>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A97" s="4"/>
       <c r="B97" s="3"/>
       <c r="E97" s="8"/>
       <c r="F97" s="6"/>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A98" s="4"/>
       <c r="B98" s="3"/>
       <c r="E98" s="8"/>
       <c r="F98" s="6"/>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A99" s="4"/>
       <c r="B99" s="3"/>
       <c r="E99" s="8"/>
       <c r="F99" s="6"/>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A100" s="4"/>
       <c r="B100" s="3"/>
       <c r="E100" s="8"/>
-      <c r="F100" s="6"/>
+      <c r="F100" s="16"/>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A101" s="4"/>
       <c r="B101" s="3"/>
       <c r="E101" s="8"/>
       <c r="F101" s="6"/>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A102" s="4"/>
       <c r="B102" s="3"/>
+      <c r="C102" s="11"/>
       <c r="E102" s="8"/>
       <c r="F102" s="6"/>
     </row>
-    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
-[...108 lines deleted...]
-    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:F88">
-[...1 lines deleted...]
-  </sortState>
   <mergeCells count="2">
+    <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Hoja1</vt:lpstr>
+      <vt:lpstr>BASADOS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Comunidad de Madrid</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ICM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>