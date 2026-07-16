--- v0 (2026-03-03)
+++ v1 (2026-07-16)
@@ -1,70 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\SGT13\SECCIÓN B CARLOS\ANTONIA\ACUERDO MARCO BASADOS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Mam\mam\ALCAL016\GRP\SGT13\SECCIÓN B CARLOS\04 EXPEDIENTES 2022\23B22 VIVIENDA. ACUERDO MARCO CAÑADA REAL-Anto-Rosa\14 CONTRATOS BASADOS\00-PUBLICACIÓN CONTRATOS BASADOS\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{912C5B0E-B0D8-4EBC-AF89-A3EE83809764}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="110" windowWidth="21220" windowHeight="10000"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="40">
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t>NIF DEL ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>IMPORTE (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
     <t>CONTRATOS BASADOS EN EL ACUERDO MARCO PARA LA RECUPERACIÓN, LIMPIEZA Y VALLADO DE PARCELAS DESOCUPADAS Y DEMOLICIÓN DE
 EDIFICACIONES EN CAÑADA REAL GALIANA (EXP.: A/OBR-024512/2022)</t>
   </si>
   <si>
     <t>Consejería de Medio Ambiente, Vivienda e Interior</t>
   </si>
@@ -87,131 +93,140 @@
 REAL GALIANA</t>
   </si>
   <si>
     <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 81 DEL SECTOR 6 DE CAÑADA REAL</t>
   </si>
   <si>
     <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 87 DEL SECTOR 6 DE CAÑADA REAL</t>
   </si>
   <si>
     <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 148B DEL SECTOR 6 DE CAÑADA REAL</t>
   </si>
   <si>
     <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 160A DEL SECTOR 6 DE CAÑADA REAL</t>
   </si>
   <si>
     <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 160C DEL SECTOR 6 DE CAÑADA REAL</t>
   </si>
   <si>
     <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 111 DEL SECTOR 6 DE CAÑADA REAL</t>
   </si>
   <si>
     <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 199 DEL SECTOR 6 DE CAÑADA REAL</t>
   </si>
   <si>
     <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 250 DEL SECTOR 6 DE CAÑADA REAL</t>
+  </si>
+  <si>
+    <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 81F DEL SECTOR 6 DE CAÑADA REAL GALIANA</t>
+  </si>
+  <si>
+    <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 85 A DEL SECTOR 6 DE CAÑADA REAL GALIANA</t>
+  </si>
+  <si>
+    <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 89 DEL SECTOR 6 DE CAÑADA REAL GALIANA</t>
+  </si>
+  <si>
+    <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 138 DEL SECTOR 6 DE CAÑADA REAL GALIANA</t>
+  </si>
+  <si>
+    <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 152 DEL SECTOR 6 DE CAÑADA REAL GALIANA</t>
+  </si>
+  <si>
+    <t>LIMPIEZA Y RECUPERACIÓN DE LAS PARCELAS 95C, 95E Y 97 DEL SECTOR 6 DE CAÑADA REAL GALIANA</t>
+  </si>
+  <si>
+    <t>LIMPIEZA Y RECUPERACIÓN DE LAS PARCELAS 144A Y 144B DEL SECTOR 6 DE CAÑADA REAL GALIANA</t>
+  </si>
+  <si>
+    <t>LIMPIEZA Y RECUPERACIÓN DE LAS PARCELAS 85A POST Y 85B DEL SECTOR 6 DE CAÑADA REAL GALIANA</t>
+  </si>
+  <si>
+    <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 150A DEL SECTOR 6 DE CAÑADA REAL GALIANA</t>
+  </si>
+  <si>
+    <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 43 DEL SECTOR 3 DE CAÑADA REAL GALIANA</t>
+  </si>
+  <si>
+    <t>LIMPIEZA Y RECUPERACIÓN DE PARCELAS 69, 63, 61, 11, 9 Y 7 DEL SECTOR 4 DE CAÑADA REAL GALIANA</t>
+  </si>
+  <si>
+    <t>LIMPIEZA Y RECUPERACIÓN DE LAS PARCELAS 97 Y 103 DEL SECTOR 4 DE CAÑADA REAL GALIANA</t>
+  </si>
+  <si>
+    <t>LIMPIEZA Y RECUPERACIÓN DE LAS PARCELAS 135 Y 137 DEL SECTOR 4 DE CAÑADA REAL GALIANA</t>
+  </si>
+  <si>
+    <t>LIMPIEZA Y RECUPERACIÓN DE LAS PARCELAS 151, 153, 159, 161 Y 163 DEL SECTOR 4 DE CAÑADA REAL GALIANA</t>
+  </si>
+  <si>
+    <t>SECTOR 6 (MADRID): CIERRE ENTRADAS AL SECTOR, LIMPIEZA DE CAMINO EN VARIOS PUNTOS, SELLADO DE POZO, LIMPIEZA Y PROTECCIÓN PARCELA 91; SECTOR 5 (RIVAS-VACIAMADRID) VALLADO DEL CERRO DEL OLIVAR</t>
   </si>
   <si>
     <r>
       <t>(adjudicados desde</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> el 28/07/2023 al 31/12/2023</t>
+      <t xml:space="preserve"> el 28/07/2023 al </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <color theme="1"/>
+        <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>)</t>
+      <t>31/12/2023)</t>
     </r>
   </si>
   <si>
-    <t>LIMPIEZA Y RECUPERACIÓN DE LA PARCELA 81F DEL SECTOR 6 DE CAÑADA REAL GALIANA</t>
-[...41 lines deleted...]
-    <t>SECTOR 6 (MADRID): CIERRE ENTRADAS AL SECTOR, LIMPIEZA DE CAMINO EN VARIOS PUNTOS, SELLADO DE POZO, LIMPIEZA Y PROTECCIÓN PARCELA 91; SECTOR 5 (RIVAS-VACIAMADRID) VALLADO DEL CERRO DEL OLIVAR</t>
+    <t>LIMPIEZA Y RECUPERACIÓN DE LAS PARCELAS 79B, 83C, 93A, 95E, 97, 99 Y 154B DEL SECTOR 6 DE CAÑADA REAL GALIANA, INCLUYENDO LIMPIEZA DE VERTIDOS Y CONSTRUCCIÓN DE VIAL CON NEW JERSEYS DE HORMIGÓN</t>
+  </si>
+  <si>
+    <t>DEMOLICIÓN Y RECUPERACIÓN DE PARCELA 163-TRASERA, PARCELA 167 DEL SECTOR 4, PARCELA 91 DEL SECTOR 5 Y REPOSICIÓN Y RESTITUCIÓN DE VALLADO EN PARCELAS DEL SECTOR 4 EN RIVAS VACIAMADRID</t>
+  </si>
+  <si>
+    <t>DEMOLICIÓN Y RECUPERACIÓN DE PARCELAS 79-G. 156, 164, 185 Y 254, Y ACONDICIONAMIENTO DE CAMINO EN TRASERA DE LAS PARCELAS 65 Y 67 DEL SECTOR 6 DE CAÑADA REAL GALIANA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -219,208 +234,219 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="CIDFont+F1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="CIDFont+F1"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 3" xfId="1"/>
+    <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -471,85 +497,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -693,151 +753,151 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K41"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A29" workbookViewId="0">
-      <selection activeCell="C35" sqref="C35"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="15" style="5" customWidth="1"/>
-    <col min="3" max="3" width="39.36328125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="14.6328125" customWidth="1"/>
+    <col min="3" max="3" width="39.42578125" customWidth="1"/>
+    <col min="4" max="4" width="14.42578125" customWidth="1"/>
+    <col min="5" max="5" width="25.5703125" customWidth="1"/>
+    <col min="6" max="6" width="15.42578125" customWidth="1"/>
+    <col min="7" max="7" width="14.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="69.75" customHeight="1">
-      <c r="B1" s="16" t="s">
+      <c r="B1" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="C1" s="17"/>
-[...3 lines deleted...]
-      <c r="G1" s="17"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:11" ht="19.5" customHeight="1">
-      <c r="B2" s="18" t="s">
-[...6 lines deleted...]
-      <c r="G2" s="19"/>
+      <c r="B2" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
     </row>
     <row r="3" spans="1:11">
       <c r="B3" s="4"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
     </row>
-    <row r="4" spans="1:11" ht="26">
+    <row r="4" spans="1:11" ht="25.5">
       <c r="B4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="72.5">
+    <row r="5" spans="1:11" ht="75">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="9">
         <v>45224</v>
       </c>
       <c r="G5" s="10">
         <v>60084.1</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="72.5">
+    <row r="6" spans="1:11" ht="75">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="9">
         <v>45224</v>
       </c>
       <c r="G6" s="10">
         <v>25216.39</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="70.5" customHeight="1">
       <c r="A7">
         <v>3</v>
@@ -862,619 +922,679 @@
       </c>
     </row>
     <row r="8" spans="1:11" ht="66" customHeight="1">
       <c r="A8">
         <v>4</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="14">
         <v>45251</v>
       </c>
       <c r="G8" s="10">
         <v>48106.68</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="72.5">
+    <row r="9" spans="1:11" ht="75">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="9">
         <v>45251</v>
       </c>
       <c r="G9" s="10">
         <v>48286.1</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="72.5">
+    <row r="10" spans="1:11" ht="75">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="9">
         <v>45245</v>
       </c>
       <c r="G10" s="10">
         <v>35879.480000000003</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="72.5">
+    <row r="11" spans="1:11" ht="75">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="9">
         <v>45245</v>
       </c>
       <c r="G11" s="10">
         <v>50487.38</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="72.5">
+    <row r="12" spans="1:11" ht="75">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="9">
         <v>45245</v>
       </c>
       <c r="G12" s="10">
         <v>48221.46</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="59.15" customHeight="1">
+    <row r="13" spans="1:11" ht="59.1" customHeight="1">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="14">
         <v>45251</v>
       </c>
       <c r="G13" s="10">
         <v>49785.7</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="72.5">
+    <row r="14" spans="1:11" ht="75">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="9">
         <v>45251</v>
       </c>
       <c r="G14" s="10">
         <v>2165.04</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="72.5">
+    <row r="15" spans="1:11" ht="75">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="9">
         <v>45251</v>
       </c>
       <c r="G15" s="10">
         <v>11361.88</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="65.25" customHeight="1">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C16" s="23" t="s">
-        <v>22</v>
+      <c r="C16" s="18" t="s">
+        <v>21</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="14">
         <v>45464</v>
       </c>
-      <c r="G16" s="24">
+      <c r="G16" s="19">
         <v>36231.56</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="72.5">
+    <row r="17" spans="1:7" ht="75">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C17" s="25" t="s">
-        <v>23</v>
+      <c r="C17" s="20" t="s">
+        <v>22</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="14">
         <v>45464</v>
       </c>
-      <c r="G17" s="24">
+      <c r="G17" s="19">
         <v>31517.32</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="72.5">
+    <row r="18" spans="1:7" ht="75">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C18" s="25" t="s">
-        <v>24</v>
+      <c r="C18" s="20" t="s">
+        <v>23</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="14">
         <v>45464</v>
       </c>
-      <c r="G18" s="24">
+      <c r="G18" s="19">
         <v>57589.51</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="58.5" customHeight="1">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C19" s="25" t="s">
-        <v>25</v>
+      <c r="C19" s="20" t="s">
+        <v>24</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="14">
         <v>45464</v>
       </c>
-      <c r="G19" s="24">
+      <c r="G19" s="19">
         <v>95676.25</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="72.5">
+    <row r="20" spans="1:7" ht="75">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C20" s="25" t="s">
-        <v>26</v>
+      <c r="C20" s="20" t="s">
+        <v>25</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="14">
         <v>45464</v>
       </c>
-      <c r="G20" s="24">
+      <c r="G20" s="19">
         <v>26046.560000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="72.5">
+    <row r="21" spans="1:7" ht="75">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="F21" s="26">
+      <c r="F21" s="21">
         <v>45582</v>
       </c>
-      <c r="G21" s="27">
+      <c r="G21" s="22">
         <v>112226.69</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="72.5">
+    <row r="22" spans="1:7" ht="75">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C22" s="25" t="s">
-        <v>28</v>
+      <c r="C22" s="20" t="s">
+        <v>27</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="F22" s="26">
+      <c r="F22" s="21">
         <v>45582</v>
       </c>
-      <c r="G22" s="27">
+      <c r="G22" s="22">
         <v>66559.509999999995</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="72.5">
+    <row r="23" spans="1:7" ht="75">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C23" s="25" t="s">
-        <v>29</v>
+      <c r="C23" s="20" t="s">
+        <v>28</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="F23" s="26">
+      <c r="F23" s="21">
         <v>45582</v>
       </c>
-      <c r="G23" s="27">
+      <c r="G23" s="22">
         <v>104751.64</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="72.5">
+    <row r="24" spans="1:7" ht="75">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C24" s="25" t="s">
-        <v>30</v>
+      <c r="C24" s="20" t="s">
+        <v>29</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="F24" s="26">
+      <c r="F24" s="21">
         <v>45582</v>
       </c>
-      <c r="G24" s="27">
+      <c r="G24" s="22">
         <v>52555.13</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="72.5">
+    <row r="25" spans="1:7" ht="75">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C25" s="20" t="s">
-        <v>31</v>
+      <c r="C25" s="16" t="s">
+        <v>30</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="F25" s="26">
+      <c r="F25" s="21">
         <v>45495</v>
       </c>
-      <c r="G25" s="27">
+      <c r="G25" s="22">
         <v>17426.7</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="72.5">
+    <row r="26" spans="1:7" ht="75">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C26" s="20" t="s">
-        <v>32</v>
+      <c r="C26" s="16" t="s">
+        <v>31</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="F26" s="26">
+      <c r="F26" s="21">
         <v>45495</v>
       </c>
-      <c r="G26" s="27">
+      <c r="G26" s="22">
         <v>79544.86</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="72.5">
+    <row r="27" spans="1:7" ht="75">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C27" s="20" t="s">
-        <v>33</v>
+      <c r="C27" s="16" t="s">
+        <v>32</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="F27" s="26">
+      <c r="F27" s="21">
         <v>45582</v>
       </c>
-      <c r="G27" s="27">
+      <c r="G27" s="22">
         <v>31903.22</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="72.5">
+    <row r="28" spans="1:7" ht="75">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C28" s="20" t="s">
-        <v>34</v>
+      <c r="C28" s="16" t="s">
+        <v>33</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="F28" s="26">
+      <c r="F28" s="21">
         <v>45582</v>
       </c>
-      <c r="G28" s="27">
+      <c r="G28" s="22">
         <v>19014.46</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="72.5">
+    <row r="29" spans="1:7" ht="75">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="28" t="s">
-        <v>35</v>
+      <c r="C29" s="23" t="s">
+        <v>34</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="F29" s="26">
+      <c r="F29" s="21">
         <v>45600</v>
       </c>
-      <c r="G29" s="27">
+      <c r="G29" s="22">
         <v>90114.34</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="98">
+    <row r="30" spans="1:7" ht="99.75">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C30" s="29" t="s">
-        <v>36</v>
+      <c r="C30" s="24" t="s">
+        <v>35</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="F30" s="26">
+      <c r="F30" s="21">
         <v>45617</v>
       </c>
-      <c r="G30" s="27">
+      <c r="G30" s="22">
         <v>88000.01</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
-[...30 lines deleted...]
-      <c r="B41" s="22"/>
+    <row r="31" spans="1:7" ht="99.75">
+      <c r="A31">
+        <v>27</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="29">
+        <v>45800</v>
+      </c>
+      <c r="G31" s="30">
+        <v>281759.90999999997</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="99.75">
+      <c r="A32">
+        <v>28</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C32" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="29">
+        <v>45824</v>
+      </c>
+      <c r="G32" s="30">
+        <v>56467.54</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="85.5">
+      <c r="A33">
+        <v>29</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C33" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="29">
+        <v>45854</v>
+      </c>
+      <c r="G33" s="30">
+        <v>133281.26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="B34" s="17"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="B35" s="17"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="B36" s="17"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="B37" s="17"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="B38" s="17"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="B39" s="17"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="B40" s="17"/>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="B41" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>Hoja2</vt:lpstr>