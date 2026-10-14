--- v1 (2026-08-27)
+++ v2 (2026-10-14)
@@ -2,112 +2,112 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mjg250\Desktop\PUBLICACIÓN CONTRATOS BASADOS\AM TEXTIL\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mjg250\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE8B1192-A79D-4AFF-BF38-C5DE83E70B8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C51F3B73-5530-488A-B552-AB683752EBEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BASADOS" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">BASADOS!$A$4:$F$121</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="13">
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t>NIF DEL ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>IMPORTE (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
-    <t>(adjudicados desde el 1 de abril de 2025 hasta el 30 de junio de 2026)</t>
-[...1 lines deleted...]
-  <si>
     <t>Dirección General de Insfraestructuras y Servicios  (CONSEJERÍA DE EDUCACIÓN, CIENCIA Y UNIVERSIDADES)</t>
   </si>
   <si>
     <t>1er CONTRATO BASADO EN EL ACUERDO MARCO DE SUMINISTRO DE TEXTIL, MENAJE DE COMEDOR Y MENAJE DE COCINA PARA CENTROS DOCENTES NO UNIVERSITARIOS DE LA COMUNIDAD DE MADRID, L01 TEXTIL</t>
   </si>
   <si>
     <t>B14546980</t>
   </si>
   <si>
     <t>RAFITEXTIL DTT 3.8 S.L.</t>
   </si>
   <si>
     <t>2º CONTRATO BASADO EN EL ACUERDO MARCO DE SUMINISTRO DE TEXTIL, MENAJE DE COMEDOR Y MENAJE DE COCINA PARA CENTROS DOCENTES NO UNIVERSITARIOS DE LA COMUNIDAD DE MADRID, L01 TEXTIL,</t>
   </si>
   <si>
     <t>ACUERDO MARCO DE SUMINISTRO DE TEXTIL, MENAJE DE COMEDOR Y MENAJE DE COCINA PARA CENTROS DOCENTES NO UNIVERSITARIOS DE LA COMUNIDAD DE MADRID. (A/SUM-018361/2022)</t>
+  </si>
+  <si>
+    <t>(adjudicados desde el 1 de abril de 2025 hasta el 30 de septiembre de 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -587,885 +587,885 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J121"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:D2"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="54.453125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="17.54296875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="54.42578125" customWidth="1"/>
+    <col min="2" max="2" width="97.85546875" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="43.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.42578125" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="35" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="30" t="s">
+      <c r="C5" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="20" t="s">
+      <c r="D5" s="21" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="E5" s="22">
         <v>45439</v>
       </c>
       <c r="F5" s="13">
         <v>12412.76</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B6" s="23" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="21" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="E6" s="8">
         <v>45603</v>
       </c>
       <c r="F6" s="13">
         <v>19242.29</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="23"/>
       <c r="C7" s="31"/>
       <c r="E7" s="8"/>
       <c r="F7" s="13"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="23"/>
       <c r="C8" s="31"/>
       <c r="E8" s="8"/>
       <c r="F8" s="13"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="23"/>
       <c r="C9" s="12"/>
       <c r="E9" s="8"/>
       <c r="F9" s="13"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="23"/>
       <c r="C10" s="12"/>
       <c r="E10" s="8"/>
       <c r="F10" s="13"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="23"/>
       <c r="C11" s="12"/>
       <c r="E11" s="8"/>
       <c r="F11" s="13"/>
     </row>
-    <row r="12" spans="1:10" s="29" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:10" s="29" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="24"/>
       <c r="B12" s="23"/>
       <c r="C12" s="25"/>
       <c r="D12" s="26"/>
       <c r="E12" s="27"/>
       <c r="F12" s="28"/>
     </row>
-    <row r="13" spans="1:10" s="29" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:10" s="29" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="24"/>
       <c r="B13" s="23"/>
       <c r="C13" s="25"/>
       <c r="D13" s="26"/>
       <c r="E13" s="27"/>
       <c r="F13" s="28"/>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="3"/>
       <c r="E14" s="8"/>
       <c r="F14" s="13"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" s="3"/>
       <c r="B15" s="7"/>
       <c r="D15" s="8"/>
       <c r="E15" s="13"/>
       <c r="F15"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="3"/>
       <c r="C16" s="12"/>
       <c r="E16" s="8"/>
       <c r="F16" s="13"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="3"/>
       <c r="C17" s="12"/>
       <c r="E17" s="8"/>
       <c r="F17" s="13"/>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="3"/>
       <c r="C18" s="12"/>
       <c r="E18" s="8"/>
       <c r="F18" s="13"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="3"/>
       <c r="E19" s="8"/>
       <c r="F19" s="13"/>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="3"/>
       <c r="E20" s="8"/>
       <c r="F20" s="13"/>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="3"/>
       <c r="E21" s="8"/>
       <c r="F21" s="13"/>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="4"/>
       <c r="E22" s="8"/>
       <c r="F22" s="9"/>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="3"/>
       <c r="C23" s="12"/>
       <c r="E23" s="8"/>
       <c r="F23" s="13"/>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="3"/>
       <c r="C24" s="12"/>
       <c r="E24" s="8"/>
       <c r="F24" s="13"/>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="3"/>
       <c r="C25" s="12"/>
       <c r="E25" s="8"/>
       <c r="F25" s="13"/>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="3"/>
       <c r="E26" s="8"/>
       <c r="F26" s="13"/>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="4"/>
       <c r="E27" s="8"/>
       <c r="F27" s="6"/>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="3"/>
       <c r="E28" s="8"/>
       <c r="F28" s="13"/>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="4"/>
       <c r="E29" s="8"/>
       <c r="F29" s="6"/>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="3"/>
       <c r="E30" s="8"/>
       <c r="F30" s="13"/>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="3"/>
       <c r="E31" s="8"/>
       <c r="F31" s="13"/>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="3"/>
       <c r="E32" s="8"/>
       <c r="F32" s="13"/>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="3"/>
       <c r="E33" s="8"/>
       <c r="F33" s="13"/>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="3"/>
       <c r="E34" s="8"/>
       <c r="F34" s="13"/>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="4"/>
       <c r="E35" s="8"/>
       <c r="F35" s="6"/>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="3"/>
       <c r="E36" s="8"/>
       <c r="F36" s="13"/>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="3"/>
       <c r="C37" s="12"/>
       <c r="E37" s="8"/>
       <c r="F37" s="13"/>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="3"/>
       <c r="E38" s="8"/>
       <c r="F38" s="13"/>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="3"/>
       <c r="C39" s="12"/>
       <c r="E39" s="8"/>
       <c r="F39" s="13"/>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="10"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="11"/>
       <c r="F40" s="6"/>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="3"/>
       <c r="E41" s="8"/>
       <c r="F41" s="13"/>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" s="4"/>
       <c r="B42" s="3"/>
       <c r="C42" s="12"/>
       <c r="E42" s="8"/>
       <c r="F42" s="13"/>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
       <c r="B43" s="3"/>
       <c r="C43" s="12"/>
       <c r="E43" s="8"/>
       <c r="F43" s="13"/>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
       <c r="B44" s="5"/>
       <c r="E44" s="8"/>
       <c r="F44" s="6"/>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
       <c r="B45" s="3"/>
       <c r="C45" s="12"/>
       <c r="E45" s="8"/>
       <c r="F45" s="13"/>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="3"/>
       <c r="C46" s="12"/>
       <c r="E46" s="8"/>
       <c r="F46" s="13"/>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
       <c r="B47" s="3"/>
       <c r="E47" s="8"/>
       <c r="F47" s="13"/>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
       <c r="B48" s="3"/>
       <c r="E48" s="8"/>
       <c r="F48" s="13"/>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
       <c r="B49" s="3"/>
       <c r="E49" s="8"/>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
       <c r="B50" s="10"/>
       <c r="E50" s="8"/>
       <c r="F50" s="6"/>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
       <c r="B51" s="10"/>
       <c r="E51" s="8"/>
       <c r="F51" s="6"/>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
       <c r="B52" s="10"/>
       <c r="E52" s="8"/>
       <c r="F52" s="6"/>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
       <c r="B53" s="3"/>
       <c r="E53" s="8"/>
       <c r="F53" s="13"/>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="3"/>
       <c r="E54" s="8"/>
       <c r="F54" s="6"/>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" s="4"/>
       <c r="B55" s="3"/>
       <c r="E55" s="8"/>
       <c r="F55" s="6"/>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" s="4"/>
       <c r="B56" s="5"/>
       <c r="E56" s="8"/>
       <c r="F56" s="6"/>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" s="4"/>
       <c r="B57" s="3"/>
       <c r="E57" s="8"/>
       <c r="F57" s="6"/>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="E58" s="8"/>
       <c r="F58" s="6"/>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" s="4"/>
       <c r="B59" s="3"/>
       <c r="E59" s="8"/>
       <c r="F59" s="6"/>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" s="4"/>
       <c r="B60" s="5"/>
       <c r="E60" s="8"/>
       <c r="F60" s="6"/>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" s="4"/>
       <c r="B61" s="3"/>
       <c r="E61" s="8"/>
       <c r="F61" s="6"/>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="3"/>
       <c r="E62" s="8"/>
       <c r="F62" s="6"/>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="5"/>
       <c r="E63" s="8"/>
       <c r="F63" s="6"/>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="5"/>
       <c r="E64" s="8"/>
       <c r="F64" s="6"/>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="3"/>
       <c r="E65" s="8"/>
       <c r="F65" s="6"/>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="3"/>
       <c r="E66" s="8"/>
       <c r="F66" s="6"/>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
       <c r="B67" s="3"/>
       <c r="E67" s="8"/>
       <c r="F67" s="6"/>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
       <c r="B68" s="5"/>
       <c r="E68" s="8"/>
       <c r="F68" s="6"/>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
       <c r="B69" s="5"/>
       <c r="E69" s="8"/>
       <c r="F69" s="6"/>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
       <c r="B70" s="3"/>
       <c r="E70" s="8"/>
       <c r="F70" s="6"/>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
       <c r="B71" s="14"/>
       <c r="E71" s="8"/>
       <c r="F71" s="15"/>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
       <c r="B72" s="3"/>
       <c r="E72" s="8"/>
       <c r="F72" s="15"/>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
       <c r="B73" s="3"/>
       <c r="E73" s="8"/>
       <c r="F73" s="15"/>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
       <c r="B74" s="5"/>
       <c r="E74" s="8"/>
       <c r="F74" s="6"/>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
       <c r="B75" s="5"/>
       <c r="E75" s="8"/>
       <c r="F75" s="6"/>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
       <c r="B76" s="10"/>
       <c r="E76" s="8"/>
       <c r="F76" s="6"/>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
       <c r="B77" s="10"/>
       <c r="E77" s="8"/>
       <c r="F77" s="6"/>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" s="4"/>
       <c r="B78" s="10"/>
       <c r="C78" s="12"/>
       <c r="E78" s="8"/>
       <c r="F78" s="6"/>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" s="4"/>
       <c r="B79" s="3"/>
       <c r="E79" s="8"/>
       <c r="F79" s="13"/>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" s="4"/>
       <c r="B80" s="3"/>
       <c r="E80" s="8"/>
       <c r="F80" s="13"/>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81" s="4"/>
       <c r="B81" s="3"/>
       <c r="E81" s="8"/>
       <c r="F81" s="13"/>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82" s="4"/>
       <c r="B82" s="3"/>
       <c r="E82" s="8"/>
       <c r="F82" s="13"/>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83" s="4"/>
       <c r="B83" s="3"/>
       <c r="E83" s="8"/>
       <c r="F83" s="13"/>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84" s="4"/>
       <c r="B84" s="3"/>
       <c r="E84" s="8"/>
       <c r="F84" s="13"/>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85" s="4"/>
       <c r="B85" s="3"/>
       <c r="E85" s="8"/>
       <c r="F85" s="13"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86" s="4"/>
       <c r="B86" s="3"/>
       <c r="E86" s="8"/>
       <c r="F86" s="13"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="3"/>
       <c r="E87" s="8"/>
       <c r="F87" s="6"/>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88" s="4"/>
       <c r="B88" s="3"/>
       <c r="E88" s="8"/>
       <c r="F88" s="6"/>
       <c r="I88" s="16"/>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89" s="4"/>
       <c r="B89" s="3"/>
       <c r="E89" s="8"/>
       <c r="F89" s="6"/>
       <c r="I89" s="16"/>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90" s="4"/>
       <c r="B90" s="3"/>
       <c r="E90" s="8"/>
       <c r="F90" s="6"/>
       <c r="I90" s="16"/>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
       <c r="B91" s="3"/>
       <c r="E91" s="8"/>
       <c r="F91" s="15"/>
       <c r="I91" s="16"/>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
       <c r="B92" s="3"/>
       <c r="E92" s="8"/>
       <c r="F92" s="6"/>
       <c r="I92" s="16"/>
     </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
       <c r="B93" s="3"/>
       <c r="E93" s="8"/>
       <c r="F93" s="6"/>
     </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
       <c r="B94" s="3"/>
       <c r="E94" s="8"/>
       <c r="F94" s="6"/>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
       <c r="B95" s="3"/>
       <c r="E95" s="8"/>
       <c r="F95" s="6"/>
     </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
       <c r="B96" s="3"/>
       <c r="E96" s="8"/>
       <c r="F96" s="6"/>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
       <c r="B97" s="3"/>
       <c r="E97" s="8"/>
       <c r="F97" s="6"/>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
       <c r="B98" s="3"/>
       <c r="E98" s="8"/>
       <c r="F98" s="6"/>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
       <c r="B99" s="3"/>
       <c r="E99" s="8"/>
       <c r="F99" s="6"/>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
       <c r="B100" s="3"/>
       <c r="E100" s="8"/>
       <c r="F100" s="6"/>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" s="4"/>
       <c r="B101" s="3"/>
       <c r="E101" s="8"/>
       <c r="F101" s="6"/>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" s="4"/>
       <c r="B102" s="3"/>
       <c r="E102" s="8"/>
       <c r="F102" s="6"/>
     </row>
-    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" s="4"/>
       <c r="B103" s="3"/>
       <c r="E103" s="8"/>
       <c r="F103" s="6"/>
     </row>
-    <row r="104" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" s="4"/>
       <c r="B104" s="3"/>
       <c r="E104" s="8"/>
       <c r="F104" s="6"/>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" s="4"/>
       <c r="B105" s="3"/>
       <c r="E105" s="8"/>
       <c r="F105" s="6"/>
     </row>
-    <row r="106" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" s="4"/>
       <c r="B106" s="3"/>
       <c r="C106" s="12"/>
       <c r="E106" s="8"/>
       <c r="F106" s="6"/>
     </row>
-    <row r="107" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" s="4"/>
       <c r="B107" s="3"/>
       <c r="E107" s="8"/>
       <c r="F107" s="6"/>
     </row>
-    <row r="108" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" s="4"/>
       <c r="B108" s="3"/>
       <c r="C108" s="12"/>
       <c r="E108" s="8"/>
       <c r="F108" s="6"/>
     </row>
-    <row r="109" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" s="4"/>
       <c r="B109" s="3"/>
       <c r="C109" s="12"/>
       <c r="E109" s="8"/>
       <c r="F109" s="6"/>
     </row>
-    <row r="110" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="3"/>
       <c r="C110" s="12"/>
       <c r="E110" s="8"/>
       <c r="F110" s="6"/>
     </row>
-    <row r="111" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="3"/>
       <c r="C111" s="12"/>
       <c r="E111" s="8"/>
       <c r="F111" s="6"/>
     </row>
-    <row r="112" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" s="4"/>
       <c r="B112" s="3"/>
       <c r="C112" s="12"/>
       <c r="E112" s="8"/>
       <c r="F112" s="6"/>
     </row>
-    <row r="113" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" s="4"/>
       <c r="B113" s="3"/>
       <c r="C113" s="12"/>
       <c r="E113" s="8"/>
       <c r="F113" s="6"/>
     </row>
-    <row r="114" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" s="4"/>
       <c r="B114" s="3"/>
       <c r="E114" s="8"/>
       <c r="F114" s="6"/>
     </row>
-    <row r="115" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" s="4"/>
       <c r="B115" s="3"/>
       <c r="E115" s="8"/>
       <c r="F115" s="6"/>
     </row>
-    <row r="116" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" s="4"/>
       <c r="B116" s="3"/>
       <c r="E116" s="8"/>
       <c r="F116" s="6"/>
     </row>
-    <row r="117" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" s="4"/>
       <c r="B117" s="3"/>
       <c r="E117" s="8"/>
       <c r="F117" s="6"/>
     </row>
-    <row r="118" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="118" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A118" s="4"/>
       <c r="B118" s="3"/>
       <c r="E118" s="8"/>
       <c r="F118" s="6"/>
     </row>
-    <row r="119" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="119" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A119" s="4"/>
       <c r="B119" s="3"/>
       <c r="E119" s="8"/>
       <c r="F119" s="17"/>
     </row>
-    <row r="120" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" s="4"/>
       <c r="B120" s="3"/>
       <c r="E120" s="8"/>
       <c r="F120" s="6"/>
     </row>
-    <row r="121" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
       <c r="B121" s="3"/>
       <c r="C121" s="12"/>
       <c r="E121" s="8"/>
       <c r="F121" s="6"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:F88">
     <sortCondition ref="D5:D88"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>