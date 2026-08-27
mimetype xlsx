--- v0 (2026-03-05)
+++ v1 (2026-08-27)
@@ -1,143 +1,157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Edu\edu\GDPOR035\GRP\ACTUACIONES_CONTRACTUALES\6_SUMINISTROS\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mjg250\Desktop\PUBLICACIÓN CONTRATOS BASADOS\AM TEXTIL\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4D73EB45-1BF1-4F52-8F45-4C66F214E724}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE8B1192-A79D-4AFF-BF38-C5DE83E70B8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="3210" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
+    <sheet name="BASADOS" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$4:$F$121</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">BASADOS!$A$4:$F$121</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="13">
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t>NIF DEL ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>IMPORTE (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
-    <t>A/SUM-018361/2022</t>
+    <t>(adjudicados desde el 1 de abril de 2025 hasta el 30 de junio de 2026)</t>
   </si>
   <si>
-    <t>ACUERDO MARCO DE SUMINISTRO DE TEXTIL, MENAJE DE COMEDOR Y MENAJE DE COCINA PARA CENTROS DOCENTES NO UNIVERSITARIOS DE LA COMUNIDAD DE MADRID.</t>
+    <t>Dirección General de Insfraestructuras y Servicios  (CONSEJERÍA DE EDUCACIÓN, CIENCIA Y UNIVERSIDADES)</t>
   </si>
   <si>
-    <t>(adjudicados desde el 1 de abril de 2025 hasta el 30 de junio de 2025)</t>
+    <t>1er CONTRATO BASADO EN EL ACUERDO MARCO DE SUMINISTRO DE TEXTIL, MENAJE DE COMEDOR Y MENAJE DE COCINA PARA CENTROS DOCENTES NO UNIVERSITARIOS DE LA COMUNIDAD DE MADRID, L01 TEXTIL</t>
+  </si>
+  <si>
+    <t>B14546980</t>
+  </si>
+  <si>
+    <t>RAFITEXTIL DTT 3.8 S.L.</t>
+  </si>
+  <si>
+    <t>2º CONTRATO BASADO EN EL ACUERDO MARCO DE SUMINISTRO DE TEXTIL, MENAJE DE COMEDOR Y MENAJE DE COCINA PARA CENTROS DOCENTES NO UNIVERSITARIOS DE LA COMUNIDAD DE MADRID, L01 TEXTIL,</t>
+  </si>
+  <si>
+    <t>ACUERDO MARCO DE SUMINISTRO DE TEXTIL, MENAJE DE COMEDOR Y MENAJE DE COCINA PARA CENTROS DOCENTES NO UNIVERSITARIOS DE LA COMUNIDAD DE MADRID. (A/SUM-018361/2022)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -248,230 +262,196 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE7FFB7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -607,136 +587,159 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J121"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="54.453125" customWidth="1"/>
     <col min="2" max="2" width="97.81640625" customWidth="1"/>
     <col min="3" max="3" width="15.453125" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="43.7265625" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.453125" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.54296875" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="34" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A2" s="35" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A3" s="1"/>
-      <c r="B3" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
     <row r="4" spans="1:10" ht="29" x14ac:dyDescent="0.35">
       <c r="A4" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="F6" s="13"/>
+    <row r="5" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="22">
+        <v>45439</v>
+      </c>
+      <c r="F5" s="13">
+        <v>12412.76</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="8">
+        <v>45603</v>
+      </c>
+      <c r="F6" s="13">
+        <v>19242.29</v>
+      </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A7" s="4"/>
       <c r="B7" s="23"/>
       <c r="C7" s="31"/>
       <c r="E7" s="8"/>
       <c r="F7" s="13"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A8" s="4"/>
       <c r="B8" s="23"/>
       <c r="C8" s="31"/>
       <c r="E8" s="8"/>
       <c r="F8" s="13"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A9" s="4"/>
       <c r="B9" s="23"/>
       <c r="C9" s="12"/>
       <c r="E9" s="8"/>
       <c r="F9" s="13"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A10" s="4"/>
       <c r="B10" s="23"/>
@@ -1435,90 +1438,64 @@
       <c r="F119" s="17"/>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A120" s="4"/>
       <c r="B120" s="3"/>
       <c r="E120" s="8"/>
       <c r="F120" s="6"/>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A121" s="4"/>
       <c r="B121" s="3"/>
       <c r="C121" s="12"/>
       <c r="E121" s="8"/>
       <c r="F121" s="6"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:F88">
     <sortCondition ref="D5:D88"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-</worksheet>
-[...22 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Hoja3</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>BASADOS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Comunidad de Madrid</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ICM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>