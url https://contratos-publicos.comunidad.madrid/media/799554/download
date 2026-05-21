--- v0 (2025-10-09)
+++ v1 (2026-05-21)
@@ -8,63 +8,63 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\FIB\Unidad tecnica de gestion\15 - Personales\Fernando\Nuevo\1.Gestión Eco-Financiera\Otros\amalia\Publicidad Contratos\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="240" yWindow="105" windowWidth="21195" windowHeight="9975"/>
+    <workbookView xWindow="240" yWindow="108" windowWidth="21192" windowHeight="9972"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1152" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2856" uniqueCount="782">
   <si>
     <t>CONTRATOS BASADOS EN EL ACUERDO MARCO…</t>
   </si>
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t>NIF DEL ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>IMPORTE (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
     <t>Dirección y Presidencia de la Fundación</t>
   </si>
   <si>
@@ -1185,51 +1185,1536 @@
   <si>
     <t>AM 11-24 2025/FIB/150 F07-Reactivos de cultivo celular y de biología celular: Senescence beta-galactosidase staining K (kit)</t>
   </si>
   <si>
     <t>AM 11-24 2025/FIB/84 F07-Reactivos de cultivo celular y de biología celular: X100 FLACON 75cm2 PS VENTILE</t>
   </si>
   <si>
     <t>AM 11-24 2025/FIB/84 F07-Reactivos de cultivo celular y de biología celular: 100ug EPIDERMAL GROWTH FACTOR (EGF) Human recombi</t>
   </si>
   <si>
     <t>AM 11-24 2025/FIB/83 F07-Reactivos de cultivo celular y de biología celular: PROLONG GOLD ANTIFADE REAGENT</t>
   </si>
   <si>
     <t>AM 11-24 LOTE 3 2025/FIB/287 SENSORES NEUMATICOS PARA ENDOPAT</t>
   </si>
   <si>
     <t>AM 11-24 LOTE F06- 2025/FIB/288: QIAamp Circulating Nucleic Acid Kit</t>
   </si>
   <si>
     <t>AM 11-24 LOTE2 2025/FIB/220: CLOSED BALLAST RING 490G-FOR GLASSWARE</t>
   </si>
   <si>
     <t>AM 11-24 LOTE 6 2025/FIB/242: MAGMAX™ CELL-FREE DNA ISOLATION KIT, PLATINUM MULTIPLEX PCR MASTER MIX; QUBIT 1X DSDNA HS 500 ASSAY KIT</t>
   </si>
   <si>
-    <t>(adjudicados desde el 01/01/2025 al 30/06/2025)</t>
+    <t xml:space="preserve">AM 11-24 2025/fFIB/536 F03-Material Sanitario; Tubo CPT con citrato sodio BML._x000D_
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11/24 2025/FIB/491 F06-Reactivos de biología molecular y reactivos para secuenciación masiva: MICROSILIDE WHITE X-TRA NON-CLIPPED; MICROSOLIDE WHITE X-TRAN NON-CLIPPED_x000D_
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11/24 2025/FIB/679 F04-Anticuerpos y productos biotecnológicos:iVYCHECK GIP Urine 25t_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/704 Otros servicios de investigación e innovación especializados: Panel A0 fotográfico</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11/24 2025/FIB/ 623 F04-Anticuerpos y productos biotecnológicos: HIF 1a (D1S7W) XP Rabbit mAb_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 14-24 - Lote 4 - 2025/FIB/589: Anticuerpos: 10ML Matrigel Growth Factor Reduced (GFR) Basement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 14-24 -2025/FIB/708 F03-Material Sanitario, x50 BD Insyte, Peripheral IV Cannula, BD Vialon bi_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/625  F04-Anticuerpos y productos biotecnológicos: Human MIP- 3a Elisa Kit_x000D_
+.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11/24 2025/FIB/727 F06-Reactivos de biología molecular y reactivos para secuenciación masiva:Quibit dsDNA HS Assay KIt 500 assays_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11/24 2025/FIB/678 F02-Material de laboratorio:Material plástico de laboratorio, pI ELISA fondo plano; P.PAST 3.5 ML Grd Mod B-EST- UN</t>
+  </si>
+  <si>
+    <t>AM 11-24: 2025/FIB/661 F02-Material de laboratorio: Punta 0.1-10 jL Micro para Gilson G; Pointe 1-200jL Soft Tip Vrac multi x 1000</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/591 F04; Anticuerpos y productos biotecnológicos: MBS2113393 Biotin-Linked Polyclonal Antibody to Permeability Glycoprotein (Pgp)</t>
+  </si>
+  <si>
+    <t>AM 11/24 2025/FIB/692 F02-Material de laboratorio:  Frasco CC Cell+ 25 cm2 c/ventilación</t>
+  </si>
+  <si>
+    <t>AM 11/24 2025/FIB/680 F02-Material de laboratorio: TRUENORTH (TM)FLATPACK PP Freezer Boxers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11/24 2025/FIB/686 F06-Reactivos de biología molecular y reactivos para secuenciación masiva: CAPILARES Y PISTONES CP-10 PREMON GILSO_x000D_
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11/24 2025/FIB/ 749 F04-Anticuerpos y productos biotecnológicos: PE/Cyanine 7; APC/Fire 750; Brillant Violet 510; Pacific Blue anti-human; APC anti-human CD19; APC/Fire 750; FITC anti-human; PE anti-human FOXP3; Alexa fluor 488 anti-human CD183; Pe anti-human KI-67; FITC anti-human CD197; Alexa Fluor 700, FITC Annexin V; PAcific Blue anti-mouse; FITC anti-human CD69_x000D_
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11/24 2025/FIB/658 F06-Reactivos de biología molecular y reactivos para secuenciación masiva: ASSY,TUBE/CAP COMBI 0781/0782 125CA_x000D_
+</t>
+  </si>
+  <si>
+    <t>B59432609</t>
+  </si>
+  <si>
+    <t>ECOGEN S.R.L.</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/ 705 F08-Reactivos de inmunodetección, cromatografía y otros métodos de detección, purificación y caracterización de componentes celulares:Human FGF23 ELISA Kit, Human FN ELISA KIT;</t>
+  </si>
+  <si>
+    <t>AM 11-24: Flexible fused sillica capillary 10m TSP150375</t>
+  </si>
+  <si>
+    <t>AM 11-24: F08-Reactivos de inmunodetección, cromatografía y otros métodos de detección, purificación y caracterización de componentes celulares: Kit PARP1</t>
+  </si>
+  <si>
+    <t>B63818629</t>
+  </si>
+  <si>
+    <t>TEBU-BIO SPAIN, S.L.</t>
+  </si>
+  <si>
+    <t>AM11-24: F08-Reactivos de inmunodetección, cromatografía y otros métodos de detección, purificación y caracterización de componentes celulares: microbeats para inmunoseparación en columna magnetica de celulas cd14+</t>
+  </si>
+  <si>
+    <t>AM 11-24: F08-Reactivos de inmunodetección, cromatografía y otros métodos de detección, purificación y caracterización de componentes celulares: Crio tubos</t>
+  </si>
+  <si>
+    <t>AM 11-24: F02-Material de laboratorio:Material plástico de laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11-24: F02-Material de laboratorio: Reactivos</t>
+  </si>
+  <si>
+    <t>AM-14-24 - Lote 4 - 2025/FIB/756 - Anticuerpos para Citometría de Flujo</t>
+  </si>
+  <si>
+    <t>AM 11-24 / Lote F02/Tubos 0,2 ml tapón plano: 4_x000D_
+Nº Expte:2025/FIB/745</t>
+  </si>
+  <si>
+    <t>AM 11-24 Lote F02 2025/FIB/747 - X450 CRIOTUBO 1,8ML ESTRELLA</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE  F02 _x000D_
+Nº EXPTE 2025/FIB/746</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE F07_x000D_
+Nº EXPEDIENTE 2025/FIB/687_x000D_
+_x000D_
+TPP CENTRIFUGE TUBE 15ML, CONICAL C/800. Cantidad: 1_x000D_
+TIPS FILTER 1250UL S3 STERIL 8X96 U. Cantidad: 3_x000D_
+TIPS FILTER 200UL S3 STERIL 10X96 U. Cantidad: 3_x000D_
+TIPS FILTER 100 UL S3 STERIL 10X96 U. Cantidad: 1_x000D_
+TIPS FILTER 20 UL S3 STERIL 10X96 U. Cantidad: 1</t>
+  </si>
+  <si>
+    <t>AM11-24_x000D_
+LOTES: F06 Y F07_x000D_
+Nº. EXPTE:2025/FIB/683 Y Nº.EXPTE: 2025/FIB/684_x000D_
+MICROAMP CLEAR ADHESIVE FILM. Cantidad: 1_x000D_
+X10 PBS PH7.4 W/O CAMG USA PLA. Cantidad: 1_x000D_
+X450 CRIOTUBO 1,8ML ESTRELLA. Cantidad: 1</t>
+  </si>
+  <si>
+    <t>AM 11-24  LOTE F06_x000D_
+_x000D_
+Nº. EXPEDIENTE: 2025/FIN/681_x000D_
+_x000D_
+0.2ML FLAT CAP TUBES. Cantidad: 4_x000D_
+FG,TCII REACTION PLT,96. Cantidad: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 Lote F02_x000D_
+Nº Pedido 2025/fib/773_x000D_
+X450 CRIOTUBO 1,8ML ESTRELLA: 1_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24   LOTE: 02_x000D_
+Nº Expediente: 2028/fFIB/744_x000D_
+_x000D_
+EPPENDORF(R) DNA LOBIND TUBES, 2,0ML: 2_x000D_
+EPPENDORF(R) PROTEIN LOBIND TUBES,1,5M: 5</t>
+  </si>
+  <si>
+    <t>AM 11-24 Lote: 02_x000D_
+Nº. EXPEDIENTE: 2025/FIB/794_x000D_
+EPPENDORF(R) DNA LOBIND TUBES, 1,5ML: 9_x000D_
+EPPENDORF(R) DNA LOBIND TUBES, 2,0ML: 2</t>
+  </si>
+  <si>
+    <t>AM 11-24: F02-Material de laboratorio: Material laboratorio y plástico</t>
+  </si>
+  <si>
+    <t>AM 11-24: F04-Anticuerpos y productos biotecnológicos:_x000D_
+ Anticuerpos</t>
+  </si>
+  <si>
+    <t>AM 11-24: F04-Anticuerpos y productos biotecnológicos: Anticuerpos para citometria</t>
+  </si>
+  <si>
+    <t>AM 11-24: F07-Reactivos de cultivo celular y de biología celular: reactivos para ensayos funcionales y citometría</t>
+  </si>
+  <si>
+    <t>AM 11-24: F06-Reactivos de biología molecular y reactivos para secuenciación masiva:  QIAamp DNA FFPE Advanced UNG Kit</t>
+  </si>
+  <si>
+    <t>AM 11-24: F02-Material de laboratorio: HBSS y tubos de recogida o procesamiento de muestras</t>
+  </si>
+  <si>
+    <t>AM 11-24: F07-Reactivos de cultivo celular y de biología celular: Zalcitabina</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4. Nº PEDIDO 2025/FIB/802, iNOS (D6B6S) Rabbit mAb;</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº PEDIDO2025/FIB/802. P-p70 S6 Kinase (Thr389) (1A5)</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 3. Nº PEDIDO 2025/FIB/774. MICROFLEX GUANTES XCEED T/XS 1X250U,</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº PEDIDO 2025/FIB/799. Anti-Arginase I</t>
+  </si>
+  <si>
+    <t>AM 11-24 lOTE 06 Nº PEDIDO: 2025/FIB/852_x000D_
+Reactivos de biología molecular y reactivos para secuenciación masiva</t>
+  </si>
+  <si>
+    <t>AM-11 24 LOTE 08 Nº PEDIDO 2025/FIB/851_x000D_
+React. inmunodetección, cromatografía, purificación y caracterización celulares</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 2 Nº PEDIDO 2025/FIB/678 Concepto 2. Material plástico de laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 06 Nº PEDIDO 2025/FIB/630_x000D_
+RABBIT ANTI-MOUSE, RAT PERMEABILITY GLYCOPROTEIN</t>
+  </si>
+  <si>
+    <t>AM11-24 2025/FIB/158 Material de estabulario</t>
+  </si>
+  <si>
+    <t>B56877103</t>
+  </si>
+  <si>
+    <t>SODISPAN BIOTECH S.L</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/781 F07-Reactivos de cultivo celular y de biología celular: 100UG Epidermal Growth factor (EGF), Human Recombi EA</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE F06 Nº PEDIDO 2025/FIB/235 Material para realizar las técnicas diagnósticas en el modelo de daño</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/867 LOTE F06 Determinación del daño cerebral.</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 2 - Material de laboratorio: Punta y recarga de pipeta.</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/728  LOTE 7</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/775  LOTE 2 DNA LoBind® Tubes, DNA LoBind®, 1,5 mL, 3 cajas_x000D_
+Punta de pipeta natural de polipropileno 200-1000u, 1 bolsa</t>
+  </si>
+  <si>
+    <t>AM 11-24  2025/FIB/631 LOTE 6 Material empleado en técnicas de biología molecular.</t>
+  </si>
+  <si>
+    <t>AM 11-24  2025/FIB/689 LOTE 2 Material plástico de laboratorio.</t>
+  </si>
+  <si>
+    <t>AM 11-24  2025/FIB/729 SPECTRA MULTICOLOR BROAD RANGE. PBS BUFFER W/O CA &lt;(&gt;&amp;&lt;)&gt; MG X1 pH 7.4 ± 0.3 1 * 500 mL. TC 15mL FCTAPÓN 10 x 50 SAC ESTÉRIL 1 * 500 UN. FLASK TISSUE CULT. 182.5CM RAISED TO 1 * 40 UN.[EN]DISH TISSUE CULTURE 60MM GRIP. RING 1 * 600 UN</t>
+  </si>
+  <si>
+    <t>AM 11-24  2025/FIB/707  Lote 6. Valoración realización técnicas Valoración del daño y la neurprotección</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 6 - 2025/FIB/792: Reactivo de suero bovino fetal</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 1 - 2025/FIB/883: Material químico: Rosiglitazona y sacarosa</t>
+  </si>
+  <si>
+    <t>AM 11-24 Nº PEDIDO 2025/FIB/759  LOTE 6 Reactivos de biología molecular para estudios genéticos</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/781 LOTE 7 F07-Reactivos de cultivo celular y de biología celular: INSULIN, RECOMBINANT HUMAN ZN</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/781 LOTE 7 F07-Reactivos de cultivo celular y de biología celular: 1GR HYDROCORTISONE 98%</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/856  LOTE 4 C04-Anticuerpos y productos biotecnológicos: CELLROX DEE`RED REAGENT; AMPLEX RED HYDROGEN PE</t>
+  </si>
+  <si>
+    <t>am 11-24: F04-Anticuerpos y productos biotecnológicos: Anticuerpos</t>
+  </si>
+  <si>
+    <t>AM 11-24: F01-Material químico: Compuestos inorgánicos</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 8 - Métodos de detección purificación y caracterización de componentes celulares.</t>
+  </si>
+  <si>
+    <t>AM 14-24 - Lote 6 - Reactivos de biología molecular</t>
+  </si>
+  <si>
+    <t>AM 11-24: Realización de ELISAS.</t>
+  </si>
+  <si>
+    <t>AM 11-24: F06-Reactivos de biología molecular y reactivos para secuenciación masiva: MTT</t>
+  </si>
+  <si>
+    <t>AM 11-23 - Lote 3 - 2025/FIB/859: Tubos extracción de muestras</t>
+  </si>
+  <si>
+    <t>AM 11-24: Reactivo para realizar la actividad de la Noche Europea de los Investigadores 2025. F02-Material de laboratorio:Material plástico de laboratorio, Material metálico de laboratorio, Material de muestreo y filtración, Material de vidrio de laboratorio y Otros útiles para uso en laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11-24: F06-Reactivos de biología molecular y reactivos para secuenciación masiva: Determinación HRD</t>
+  </si>
+  <si>
+    <t>AM 11-24: F07-Reactivos de cultivo celular y de biología celular: tratamientos para cultivo celular</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 5 - 2025/FIB/1038 - Pienso irradiado para ratas</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 5 - 2025/FIB/1040: Animales de laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 7 - 2025/FIB/1039 - Reactivos de cultivo celular</t>
+  </si>
+  <si>
+    <t>AM 11-24  2025/1714. Huevos fecundados White Leghorn</t>
+  </si>
+  <si>
+    <t>B56087679</t>
+  </si>
+  <si>
+    <t>GRANJA SANTA ISABEL, S.L.</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/19  Enriquecimiento ambiental para animales de experimentación</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/833  lote 5 - Material para hacer nido en roedores, y enriquecimiento para esconderse utilizado en ratas</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/741 Heno para conejos, facilita el transito intestinal</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/721 Alimento para animales</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/494  - Enriquecimiento ambiental para roedores en experimentación: para hacer cama, casa de cartón etc.</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/232  - Viruta rizada de cartón para hacer cama de roedores y heno para conejos.</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/855 F04-Anticuerpos y productos biotecnológicos:_x000D_
+Anticuerpos fijos en plataforma (ya sean conjugados o sin conjugar), anticuerpos libres (ya sean conjugados o sin conjugar), otros productos biotecnológicos.</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/594 - DETERMINE HIV EARLY DETECT(CE) 20T. Reactivos para pruebas rápidas de VIH</t>
+  </si>
+  <si>
+    <t>B58882952</t>
+  </si>
+  <si>
+    <t>ABBOTT RAPID DIAGNOSTICS HEALTHCARE S.L</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/594 - Reactivos para pruebas rápidas de VIH: Chase Buffer</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/628  LOTE 6 Reactivo para investigar la neuroprotección</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/559. Material empleado en técnicas de inmunodetección.</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/774  LOTE 3 MICROFLEX GUANTES XCEED _x000D_</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/829: Material promocional del evento de la Noche Europea de los Investigadores 2025. Camisetas para los ponentes de las actividades.</t>
+  </si>
+  <si>
+    <t>B86079548</t>
+  </si>
+  <si>
+    <t>LINK2 COMUNICACIÓN EMPRESARIAL, S.L.</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/2193:resina transparente para la elaboración de material promocional para la noche europea de los investigadores 2025</t>
+  </si>
+  <si>
+    <t>B67508317</t>
+  </si>
+  <si>
+    <t>RESINAS PROFESIONALES ESPAÑA S.L</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/899: Medidores de flujo inspiratoria y adaptadores para realizar mediciones en pacientes</t>
+  </si>
+  <si>
+    <t>A08817041</t>
+  </si>
+  <si>
+    <t>ERGOMETRIX S.A</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/780: F02-Material de laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 2 - 2025/FIB/848 - Material de laboratorio: Racks y cajas para almacenamiento de muestras</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 2- 2025/FIB/881 - Material de laboratorio: Tubos eppendorf 1,5 y 2 ml</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4 - 2025/FIB/889 - Anticuerpo anti-GFAP para estudio de neuroinflamación en rata y ratón</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4 - 2025/FIB/923 - Kit tinción de tejidos: Trichrome stain kit</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 2 - Material de laboratorio: Weigh Boat</t>
+  </si>
+  <si>
+    <t>AM 11-24: F08-Reactivos de inmunodetección, cromatografía y otros métodos de detección, purificación y caracterización de componentes celulares: HPLX1-115SP-06M MILLIPLEX® PLEXpedition Screening Panel MIXMATCH</t>
+  </si>
+  <si>
+    <t>AM 11-24: F08-Reactivos de inmunodetección, cromatografía y otros métodos de detección, purificación y caracterización de componentes celulares: HCKP1-11K-01 Human IO Chkpt P1</t>
+  </si>
+  <si>
+    <t>AM 11-24: F04-Anticuerpos y productos biotecnológicos:Tripan Blue</t>
+  </si>
+  <si>
+    <t>AM 11-24: F05-Animales para experimentación y material de estabulario: Animales de estabulario, material de estabulario, alimentación y lechos, modelos inanimados.</t>
+  </si>
+  <si>
+    <t>AM 11-24: F05-Animales para experimentación y material de estabulario: Bandejas para rack de conejos en experimentación, utilizadas con lecho para recogidas de excrementos.</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/815 LOTE 6 primmers para PCR</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/743 LOTE 4 Beads para calibrar el citómetro</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/897 LOTE 7 Citoquinas para cultivos celulares</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/634 LOTE 1 Agentes entrecruzantes y péptido IKVAV</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/780: F02-Material de laboratorio:Material plástico de laboratorio, Material metálico de laboratorio, Material de muestreo y filtración, Material de vidrio de laboratorio y Otros útiles para uso en laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4 - 2025/FIB/1001 - Anticuerpo GFAP y DPX</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 2 - 2025/FIB/1000 - Aceite de inmersión para microscopia</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 1 - 2025/FIB/924 - Solucion tamponada: DULBECCO'S PHOSPHATE BUFFERED SALINE</t>
+  </si>
+  <si>
+    <t>AM 11-24: F04-Anticuerpos y productos biotecnológicos: PE anti-human CD11b (activated)</t>
+  </si>
+  <si>
+    <t>AM 11-24: F08-Reactivos de inmunodetección, cromatografía y otros métodos de detección, purificación y caracterización de componentes celulares: Kit detección Igg HHV-6. Cantidad. 1; Kit detección Igm HHV-6. Cantidad: 2</t>
+  </si>
+  <si>
+    <t>AM 11-24: F04-Anticuerpos y productos biotecnológicos:_x000D_
+Anticuerpos fijos en plataforma (ya sean conjugados o sin conjugar), anticuerpos libres (ya sean conjugados o sin conjugar), otros productos biotecnológicos.</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/960: F04-Anticuerpos y productos biotecnológicos: Anticuerpos para citometria de flujo</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 6 - Thermolabile Exonuclease I - 3.000 units</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4- 2025/FIB/878 - Anticuerpos: IntestiCult OGM Human</t>
+  </si>
+  <si>
+    <t>FR13417977139</t>
+  </si>
+  <si>
+    <t>STEMCELL TECHNOLOGIES SARL</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4- 2025/FIB/873 - Anticuerpos: IntestiCult OGM Human</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4- 2025/FIB/552 - Anticuerpos: IntestiCult OGM Human</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4- 2025/FIB/63 - Anticuerpos: IntestiCult OGM Human y Gentle Cell Dissociation Reagent, 500mL</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 2 - 2025/FIB/886 - Etiquetas para la identificación de muestras en Biobanco</t>
+  </si>
+  <si>
+    <t>B64062607</t>
+  </si>
+  <si>
+    <t>MICROPLANET LABORATORIOS, S.L.</t>
+  </si>
+  <si>
+    <t>AM 11-24: F07-Reactivos de cultivo celular y de biología celular: Reactivo para estimulación de células en cultivo</t>
+  </si>
+  <si>
+    <t>AM 11-24: F07-Reactivos de cultivo celular y de biología celular: Reactivos para aislar PBMCs</t>
+  </si>
+  <si>
+    <t>AM 11-24: F04-Anticuerpos y productos biotecnológicos: PHRODO</t>
+  </si>
+  <si>
+    <t>AM 11-24: F07-Reactivos de cultivo celular y de biología celular: Suplementos y material de transfección</t>
+  </si>
+  <si>
+    <t>AM 11-24: F04-Anticuerpos y productos biotecnológicos:_x000D_
+Anticuerpos para marcar muestras de sangre para citometría de flujo. Solución de lisis para lisar muestras de sangre para citometría de flujo</t>
+  </si>
+  <si>
+    <t>AM 11-24: F06-Reactivos de biología molecular y reactivos para secuenciación masiva: Reactivos para secuenciar microbiota</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 2025/FIB/1019 100UG:ANTI-MOUSE ENDOMUCIN PURIFIED 100 UG</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1051 F01-Material químico: Mercaptoethanol m3148 100ml</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1053 F07-Reactivos de cultivo celular y de biología celular:  c8052 5mg cholera toxin from vibrio clolerae</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 2025/FIB/943 FBS, DPBS, DMEM/F12</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1049 F06-Reactivos de biología molecular y reactivos para secuenciación masiva: Superscript IV reverse transcriptase, Taqman fast advanced mmix, 200RXN Routine PCR, prolong gold antifade reagent</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1052 F04-Anticuerpos y productos biotecnológicos: anti-fosfo-histona H2A.X (Ser139)</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1050 F07-Reactivos de cultivo celular y de biología celular: AMPLEX RED HYDROGEN</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/811: X1000 Punta Fisherbrand SureOne Graduada 1-200µl, AMARILLA_x000D_
+X1000 Punta Fisherbrand SureOne 100-1250µl_x000D_
+X500 PLACAS 35 MM TRATADAS_x000D_
+X500 FisherBrand Centrifuge tube conical P</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 2 2025/FIB/678 Concepto 2. Material plástico de laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 1 2025/FIB/930 etanol</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 - Lote 6 - 2025/FIB/904 100MG Tariquidar y ALEXA FLUOR(R)_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 6 - 2025/FIB/904 100MG Tariquidar y ALEXA FLUOR(R)</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 2 Nº 2025/FIB/931guantes para laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11- 24 LOTE 4 Nº 2025/FIB/971 Anticuerpos primarios empleado en técnicas de inmunodetección.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 6 Nº 2025/FIB/944 Material empleado en técnicas de biología molecular. F06-Reactivos de biología molecular y reactivos para secuenciación masiva:_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE Nº 2025/FIB/858 Lote 7 - Reactivos de cultivo celular y de biología celular</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 7 Nº 2025/FIB/1058 Material empleado en técnicas de biología celular. F07-Reactivos de cultivo celular y de biología celular: _x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 Nº 2025/FIB/1059 Material empleado en técnicas de biología molecular.</t>
+  </si>
+  <si>
+    <t>AM 11-24 L 6 Nº 2025/FIB/894 - OXNTEXP-FLP004 - FLOW CELL PRIMING KIT V14 _x000D_
+- 20 OXNTEXP-AUX003 - SEQUENCING AUXILIARY VIALS KIT V14</t>
+  </si>
+  <si>
+    <t>AM 11-24 L 4 Nº 2025/FIB/971 p44/42 MAP Kinase; Snail</t>
+  </si>
+  <si>
+    <t>AM 11-24 L6 Nº2025/FIB/975 Valoración del daño cerebral y la neuroprotección</t>
+  </si>
+  <si>
+    <t>AM 11-24 L7 Nº 2025/FIB/972 Reactivos para cultivo Celular</t>
+  </si>
+  <si>
+    <t>AM 11-24 L2 Nº 2025/FIB/547 INTEGRIN BETA1 (BIOTIN)</t>
+  </si>
+  <si>
+    <t>AM 11-24 l2025/FIB/678 02-Material de laboratorio:Material plástico de laboratorio,</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 6  2025/FIB903 - Reactivo Cox-2 (H-3) - 200µg/ml para determinar daño cerebral</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 2 - Pipeta 10 µl, PCR P y microtubo 2,0 ml</t>
+  </si>
+  <si>
+    <t>AM 11-24 Nº 205/FIB/718 Lote 2 - Material plástico</t>
+  </si>
+  <si>
+    <t>am 11-24 nº 2025/fib/587 lote 02-Material de laboratorio:Material plástico de laboratorio,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 nº 2025/fib/945 lote 04-Anticuerpos y productos biotecnológicos:_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 Nº 2025/FIB/947 LOTE 7Material empleado en técnicas de cultivo celular.</t>
+  </si>
+  <si>
+    <t>AM 11-24 Nº 2025/FIB/947 Material empleado en técnicas de cultivo celular.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 Nº 2025/FIB/946  LOTE 7-Reactivos de cultivo celular y de biología celular: _x000D_
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 Nº 2025/FIB/1058 LOTE 7-Reactivos de cultivo celular y de biología celular: BOVINE SERUM ALBUMIN; NICOTINAMIDE_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24Nº 2025/FIB/1020 TRB-3 shRNA (m) Lentiviral Particles - 200µl</t>
+  </si>
+  <si>
+    <t>AM 11-24: F08-Reactivos de inmunodetección, cromatografía y otros métodos de detección, purificación y caracterización de componentes celulares: Reactivos y material para electroforesis y Western blot</t>
+  </si>
+  <si>
+    <t>AM 11-24: F04-Anticuerpos y productos biotecnológicos: Technozym ADAMTS-13 Activity_x000D_
+ELISA 96 T</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 7 - Human Oligodendrocyte Progenitor Cells iPC derived Culture (Medio de cultivo celular)</t>
+  </si>
+  <si>
+    <t>AM 11-24 L6 Nº 2025/FIB/546 ADAPTADORES. 1 caja_x000D_
+QIAamp Fast DNA Stool Mini Kit (50 columnas).  1 kit</t>
+  </si>
+  <si>
+    <t>AM 11-24 L6 Nº 2025/FIB/645 Amicon ultra 15 ml</t>
+  </si>
+  <si>
+    <t>AM 11-24 L 6 Nº 2025/FIB/329 REACTIVOS PARA SECUENCIACION</t>
+  </si>
+  <si>
+    <t>AM 11-24 L6 Nº 2025/FIB/381 Filter-Tips. 200 ul.(1024) x 2 cajas_x000D_
+MICROTUBO 1.5 ML.CON TAMPÓN (500) x 2 bolsas</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1037  F02-Material de laboratorio: Guantes, bata. columnas de desalinizacion, syringe, agujas de extraccióm</t>
+  </si>
+  <si>
+    <t>B74334707</t>
+  </si>
+  <si>
+    <t>INQUALAB DISTRIBUCIONES S.L.</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1148 F07-Reactivos de cultivo celular y de biología celular: Senescence beta-galactosidase staining K</t>
+  </si>
+  <si>
+    <t>AM 11-24 L2 Nº 2025/FIB978 Material necesario para la extracción de muestras de sangre y mantenimiento de las mismas</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1147 F02-Material de laboratorio: X24 96 Well culture Plate,  PS, Clear, UltraLow At</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB1145 F06-Reactivos de biología molecular y reactivos para secuenciación masiva: DNTP MIX 10MM 1 ML</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1053 F07-Reactivos de cultivo celular y de biología celular:  Clorhidrato de Blasticidina S</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1142 F06-Reactivos de biología molecular y reactivos para secuenciación masiva: Iniciador para CDNA</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1064 F04-Anticuerpos y productos biotecnológicos: NF-B p65 (L8F6) Mouse mAb #6956 100 UL</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1054 F04-Anticuerpos y productos biotecnológicos: Phospho-Src (Tyr527) Antibody</t>
+  </si>
+  <si>
+    <t>AM 11-24 L4 Nº 20257FIB/1132 DuraClone IM T cell subsets Tube, 25 tests, RUO</t>
+  </si>
+  <si>
+    <t>AM 11-24  Nº 2025/FIB/1018 F02-Material de laboratorio:</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/974 F06-Reactivos de biología molecular y reactivos para secuenciación masiva: ION PLUS FRAGMENT LIBRARY KIT; ION 16S METAGENOMICS KIT</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/836 F02-Material de laboratorio: Resma de 7 kg de papel filtro blanco no plegada</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4 -  2025/FIB/921Material biotecnológico para procesar muestras</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1137 F02-Material de laboratorio: Material de Laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11-24 L 7 Nº 2025/FIB/1099 Medio RPMI de cultivo celular, 1 caja de 10 botellas_x000D_
+L-glutamina, 1 botella de 100 mL_x000D_
+Penicilina, 1 botella de 100 mL_x000D_
+Suero ternera fetal, 1 botella de 500 mL</t>
+  </si>
+  <si>
+    <t>AM 11-25 L 2 Nº 2025/FIB/1096 Flexible Fused Silica Capillary ID 100um to 700um 25 metros</t>
+  </si>
+  <si>
+    <t>AM 11-24 L 7 Nº 2025/FIB/1095 Reactivos para ensayos de viabilidad celular de cultivos celulares</t>
+  </si>
+  <si>
+    <t>AM 11-24 Nº 2025/FIB/1131 L1-Material químico: DMP; GW9662; ROSIGLITAZONE</t>
+  </si>
+  <si>
+    <t>AM 11-24 L7 Nº 2025/FIB1095 Reactivos de cultivo celular y de biología celular:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-25 L6 Nº 2025/FIB/973 Determinación del daño cerebral_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 L1 Nº 2025/FIB/1135 Reactivos Laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11-24 L2 Nº 2025/FIB/1213 Filtros, placas, serológiCAS</t>
+  </si>
+  <si>
+    <t>AM 11-24 L2 Nº 2025/FIB/1212 Filtro para pipetus automático</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1198 F04-Anticuerpos y productos biotecnológicos: Phospho AKT Ser473 antibody</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/635 F04-Anticuerpos y productos biotecnológicos: CUST TQMN GX ASSAY SM VIC</t>
+  </si>
+  <si>
+    <t>AM 11-24 L6 Nº 2025/FIB/1127 NZYTaq II 2x Green Master Mix</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1200 F07-Reactivos de cultivo celular y de biología celular: X5 9ug MitoSOX</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/635 F04-Anticuerpos y productos biotecnológicos: QS ABS Q MAP16 PLATE MMIX KIT</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1199 F06-Reactivos de biología molecular y reactivos para secuenciación masiva: X10 POWRUP SYBR MASTER MIX 10X5 ML</t>
+  </si>
+  <si>
+    <t>AM 11-24 L6 Nº 2025/FIB/977 Filter-Tips. 1000ul.(1024)_x000D_
+QIAamp Fast DNA Stool Mini Kit (50) x 2 cajas</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1201 F07-Reactivos de cultivo celular y de biología celular: MycoZap Prophylactic 1x20ML</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1201 F07-Reactivos de cultivo celular y de biología celular: insulin recombinant human zn, suero de caballo, 100mg puromycin dihydrochloride, 50ug rec. human, B27 Suplement</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1147 F02-Material de laboratorio: x20 glass bottom dish, cc treated., 3ml dia 27mm, EA</t>
+  </si>
+  <si>
+    <t>AM 11-24 L4 Nº 2025/FIB/635 PCR digital</t>
+  </si>
+  <si>
+    <t>AM 11-24 L 8 Nº 2025/FIB/893 Reactivos para lisis proteína y Western-blot</t>
+  </si>
+  <si>
+    <t>AM 11-24 Nº 2025/FIB/1218 LOTE 1Ácido oleico y 4-METHYLUMBELLIFERYL-B-D-GALACTOSIDE</t>
+  </si>
+  <si>
+    <t>AM 11-24 L6 Nº 2025/FIB/1157 HU CYTO/CHEMO/GF PANEL 45PLEX 90 TEST</t>
+  </si>
+  <si>
+    <t>AM 11-24 L6 Nº 2025/FIB/1169 Buffer RPE_x000D_
+QIAGEN GMBH</t>
+  </si>
+  <si>
+    <t>AM 11-24 L 7 Nº 2025/FIB/1214 10ML MatrigelGrowth Factor Reduced (GFR) Basement</t>
+  </si>
+  <si>
+    <t>AM 11-24 L 7 Nº 2025/FIB/1134 SORAFENIB; LIF</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1197 F07-Reactivos de cultivo celular y de biología celular: LIF 1010 Factor inhibitorio leucemia</t>
+  </si>
+  <si>
+    <t>AM 11-24 Nº 2025/FIB/750 Concepto 3 Material sanitario (tubos de extracción CPT)</t>
+  </si>
+  <si>
+    <t>AM 11-24 L 7 Nº 2025/FIB/943 FBS, DPBS, DMEM/F12</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1055 F02-Material de laboratorio: INSERT TC 6.5MM PET 8.0 UM TREATED ST</t>
+  </si>
+  <si>
+    <t>AM 11-24 L 8 Nº 2025/FIB/1171 Papel de filtro para western blot</t>
+  </si>
+  <si>
+    <t>AM 11-24  L.2 Nº 2025/FIB/1213 Filtros, placas, serológiCAS</t>
+  </si>
+  <si>
+    <t>AM 11-24: F06-Reactivos de biología molecular y reactivos para secuenciación masiva: Reactivos expresión génica</t>
+  </si>
+  <si>
+    <t>AM 11-24: F01-Material químico: Compuestos orgánicos</t>
+  </si>
+  <si>
+    <t>AM 11-24: F06-Reactivos de biología molecular y reactivos para secuenciación masiva:_x000D_
+ reactivos para secuenciación masiva por síntesis fluorescente</t>
+  </si>
+  <si>
+    <t>AM 11-24: F04-Anticuerpos y productos biotecnológicos: anticuerpos libres</t>
+  </si>
+  <si>
+    <t>AM 11-24: F06-Reactivos de biología molecular y reactivos para secuenciación masiva:_x000D_
+Reactivos de retrotranscripción para analisis de expresión de mRNA</t>
+  </si>
+  <si>
+    <t>AM 11-24: 30 uds Gafa seguridad para la actividad de la Semana de la Ciencia titulada "Ciencia en medicina: Gincana de la ciencia sanitaria y primeros pasos en un laboratorio" liderada por la Dra. Lydia Abásolo  F02-Material de laboratorio:Material plástico de laboratorio, Material metálico de laboratorio, Material de muestreo y filtración, Material de vidrio de laboratorio y Otros útiles para uso en laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4 - 2025/FIB/1190: Anticuerpos: APrEST75282, Antigen IL33, HPA024426, anti IL33 antibody, HPA069116, anti VEGFA Antibody, APREST93382, Antigen IGFBP2, APrEST92843, Antigen VEGFA, HPA077723 , anti IGFBP2 antibody</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4 - 2025/FIB/1237 - Anticuerpos para evaluación de la inervación simpática/parasimpática</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 8 - 2025/FIB/1060 - Consumibles para extracción microvesiculas de las muestras biológicas de los pacientes del proyecto</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº 2025/FIB/1097_x000D_
+LIPID A LPS ENDOTOXIN, i vial, _x000D_
+AB LABELING KIT, 1 kit_x000D_
+GRAM POSITIVE BACTERIA, 1 vial_x000D_
+READYLABEL AF647 20 UG ,1 vial</t>
+  </si>
+  <si>
+    <t>AM 11-24 Nº2025/FIB/1228 solventes orgánicos (triclorometano, acetonitrilo, metanol)</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº 2025/FIB/1156 96 TEST Human FABP2 ELISA Kit</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 6 Nº 2025/FIB/1205 Reactivos de biología molecular y reactivos para secuenciación masiva.</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 2 Nº 2025/FIB/1210_x000D_
+Qubit assay tubes, 2 bolsas_x000D_
+DNA lobind tubes, 4 bolsas</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 1 Nº 2025/FIB/1189 BENZOPHENONE</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 Nº 2025/FIB/1271 500 mL FBS Regular USDA certified</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº 2025/FIB/113 [EN]MOUSE MIDKINE ELISA KIT</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 2 Nº 2025/FIB/1083 Valoración del daño</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 Nº 2025/FIB/1134 SORAFENIB; LIF</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 Nº 2025/FIB1095 LDL human 2mg, 1 vial _x000D_
+LIPOPOLYSACCHARIDE FROM E.COLI, 2mL, 1 vial _x000D_
+PAM3-CYS-OH, 250mg, 1 vial _x000D_
+ß-Glucan, 25mg, 1 vial</t>
+  </si>
+  <si>
+    <t>AM11-24 l2 nº 2025/fib/1256 Criotubos, serológicas, placas, puntas de pipeta y tubos.</t>
+  </si>
+  <si>
+    <t>AM-1124 LOTE 4 Nº 2025/FIB/1257 Antibody, CD206 (MR5D3); CD4 PU RMAB 100UG</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1144 F06-Reactivos de biología molecular y reactivos para secuenciación masiva: RNase Inhibitor - 5000u</t>
+  </si>
+  <si>
+    <t>AM 11-24 Lote 7 nº 2025/FIB/1159 Reactivos de cultivo celular y de biología celular</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 Nº 2025/FIB/1159 Reactivos de cultivo celular y de biología celula</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 Nº 2025/FIB/1159 Reactivos de cultivo celular y de biología celular</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº 2025/FIB/1257 Antibody, CD206 (MR5D3); CD4 PU RMAB 100UG</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE  8 Nº 2025/FIB/1170 ELISA de BLC</t>
+  </si>
+  <si>
+    <t>AM 11-24: Reactivo para realizar actividad de la semana de la ciencia liderada por María Domínguez Mozo.</t>
+  </si>
+  <si>
+    <t>AM 11-24: F04-Anticuerpos y productos biotecnológicos:  Kit de ELISA</t>
+  </si>
+  <si>
+    <t>AM 11-24: F06-Reactivos de biología molecular y reactivos para secuenciación masiva:1 unidad de Ref. 50951304 QIAAMP DNA MINI KIT (50)</t>
+  </si>
+  <si>
+    <t>AM 11-24: Ultraviolet Light Emission Source. 365 nm, 750 mW</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº 2025/FIB/1297 Anticuerpos para citometría Palex</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 6 Nº 2025/FIB/713  Dynabeas IgG anticonejo</t>
+  </si>
+  <si>
+    <t>AM 11-24  Nº 2025/FIB/1187 Material para cultivos</t>
+  </si>
+  <si>
+    <t>AM 11-24 Nº 2025/FIB/1187 Material para cultivos</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 6 Nº 2025/FIB/1205  Reactivos de biología molecular y reactivos para secuenciación masiva.</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 2 Nº 2025/FIB/1256 Criotubos, serológicas, placas, puntas de pipeta y tubos.</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 3 - 2025/FIB/1153 - Test de alcohol , drogas y embarazo necesario para el reclutamiento de pacientes</t>
+  </si>
+  <si>
+    <t>B80364045</t>
+  </si>
+  <si>
+    <t>CALIBRE SCIENTIFIC SPAIN S.L.</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 1 Nº 2025/FIB/1279  RAPAMYCIN</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 7 - 2025/FIB/555 - Reactivo: SILU(TM)LITE SIGMAMAB BEVACIZUMAB MONOC&amp;</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº 2025/FIB/1219 Anticuerpo de Tubulina y B-actina para western blot</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº2025/FIB/1098  ExoBrite 515/540 True EV, 1 kit de 100 tests</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 Nº 2025/FIB/1203 Aquaclean para incubador de cultivos</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 Nº 2025/FIB/1994 Reactivos necesarios para cultivos de células</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 2025/FIB/1240 Anticuerpo monoclonal anti-GLUT1</t>
+  </si>
+  <si>
+    <t>am 11-24: F02-Material de laboratorio: Material plástico de laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11-24: Reactivos para caracterización de células e inmunodetección</t>
+  </si>
+  <si>
+    <t>AM 11-24: F04-Anticuerpos y productos biotecnológicos: Hu CXCR5 (CD185) BV605 RF8B2 50ug</t>
+  </si>
+  <si>
+    <t>AM 11-24: F01-Material químico: Ácidos y bases</t>
+  </si>
+  <si>
+    <t>AM 11-24: Reactivos Qubit</t>
+  </si>
+  <si>
+    <t>AM 11-24: F04-Anticuerpos y productos biotecnológicos: Anticuerpo CD107a. Marcado con FITC.</t>
+  </si>
+  <si>
+    <t>AM 11-24: F06-Reactivos de biología molecular y reactivos para secuenciación masiva: QIAamp Circulating Nucleic Acid Kit (50)</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1101 F06-Reactivos de biología molecular y reactivos para secuenciación masiva:_x000D_
+Reactivos para extracción de DN/ARN, microvesículas, etc, reactivos para amplificación de ADN, expresión génica y discriminación alélica, reactivos para secuenciación convencional, clonaje, enzimas, reactivos para retrotranscripción, reactivos para secuenciación masiva por síntesis fluorescente, reactivos para secuenciación masiva con tecnología de semiconductores, reactivos para microarrays secuenciación masiva.</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1262 F04-Anticuerpos y productos biotecnológicos: Placas de ELISA</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1064 F04-Anticuerpos y productos biotecnológicos: Phospho NF KappaB p65 (Ser536) (93 H1) Rab</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1054 F04-Anticuerpos y productos biotecnológicos: kit de anticuerpos rabbit mab y phospho</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1143 F06-Reactivos de biología molecular y reactivos para secuenciación masiva: taqman gene ex assays inve, xs extra small</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1143 F06-Reactivos de biología molecular y reactivos para secuenciación masiva:  TAQMAN GENE EX ASSAYS MTO</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1143 F06-Reactivos de biología molecular y reactivos para secuenciación masiva: FG OFF THE SHELF GX SET X2</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 6 Nº 2025/FIB/378 Trypan blue</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº 2025/FIB/1149 TaqMan assay</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 2 Nº 2025/FIB/764 PIEZAS T FLUÍDICA</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 8 Nº 2025/FIB/1014 _x000D_
+ CCL2, CCL5, CXCL12, GDF-15, HGF, IGF-1, IL-10, MMP-9, PDGF-BB y VEGF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 8 Nº 2025/FIB/1014_x000D_
+ CCL2, CCL5, CXCL12, GDF-15, HGF, IGF-1, IL-10, MMP-9, PDGF-BB y VEGF_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 Nº 2025/FIB/1331_x000D_
+Human IL-2 IS, premium grade 200 µg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 6 Nº 2025/FIB/1330_x000D_
+Qubit dsDNA HS assay Kit (500 assays) x 2_x000D_
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 2  Nº 2025/FIB/1328_x000D_
+Reactivos g-TUBE_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 2-Material de laboratorio: Tubos eppendorf 1,5 y 2 ml</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº 2025/FIB/1360 KITS PARA DETERMINACION DE BIOMARCADOR</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1201 F07-Reactivos de cultivo celular y de biología celular: 100 ug epidermal growth (EGF) human recombi EA</t>
+  </si>
+  <si>
+    <t>AM 11-24 Nº 2025/FIB/1188_x000D_
+Material para cultivos</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 5 Nº2025/FIB/866_x000D_
+ AthymicNude</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 5 Nº 2025/FIB/605_x000D_
+Athymicnude_x000D_
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 5 Nº 2025/FIB/270_x000D_
+Hsd:AthymicNude-Foxn1nu_x000D_
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 1 Nº 2025/FIB/1021_x000D_
+bromuro de litio_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 1-24  Nº 2025/FIB/1187_x000D_
+Material para cultivos</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/62 F05-Animales para experimentación y material de estabulario:_x000D_
+Animales de estabulario, material de estabulario, alimentación y lechos, modelos inanimados.</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1379  F07-Reactivos de cultivo celular y de biología celular: 500 ml Heat Inactivated, Fetal Bovine Serum, Value</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11 24 LOTE 1 Nº 2025/FIB/1188_x000D_
+Material para cultivos_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1146 F06-Reactivos de biología molecular y reactivos para secuenciación masiva: XL10-GOLD COMPONENT CELLS</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1233 F06-Reactivos de biología molecular y reactivos para secuenciación masiva:_x000D_
+Reactivos para extracción de DN/ARN, microvesículas, etc, reactivos para amplificación de ADN, expresión génica y discriminación alélica, reactivos para secuenciación convencional, clonaje, enzimas, reactivos para retrotranscripción, reactivos para secuenciación masiva por síntesis fluorescente, reactivos para secuenciación masiva con tecnología de semiconductores, reactivos para microarrays secuenciación masiva.</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº 2025/FIB/1337 ANTI-LC3B</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 6  Nº 2025/FIB/1308 X100 cuchilla regular</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 Nº 2025/FIBI/1058 BOVINE SERUM ALBUMIN</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 1 Fosfolípidos neutros (DOMPC, DMPC), catiónicos (DOTAP) y lípidos "helper" (DOPE) para el desarrollo de formulaciones oftálmicas con base oleosa.</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 PDL-1 POLYCLONAL ANTIBODY, 100UG RT CD276 PU RMAB</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº 2025/FIB/1272 RABBIT MONOCLONAL [EPR3151Y] TO TRIB3</t>
+  </si>
+  <si>
+    <t>AM11-24 lote 7 Nº 2025/fFIB/1358 Temozolomida</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 5 - 2025/FIB/905 - 40 ratas hembra Sprague Dawley para experimentación</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 8 Nº PEDIDO PI22/01016 Determinación del daño cardiaco.</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 6 Nº 2025/FIB/1278 NZYSupreme qPCR Probe Master Mix (2x)</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 6 Nº 2025/FIB/1309 bevacizumab elisa kit</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 8 Nº 2025/FIB/1372 determinación del daño cardiaco</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 2 Nº 2025/FIB/1158 REAL STOOL MICROBIOME SAMPLE COLLECTION KIT 50U CE</t>
+  </si>
+  <si>
+    <t>AM 11-24: CD31 Polyclonal Antibody, Biotin Conjugated</t>
+  </si>
+  <si>
+    <t>AM 11-24: WINDOW SAPH 5MM DIA TS_x000D_
+Window Sapph 5mm Dia MgF2</t>
+  </si>
+  <si>
+    <t>AM 11-24: Junta centrifuga 5430</t>
+  </si>
+  <si>
+    <t>AM 11-24: F04-Anticuerpos y productos biotecnológicos:_x000D_
+Human IL­1 beta/IL­1F2 DuoSet ELISA 5 plates_x000D_
+DuoSet ELISA Ancillary Reagent Kit 2 for 5 plates_x000D_
+0.1MG IRDye 800CW Donkey anti­Mouse IgG_x000D_
+500ML Intercept T20 (PBS) Antibody Diluent_x000D_
+0.1MG IRDye 680RD Goat anti­Rabbit IgG</t>
+  </si>
+  <si>
+    <t>AM 11-24: x100 Fisherbrand 3P plastic syringe 1 ml,_x000D_
+x100 Fisherbrand 3P plastic syringe 5 ml, luer loc_x000D_
+pipetman G P1000g metal ejector 100-1000µl_x000D_
+pipetman G P200g metal ejector 20-200µl_x000D_
+pipetman G P20g metal ejector 2-20µl_x000D_
+X286 Kimtech Science wipes 20.8 x 11.2 cm_x000D_
+pipetman G P2G metal ejector 0,2-2µl_x000D_
+x50 Fisherbrand 3P plastic syringe 60 ml, luer loc_x000D_
+X10 250mL Vaso de precipitado,_x000D_
+Parafilm, Amcor PM999, 100mm x 75m, Natural_x000D_
+X10 100mL Vaso de precipitado,</t>
+  </si>
+  <si>
+    <t>AM 11-24: Exosome Anticd9 y fasn</t>
+  </si>
+  <si>
+    <t>AM 11-24: F06-Reactivos de biología molecular y reactivos para secuenciación masiva: CELL FREE DNA BCT CE 10 ML. 100 uds. Ref.: 218997</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 8 Nº 2025/FIB/1389_x000D_
+Determinación del daño cardiaco.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 08 Nº 2025/FIB/1389_x000D_
+Determinación del daño cardiaco._x000D_
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24: F02-Material de laboratorio:5 bolsas de Microtubos de centrifuga graduados, vol. 1,5 ml, 500 uds; 3 bolsas de Tubos PCR, 0,2 ml, PP, 1000 uds_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4 - 2025/FIB/1452 - Anticuerpos para innervación simpática: Anti IGG de conejo</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4 - 2025/FIB/1452 - Anticuerpos Anti-Colina Acetil Transferasa y Tyrosine Hydroxylase</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 2 Nº 2025/FIB/1168_x000D_
+Puntas pipetas sin filtro, 2 bolsas_x000D_
+Puntas pipetas SureOne 200 UL, 2 bolsas_x000D_
+Puntas pipetas SureOne 20 UL, 2 bolsas_x000D_
+Cajas de almacenamiento, 3 paquetes_x000D_
+Microtubos, 0,2 mL, 2 bolsas</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 8 Nº 2025/FIB/1390_x000D_
+Determinación del daño cardiaco.</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº 2025/FIB/1357_x000D_
+Anticuerpo ant-SIRT1 para citometría</t>
+  </si>
+  <si>
+    <t>AM 11/24 2025/FIB/518 F02-Material de laboratorio:Material plástico de laboratorio. B/100 microtubo centrifuga; pipeta automática; B-500 punta pipeta azul; c/100 gradilla 60 microtubos; gradilla plastíco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11/24 2025/FIB/522 F07-Reactivos de cultivo celular y de biología celular: 96TEST Mouse; Protein G sepharose 4 ff_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 6 Nº 2025/FIB/1406 KAPA SYBR FAST UNI</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 Nº 2025/FIB/1423_x000D_
+Suministros reactivos cultivo celular</t>
+  </si>
+  <si>
+    <t>AM 11-24: Geles, fibras y films para la fabricación de biomateriales basados en seda de gusano.</t>
+  </si>
+  <si>
+    <t>B87711255</t>
+  </si>
+  <si>
+    <t>SILK BIOMED, S.L.</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 8 Nº 2025/FIB/1439 Determinación del daño cardiaco.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 8 Nº 2025/FIB/1476_x000D_
+Determinación del daño cardiaco._x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº 2025/FIB/1407_x000D_
+Anti-human anti CD38-FITC, 1 vial_x000D_
+Anti-human anti HLADR, 1 vial_x000D_
+ Anti-human anti CD4-PE, 1 vial _x000D_
+Anti-human anti CD8-APC, 1 vial _x000D_
+Anti-human anti CD34-FITC, 1 vial _x000D_
+Anti-human anti CD144-PE, 1 vial _x000D_
+Anti-human anti KDR-PC7, 1 vial _x000D_
+ Facs Lysis Buffer, 1 vial</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 6 Nº 2025/FIB/1461_x000D_
+Ion Xpress™ Barcode Adapters 1-96 Kit, 1 kit_x000D_
+Ion 530 Chip Kit 4 Pack, 1 pack_x000D_
+Ion 510™ &amp; Ion 520™ &amp; Ion 530™ Kit – Chef, 1 kit</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4  Nº 2025/FIB/1459_x000D_
+Human TNF-alpha Quantikine QuicKit ELISA, 1</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 8 Nº 2025/FIB/1368_x000D_
+Determinación del daño cardiaco.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 8 Nº PEDIDO 2025/FIB/1368_x000D_
+Determinación del daño cardiaco._x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 8 Nº 20258/FIB/1368_x000D_
+Determinación del daño cardiaco.</t>
+  </si>
+  <si>
+    <t>AM 11-24: F04-Anticuerpos y productos biotecnológicos:_x000D_
+ APC labeled anti-human CD3</t>
+  </si>
+  <si>
+    <t>AM 11-24: Recombinant Human PDGF-BB_x000D_
+Recombinant Murine EGF</t>
+  </si>
+  <si>
+    <t>AM 11-24: Placas petri p100 adherentes y no adherentes, flask 75cm2, epp.2ml</t>
+  </si>
+  <si>
+    <t>AM 11-24: GPD1, Human (HEK293, His)</t>
+  </si>
+  <si>
+    <t>AM 11-24: Sample grinding kit</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 08 Nº 2025/FIB/1447 Determinación del daño cardiaco.</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 8 Nº 2025/FIB/1371 Determinación del daño cardiaco</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 3 Nº 2025/FIB/1458_x000D_
+ICROFLEX GUANTES XCEED T/XS 1X250U</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 1 Nº 2025/FIB/1391_x000D_
+beta-mercaptoetanol_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 6 Nº 2025/FIB/1460_x000D_
+ION PLUS FRAGMENT LIBRARY KIT, 1 kit_x000D_
+Qubit dsDNA HS Assay Kit 500 assays, 1 kit_x000D_
+QUBIT ASSAY TUBES 500 uds, 1 bolsa</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº 2025/FIB/1428_x000D_
+Anticuerpos de citometría</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE Nº 2025/FIBI/1425_x000D_
+B27 SUPPLEMENT</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 Nº 2025/FIB/1339_x000D_
+Líneas Celulares</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 2 - 2025/FIB/1451 - Bomba para inyección de contraste para resonancia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 4 Nº 2025/FIB/1409_x000D_
+Human IL-6 Quantikine ELISA Kit, 1 kit_x000D_
+Human TNF-alpha Quantikine QuicKit ELISA, 1 kit_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4 - 2025/FIB/1290 - Producto biotecnológico:Tubo vidrio BD Vacutainer® CPT.</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 8 - 2025/FIB/1291 - Reactivo necesrio para la caracterización de componentes celulares</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 8 Nº 2025/FIB/1488_x000D_
+Determinación del daño cardiaco.</t>
+  </si>
+  <si>
+    <t>AM 11-24  LOTE 2 Nº 2025/FIB/1187_x000D_
+Material para cultivos</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4 - 2025/FIB/1431 - Reactivos para caracterización de microvesículas de las muestras de los pacientes del proyecto</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 8 Nº 2025/FIB/1446_x000D_
+Determinación del daño cardiaco.</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4 - 2025/FIB/1430 - Reactivos para la caracterización de las microvesiculas de las muestras de los pacientes del proyecto</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE  7 Nº 2025/FIB/1095_x000D_
+LDL human 2mg</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 8 Nº 2025/FIB/1438_x000D_
+Determinación del daño cardiaco.</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 2 Nº 2025/FIB/1369_x000D_
+P100; P60</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 2 Nº 2025/FIB/1449_x000D_
+MICROCENTRIFUGE TUBES 1.5ml Lid Lock Non-Sterile Natural DNase/RNase free 500uds</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 Nº 2025/FIB/657_x000D_
+Concepto 9.  Reactivos para biología celular y estudios moleculares</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 2 Nº 2025/FIB/658_x000D_
+Placas 96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 6 Nº 2025/FIB/1245_x000D_
+TAQMAN GENE EX ASSAY y FG,RNA TO CDNA_x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 6 Nº 2025/FIB/1243_x000D_
+Sonda de genotipado</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 6 Nº 2025/FIB/608_x000D_
+Primmers para reacciones de PCR</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 6 Nº 2025/FIB/627_x000D_
+Qubit assay tubes 500 uds x 2_x000D_
+510, 520 y 530 kit chef</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 6 Nº 2025/FIB/624_x000D_
+Taqman gene assays, FG,RNA TO CDNA y FG,OFF THE SHELF GX_x000D_
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE 6 Nº 2025/FIB/1211_x000D_
+Reactivos para genotipado y expresión_x000D_
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AM 11-24 LOTE7 Nº2025/FIB/1329_x000D_
+Reactivos _x000D_
+</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 Nº 2025/FIB/1329_x000D_
+Reactivos</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 3 Nº 2025/FIB/1361_x000D_
+MICROFLEX GUANTES XCEED T/XS 1X250U. 3 CAJAS</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 7 Nº 2025/FIB/1473_x000D_
+dexametasona</t>
+  </si>
+  <si>
+    <t>AM 11-24 LOTE 4 Nº 2025/FIB/1409_x000D_
+Human IL-6 Quantikine ELISA Kit, 1 kit_x000D_
+Human TNF-alpha Quantikine QuicKit ELISA, 1 kit</t>
+  </si>
+  <si>
+    <t>AM 11-24. F02-Material de laboratorio:Material plástico de laboratorio, Material metálico de laboratorio, Material de muestreo y filtración, Material de vidrio de laboratorio y Otros útiles para uso en laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11-24: Material químico</t>
+  </si>
+  <si>
+    <t>AM 11-24: F06-Reactivos de biología molecular y reactivos para secuenciación masiva:_x000D_
+PER-YCA41425-1 miRCURY LNA miRNA Custom PCR Panels._x000D_
+339390 miRCURY LNA RNA Spike-in kit (339390)._x000D_
+339340 miRCURY LNA RT Kit (339340).</t>
+  </si>
+  <si>
+    <t>AM 11-24: F02-Material de laboratorio:Material plástico de laboratorio, Material metálico de laboratorio, Material de muestreo y filtración, Material de vidrio de laboratorio y Otros útiles para uso en laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11-24: F06-Reactivos de biología molecular y reactivos para secuenciación masiva:_x000D_
+PER-YCA41425-1 miRCURY LNA miRNA Custom PCR Panels._x000D_
+339390 miRCURY LNA RNA Spike-in kit (339390)._x000D_
+339340 miRCURY LNA RT Kit (339340)._x000D_
+F06-Reactivos de biología molecular y reactivos para secuenciación masiva:_x000D_
+217204 miRNeasy Serum/Plasma Advanced Kit (50 (217204)._x000D_
+YAHS-999YF-2 QC PCR Panel, miRCURY LNA miRNA QC PCR Panel. _x000D_
+PER-YCA41425-2 miRCURY LNA miRNA Custom PCR Panels -96.</t>
+  </si>
+  <si>
+    <t>AM 11-24: X48 INSERT PC TC 0,4µM 8MM ST MD24</t>
+  </si>
+  <si>
+    <t>Nº 2025/FIB/1392 AM 11-24 LOTE 7 Medio RPMI para cultivo celular</t>
+  </si>
+  <si>
+    <t>Nº 2025/FIB1489 AM 11-24 LOTE 8 Cytiva Solucion salina tamponada con fosfatos de Dulbecco HyCloneTM,</t>
+  </si>
+  <si>
+    <t>Nº 2025/FIB/1471 AM 11-24 LOTE 2_x000D_
+Unidad de filtración Millex-VV, 1 filtro_x000D_
+Stericup-VP 1000mL, 1 filtro</t>
+  </si>
+  <si>
+    <t>Nº 2025/FIB/1388 AM 11-24 LOTE 2 Reactivo necesario para el laboratorio y sus diversas técnicas</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4 - 2025/FIB/1454 - Anticuerpos para citometría</t>
+  </si>
+  <si>
+    <t>Nº 2025/FIB/1230 AM 11-24 LOTE 2_x000D_
+Material de laboratorio</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 6 - 2025/FIB/1292 - Reactivo Fetal Bovine Serum</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 6 - 2025/FIB/1505 - Reactivos de biología molecular: DMSO</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4 - 2025/FIB/1259 - Anticuerpos: CD56 ATLANTIC BLUE MAB 1, HU CD19 NB 610-70S KIT, 1 MAB, 46-0116-42 HU CD11C 3.9 PERCP-EF7101 MAB</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 4 - 2025/FIB/1259-  Anticuerpos: CD56 ATLANTIC BLUE MAB 1, HU CD19 NB 610-70S KIT, 1 MAB, 46-0116-42 HU CD11C 3.9 PERCP-EF7101 MAB</t>
+  </si>
+  <si>
+    <t>Nº 2025/FIB/1487 AM 11-24 LOTE 6 QS ABS Q MAP16 PLATE_x000D_
+KIT+PCR MIX</t>
+  </si>
+  <si>
+    <t>Nº 2025/FIB/1472 AM 11-24 LOTE 8_x000D_
+trypsin/edta, countess cell</t>
+  </si>
+  <si>
+    <t>AM 11-24 - Lote 7 y Lote 2 - Reactivos de cultivo celular y de biología celular</t>
+  </si>
+  <si>
+    <t>AM 11-24 Nº PEDIDO 2025/FIB/1496 Y Nº PEDIDO 2025/FIB 1496_x000D_
+ABSOLUTE Q DNA DIGITAL PCR MIX 360 UL_x000D_
+QA ABS Q MAP 16 PLATE KIT</t>
+  </si>
+  <si>
+    <t>AM 11-24 2025/FIB/1525 F04-Anticuerpos y productos biotecnológicos:_x000D_
+Anticuerpos fijos en plataforma (ya sean conjugados o sin conjugar), anticuerpos libres (ya sean conjugados o sin conjugar), otros productos biotecnológicos._x000D_</t>
+  </si>
+  <si>
+    <t>(adjudicados desde el 01/01/2025 al 31/12/2025)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1266,71 +2751,74 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Hoja2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1606,5875 +3094,14398 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J290"/>
+  <dimension ref="A1:J716"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="102" customWidth="1"/>
-    <col min="3" max="3" width="15.42578125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="40.44140625" customWidth="1"/>
+    <col min="5" max="5" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="11"/>
-[...3 lines deleted...]
-      <c r="F1" s="11"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F2" s="11"/>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A2" s="11" t="s">
+        <v>781</v>
+      </c>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>305</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="7">
         <v>45701</v>
       </c>
       <c r="F5" s="8">
         <v>159.24</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>306</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="7">
         <v>45702</v>
       </c>
       <c r="F6" s="8">
         <v>203.28</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>307</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="7">
         <v>45708</v>
       </c>
       <c r="F7" s="8">
         <v>312.18</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="7">
         <v>45708</v>
       </c>
       <c r="F8" s="8">
         <v>536.76</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>309</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="7">
         <v>45709</v>
       </c>
       <c r="F9" s="8">
         <v>924.2</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>310</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="7">
         <v>45709</v>
       </c>
       <c r="F10" s="8">
         <v>566.70000000000005</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="7">
         <v>45709</v>
       </c>
       <c r="F11" s="8">
         <v>553.71</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>312</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="7">
         <v>45709</v>
       </c>
       <c r="F12" s="8">
         <v>458.65</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="7">
         <v>45709</v>
       </c>
       <c r="F13" s="8">
         <v>5759.26</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>313</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="7">
         <v>45709</v>
       </c>
       <c r="F14" s="8">
         <v>682.44</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>314</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="7">
         <v>45715</v>
       </c>
       <c r="F15" s="8">
         <v>590.30999999999995</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>315</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="7">
         <v>45716</v>
       </c>
       <c r="F16" s="8">
         <v>227.48</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>316</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="7">
         <v>45721</v>
       </c>
       <c r="F17" s="8">
         <v>961.97</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="7">
         <v>45723</v>
       </c>
       <c r="F18" s="8">
         <v>1229.31</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>318</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E19" s="7">
         <v>45723</v>
       </c>
       <c r="F19" s="8">
         <v>1572.27</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A20" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>319</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="7">
         <v>45723</v>
       </c>
       <c r="F20" s="8">
         <v>1528.9</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A21" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>320</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E21" s="7">
         <v>45723</v>
       </c>
       <c r="F21" s="8">
         <v>100.7</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>321</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="7">
         <v>45723</v>
       </c>
       <c r="F22" s="8">
         <v>1151.94</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A23" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>322</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="7">
         <v>45728</v>
       </c>
       <c r="F23" s="8">
         <v>9042.33</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A24" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>323</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="7">
         <v>45728</v>
       </c>
       <c r="F24" s="8">
         <v>361.84</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A25" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>324</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E25" s="7">
         <v>45728</v>
       </c>
       <c r="F25" s="8">
         <v>333.36</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A26" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>325</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E26" s="7">
         <v>45733</v>
       </c>
       <c r="F26" s="8">
         <v>216.83</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A27" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>326</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="7">
         <v>45735</v>
       </c>
       <c r="F27" s="8">
         <v>630.07000000000005</v>
       </c>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A28" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>327</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E28" s="7">
         <v>45735</v>
       </c>
       <c r="F28" s="8">
         <v>294.47000000000003</v>
       </c>
     </row>
-    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A29" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>328</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="7">
         <v>45735</v>
       </c>
       <c r="F29" s="8">
         <v>1259.6099999999999</v>
       </c>
     </row>
-    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A30" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="7">
         <v>45736</v>
       </c>
       <c r="F30" s="8">
         <v>12556.35</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A31" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="7">
         <v>45736</v>
       </c>
       <c r="F31" s="8">
         <v>9304.2999999999993</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A32" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>330</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="7">
         <v>45736</v>
       </c>
       <c r="F32" s="8">
         <v>772.46</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A33" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>331</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E33" s="7">
         <v>45736</v>
       </c>
       <c r="F33" s="8">
         <v>17.77</v>
       </c>
     </row>
-    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A34" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>332</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E34" s="7">
         <v>45736</v>
       </c>
       <c r="F34" s="8">
         <v>1001.71</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A35" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>333</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E35" s="7">
         <v>45736</v>
       </c>
       <c r="F35" s="8">
         <v>228.63</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A36" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>334</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="7">
         <v>45736</v>
       </c>
       <c r="F36" s="8">
         <v>1018.63</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A37" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>335</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="7">
         <v>45736</v>
       </c>
       <c r="F37" s="8">
         <v>122.82</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A38" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>336</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="7">
         <v>45737</v>
       </c>
       <c r="F38" s="8">
         <v>1198.92</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A39" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>336</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E39" s="7">
         <v>45737</v>
       </c>
       <c r="F39" s="8">
         <v>1198.92</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A40" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>337</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E40" s="7">
         <v>45737</v>
       </c>
       <c r="F40" s="8">
         <v>1738.12</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A41" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>338</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="7">
         <v>45737</v>
       </c>
       <c r="F41" s="8">
         <v>342.43</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A42" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>338</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E42" s="7">
         <v>45737</v>
       </c>
       <c r="F42" s="8">
         <v>143.76</v>
       </c>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A43" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>338</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E43" s="7">
         <v>45737</v>
       </c>
       <c r="F43" s="8">
         <v>104.11</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A44" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>339</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>340</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>341</v>
       </c>
       <c r="E44" s="7">
         <v>45737</v>
       </c>
       <c r="F44" s="8">
         <v>235.35</v>
       </c>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>342</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E45" s="7">
         <v>45744</v>
       </c>
       <c r="F45" s="8">
         <v>4825.09</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A46" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>343</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="7">
         <v>45744</v>
       </c>
       <c r="F46" s="8">
         <v>941.02</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A47" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>344</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E47" s="7">
         <v>45747</v>
       </c>
       <c r="F47" s="8">
         <v>382.19</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A48" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>345</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E48" s="7">
         <v>45747</v>
       </c>
       <c r="F48" s="8">
         <v>1507.78</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A49" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>346</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E49" s="7">
         <v>45747</v>
       </c>
       <c r="F49" s="8">
         <v>435.2</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A50" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>347</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E50" s="7">
         <v>45747</v>
       </c>
       <c r="F50" s="8">
         <v>93.35</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A51" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>348</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E51" s="7">
         <v>45747</v>
       </c>
       <c r="F51" s="8">
         <v>235.94</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A52" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>349</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E52" s="7">
         <v>45747</v>
       </c>
       <c r="F52" s="8">
         <v>383.57</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A53" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>350</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E53" s="7">
         <v>45747</v>
       </c>
       <c r="F53" s="8">
         <v>3920.41</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A54" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>351</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E54" s="7">
         <v>45747</v>
       </c>
       <c r="F54" s="8">
         <v>1509.28</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A55" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>352</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E55" s="7">
         <v>45747</v>
       </c>
       <c r="F55" s="8">
         <v>50.31</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A56" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>353</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E56" s="7">
         <v>45747</v>
       </c>
       <c r="F56" s="8">
         <v>2048.0300000000002</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A57" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E57" s="7">
-        <v>45757</v>
+        <v>45748</v>
       </c>
       <c r="F57" s="8">
-        <v>4933.1899999999996</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+        <v>253.34</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A58" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E58" s="7">
         <v>45748</v>
       </c>
       <c r="F58" s="8">
-        <v>253.34</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+        <v>951.06</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A59" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="E59" s="7">
         <v>45748</v>
       </c>
       <c r="F59" s="8">
-        <v>951.06</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+        <v>124.84</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A60" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>17</v>
+        <v>251</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>18</v>
+        <v>252</v>
       </c>
       <c r="E60" s="7">
         <v>45748</v>
       </c>
       <c r="F60" s="8">
-        <v>124.84</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+        <v>193.12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A61" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E61" s="7">
         <v>45748</v>
       </c>
       <c r="F61" s="8">
-        <v>193.12</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+        <v>603.96</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A62" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>253</v>
+        <v>29</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>254</v>
+        <v>30</v>
       </c>
       <c r="E62" s="7">
         <v>45748</v>
       </c>
       <c r="F62" s="8">
-        <v>603.96</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+        <v>469.48</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A63" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E63" s="7">
         <v>45748</v>
       </c>
       <c r="F63" s="8">
-        <v>469.48</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+        <v>591.4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A64" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E64" s="7">
         <v>45748</v>
       </c>
       <c r="F64" s="8">
-        <v>591.4</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+        <v>106.76</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A65" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="E65" s="7">
         <v>45748</v>
       </c>
       <c r="F65" s="8">
-        <v>106.76</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+        <v>429.91</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A66" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="7">
         <v>45748</v>
       </c>
       <c r="F66" s="8">
-        <v>429.91</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+        <v>487.63</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A67" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="7">
         <v>45748</v>
       </c>
       <c r="F67" s="8">
-        <v>487.63</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+        <v>845.25</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A68" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>50</v>
+        <v>299</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E68" s="7">
         <v>45748</v>
       </c>
       <c r="F68" s="8">
-        <v>845.25</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+        <v>119.54</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A69" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E69" s="7">
         <v>45749</v>
       </c>
       <c r="F69" s="8">
         <v>522.72</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A70" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>256</v>
       </c>
       <c r="E70" s="7">
         <v>45750</v>
       </c>
       <c r="F70" s="8">
         <v>810.78</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A71" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>257</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>258</v>
       </c>
       <c r="E71" s="7">
         <v>45750</v>
       </c>
       <c r="F71" s="8">
         <v>340.01</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A72" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>259</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>260</v>
       </c>
       <c r="E72" s="7">
         <v>45750</v>
       </c>
       <c r="F72" s="8">
         <v>1002.15</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A73" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>259</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>260</v>
       </c>
       <c r="E73" s="7">
         <v>45750</v>
       </c>
       <c r="F73" s="8">
         <v>113.51</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A74" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E74" s="7">
         <v>45750</v>
       </c>
       <c r="F74" s="8">
         <v>838.24</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A75" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E75" s="7">
         <v>45750</v>
       </c>
       <c r="F75" s="8">
         <v>253.64</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A76" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E76" s="7">
         <v>45750</v>
       </c>
       <c r="F76" s="8">
         <v>882</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A77" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>9</v>
+        <v>263</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>10</v>
+        <v>264</v>
       </c>
       <c r="E77" s="7">
-        <v>45756</v>
+        <v>45750</v>
       </c>
       <c r="F77" s="8">
-        <v>484.42</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1671.74</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A78" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E78" s="7">
         <v>45750</v>
       </c>
       <c r="F78" s="8">
-        <v>1671.74</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+        <v>191.14</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A79" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="E79" s="7">
         <v>45750</v>
       </c>
       <c r="F79" s="8">
-        <v>191.14</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+        <v>228.05</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A80" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>261</v>
+        <v>17</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>262</v>
+        <v>18</v>
       </c>
       <c r="E80" s="7">
         <v>45750</v>
       </c>
       <c r="F80" s="8">
-        <v>228.05</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+        <v>765.35</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A81" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>17</v>
+        <v>267</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>18</v>
+        <v>268</v>
       </c>
       <c r="E81" s="7">
         <v>45750</v>
       </c>
       <c r="F81" s="8">
-        <v>765.35</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1052.0999999999999</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A82" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>267</v>
+        <v>17</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>268</v>
+        <v>18</v>
       </c>
       <c r="E82" s="7">
-        <v>45750</v>
+        <v>45754</v>
       </c>
       <c r="F82" s="8">
-        <v>1052.0999999999999</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A83" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E83" s="7">
         <v>45754</v>
       </c>
       <c r="F83" s="8">
-        <v>681</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+        <v>590.53</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A84" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B84" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E84" s="7">
         <v>45754</v>
       </c>
       <c r="F84" s="8">
-        <v>590.53</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+        <v>421.07</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A85" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B85" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E85" s="7">
         <v>45754</v>
       </c>
       <c r="F85" s="8">
-        <v>421.07</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+        <v>107.81</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A86" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E86" s="7">
         <v>45754</v>
       </c>
       <c r="F86" s="8">
-        <v>107.81</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+        <v>267.49</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A87" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E87" s="7">
         <v>45754</v>
       </c>
       <c r="F87" s="8">
-        <v>267.49</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A88" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>19</v>
+        <v>267</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>20</v>
+        <v>268</v>
       </c>
       <c r="E88" s="7">
         <v>45754</v>
       </c>
       <c r="F88" s="8">
-        <v>532</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+        <v>441.31</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A89" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="9" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>267</v>
+        <v>9</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>268</v>
+        <v>10</v>
       </c>
       <c r="E89" s="7">
-        <v>45754</v>
+        <v>45756</v>
       </c>
       <c r="F89" s="8">
-        <v>441.31</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+        <v>484.42</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A90" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E90" s="7">
         <v>45756</v>
       </c>
       <c r="F90" s="8">
         <v>992.2</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A91" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>262</v>
       </c>
       <c r="E91" s="7">
         <v>45756</v>
       </c>
       <c r="F91" s="8">
         <v>457</v>
       </c>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A92" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>263</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>264</v>
       </c>
       <c r="E92" s="7">
         <v>45756</v>
       </c>
       <c r="F92" s="8">
         <v>1440.32</v>
       </c>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A93" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E93" s="7">
         <v>45756</v>
       </c>
       <c r="F93" s="8">
         <v>775.37</v>
       </c>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A94" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E94" s="7">
         <v>45757</v>
       </c>
       <c r="F94" s="8">
-        <v>603.05999999999995</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4933.1899999999996</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A95" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B95" s="9" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E95" s="7">
         <v>45757</v>
       </c>
       <c r="F95" s="8">
-        <v>2509.1799999999998</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+        <v>603.05999999999995</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A96" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B96" s="9" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E96" s="7">
         <v>45757</v>
       </c>
       <c r="F96" s="8">
-        <v>47.27</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2509.1799999999998</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A97" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B97" s="9" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E97" s="7">
         <v>45757</v>
       </c>
       <c r="F97" s="8">
+        <v>47.27</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A98" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B98" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D98" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E98" s="7">
+        <v>45757</v>
+      </c>
+      <c r="F98" s="8">
         <v>1090.9000000000001</v>
       </c>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B98" s="9" t="s">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A99" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B99" s="9" t="s">
         <v>80</v>
-      </c>
-[...18 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="7">
         <v>45761</v>
       </c>
       <c r="F99" s="8">
-        <v>168.38</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+        <v>124.68</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A100" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B100" s="9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E100" s="7">
         <v>45761</v>
       </c>
       <c r="F100" s="8">
-        <v>287.52999999999997</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+        <v>168.38</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A101" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B101" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E101" s="7">
         <v>45761</v>
       </c>
       <c r="F101" s="8">
         <v>287.52999999999997</v>
       </c>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A102" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B102" s="9" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E102" s="7">
         <v>45761</v>
       </c>
       <c r="F102" s="8">
+        <v>287.52999999999997</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A103" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B103" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E103" s="7">
+        <v>45761</v>
+      </c>
+      <c r="F103" s="8">
         <v>205.46</v>
       </c>
     </row>
-    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A104" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E104" s="7">
         <v>45761</v>
       </c>
       <c r="F104" s="8">
         <v>89.71</v>
       </c>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A105" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B105" s="9" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E105" s="7">
         <v>45762</v>
       </c>
       <c r="F105" s="8">
-        <v>46.94</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1226.21</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A106" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E106" s="7">
         <v>45762</v>
       </c>
       <c r="F106" s="8">
-        <v>189.27</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+        <v>46.94</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A107" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E107" s="7">
         <v>45762</v>
       </c>
       <c r="F107" s="8">
-        <v>93.87</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+        <v>189.27</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A108" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B108" s="9" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>269</v>
+        <v>33</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>270</v>
+        <v>34</v>
       </c>
       <c r="E108" s="7">
         <v>45762</v>
       </c>
       <c r="F108" s="8">
-        <v>612.36</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+        <v>93.87</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A109" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B109" s="9" t="s">
-        <v>8</v>
+        <v>88</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>21</v>
+        <v>269</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>22</v>
+        <v>270</v>
       </c>
       <c r="E109" s="7">
         <v>45762</v>
       </c>
       <c r="F109" s="8">
-        <v>5759.26</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+        <v>612.36</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A110" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B110" s="9" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E110" s="7">
         <v>45762</v>
       </c>
       <c r="F110" s="8">
-        <v>1092.29</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5759.26</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A111" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B111" s="9" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="E111" s="7">
         <v>45762</v>
       </c>
       <c r="F111" s="8">
-        <v>1235.07</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1092.29</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A112" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B112" s="9" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E112" s="7">
         <v>45762</v>
       </c>
       <c r="F112" s="8">
-        <v>7295.88</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1235.07</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A113" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B113" s="9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="E113" s="7">
         <v>45762</v>
       </c>
       <c r="F113" s="8">
-        <v>2619.2600000000002</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7295.88</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A114" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B114" s="9" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E114" s="7">
         <v>45762</v>
       </c>
       <c r="F114" s="8">
-        <v>199.23</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2619.2600000000002</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A115" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B115" s="9" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E115" s="7">
         <v>45762</v>
       </c>
       <c r="F115" s="8">
+        <v>199.23</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A116" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B116" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E116" s="7">
+        <v>45762</v>
+      </c>
+      <c r="F116" s="8">
         <v>271.2</v>
       </c>
     </row>
-    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B116" s="9" t="s">
+    <row r="117" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A117" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B117" s="9" t="s">
+        <v>301</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="E117" s="7">
+        <v>45762</v>
+      </c>
+      <c r="F117" s="8">
+        <v>5972.61</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A118" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B118" s="9" t="s">
         <v>95</v>
-      </c>
-[...38 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>271</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>272</v>
       </c>
       <c r="E118" s="7">
         <v>45763</v>
       </c>
       <c r="F118" s="8">
-        <v>464.64</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+        <v>399.3</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A119" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B119" s="9" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D119" s="6" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E119" s="7">
         <v>45763</v>
       </c>
       <c r="F119" s="8">
-        <v>408.27</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+        <v>283.73</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A120" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="9" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>25</v>
+        <v>271</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>26</v>
+        <v>272</v>
       </c>
       <c r="E120" s="7">
         <v>45763</v>
       </c>
       <c r="F120" s="8">
-        <v>2052.77</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+        <v>464.64</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A121" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B121" s="9" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E121" s="7">
         <v>45763</v>
       </c>
       <c r="F121" s="8">
+        <v>408.27</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A122" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B122" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E122" s="7">
+        <v>45763</v>
+      </c>
+      <c r="F122" s="8">
+        <v>2052.77</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A123" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B123" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E123" s="7">
+        <v>45763</v>
+      </c>
+      <c r="F123" s="8">
         <v>4730.54</v>
       </c>
     </row>
-    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B122" s="9" t="s">
+    <row r="124" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A124" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B124" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="C122" s="6" t="s">
+      <c r="C124" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D122" s="6" t="s">
+      <c r="D124" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E122" s="7">
+      <c r="E124" s="7">
         <v>45768</v>
       </c>
-      <c r="F122" s="8">
+      <c r="F124" s="8">
         <v>678.14</v>
       </c>
     </row>
-    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B123" s="9" t="s">
+    <row r="125" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A125" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B125" s="9" t="s">
+        <v>300</v>
+      </c>
+      <c r="C125" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D125" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E125" s="7">
+        <v>45768</v>
+      </c>
+      <c r="F125" s="8">
+        <v>265.27999999999997</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A126" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B126" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="C123" s="6" t="s">
+      <c r="C126" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D123" s="6" t="s">
+      <c r="D126" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E123" s="7">
+      <c r="E126" s="7">
         <v>45769</v>
       </c>
-      <c r="F123" s="8">
+      <c r="F126" s="8">
         <v>7503.21</v>
       </c>
     </row>
-    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B124" s="9" t="s">
+    <row r="127" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A127" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B127" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="C124" s="6" t="s">
+      <c r="C127" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D124" s="6" t="s">
+      <c r="D127" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E124" s="7">
+      <c r="E127" s="7">
         <v>45770</v>
       </c>
-      <c r="F124" s="8">
+      <c r="F127" s="8">
         <v>524.66</v>
       </c>
     </row>
-    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B125" s="9" t="s">
+    <row r="128" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A128" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B128" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="C125" s="6" t="s">
+      <c r="C128" s="6" t="s">
         <v>253</v>
       </c>
-      <c r="D125" s="6" t="s">
+      <c r="D128" s="6" t="s">
         <v>254</v>
       </c>
-      <c r="E125" s="7">
+      <c r="E128" s="7">
         <v>45770</v>
       </c>
-      <c r="F125" s="8">
+      <c r="F128" s="8">
         <v>212.69</v>
       </c>
     </row>
-    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B126" s="9" t="s">
+    <row r="129" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A129" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B129" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="C126" s="6" t="s">
+      <c r="C129" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D126" s="6" t="s">
+      <c r="D129" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="E126" s="7">
+      <c r="E129" s="7">
         <v>45770</v>
       </c>
-      <c r="F126" s="8">
+      <c r="F129" s="8">
         <v>1108.97</v>
       </c>
     </row>
-    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B127" s="9" t="s">
+    <row r="130" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A130" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B130" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="C127" s="6" t="s">
+      <c r="C130" s="6" t="s">
         <v>257</v>
       </c>
-      <c r="D127" s="6" t="s">
+      <c r="D130" s="6" t="s">
         <v>258</v>
-      </c>
-[...58 lines deleted...]
-        <v>260</v>
       </c>
       <c r="E130" s="7">
         <v>45771</v>
       </c>
       <c r="F130" s="8">
-        <v>53.31</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1615.11</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A131" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B131" s="9" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>273</v>
+        <v>19</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>274</v>
+        <v>20</v>
       </c>
       <c r="E131" s="7">
         <v>45771</v>
       </c>
       <c r="F131" s="8">
-        <v>461.78</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+        <v>122.77</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A132" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B132" s="9" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E132" s="7">
         <v>45771</v>
       </c>
       <c r="F132" s="8">
-        <v>1222.29</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+        <v>213.77</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A133" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B133" s="9" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="E133" s="7">
         <v>45771</v>
       </c>
       <c r="F133" s="8">
-        <v>600</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+        <v>53.31</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A134" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B134" s="9" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>19</v>
+        <v>273</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>20</v>
+        <v>274</v>
       </c>
       <c r="E134" s="7">
         <v>45771</v>
       </c>
       <c r="F134" s="8">
-        <v>1492.58</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+        <v>461.78</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A135" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B135" s="9" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E135" s="7">
         <v>45771</v>
       </c>
       <c r="F135" s="8">
-        <v>567.44000000000005</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1222.29</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A136" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B136" s="9" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>17</v>
+        <v>275</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>18</v>
+        <v>276</v>
       </c>
       <c r="E136" s="7">
         <v>45771</v>
       </c>
       <c r="F136" s="8">
-        <v>562.65</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A137" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B137" s="9" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E137" s="7">
         <v>45771</v>
       </c>
       <c r="F137" s="8">
+        <v>1492.58</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A138" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B138" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E138" s="7">
+        <v>45771</v>
+      </c>
+      <c r="F138" s="8">
+        <v>567.44000000000005</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A139" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B139" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D139" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E139" s="7">
+        <v>45771</v>
+      </c>
+      <c r="F139" s="8">
+        <v>562.65</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A140" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B140" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C140" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D140" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E140" s="7">
+        <v>45771</v>
+      </c>
+      <c r="F140" s="8">
         <v>1821.17</v>
       </c>
     </row>
-    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B138" s="9" t="s">
+    <row r="141" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A141" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B141" s="9" t="s">
         <v>117</v>
       </c>
-      <c r="C138" s="6" t="s">
+      <c r="C141" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D138" s="6" t="s">
+      <c r="D141" s="6" t="s">
         <v>20</v>
-      </c>
-[...58 lines deleted...]
-        <v>10</v>
       </c>
       <c r="E141" s="7">
         <v>45783</v>
       </c>
       <c r="F141" s="8">
-        <v>1575.66</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+        <v>39.630000000000003</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A142" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B142" s="9" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>265</v>
+        <v>19</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>266</v>
+        <v>20</v>
       </c>
       <c r="E142" s="7">
         <v>45783</v>
       </c>
       <c r="F142" s="8">
-        <v>117.49</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+        <v>65.260000000000005</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A143" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B143" s="9" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="E143" s="7">
         <v>45783</v>
       </c>
       <c r="F143" s="8">
+        <v>792.03</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A144" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B144" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D144" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E144" s="7">
+        <v>45783</v>
+      </c>
+      <c r="F144" s="8">
+        <v>1575.66</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A145" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B145" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D145" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="E145" s="7">
+        <v>45783</v>
+      </c>
+      <c r="F145" s="8">
+        <v>117.49</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A146" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B146" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="C146" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D146" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="E146" s="7">
+        <v>45783</v>
+      </c>
+      <c r="F146" s="8">
         <v>63.72</v>
       </c>
     </row>
-    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B144" s="9" t="s">
+    <row r="147" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A147" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B147" s="9" t="s">
         <v>123</v>
       </c>
-      <c r="C144" s="6" t="s">
+      <c r="C147" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D144" s="6" t="s">
+      <c r="D147" s="6" t="s">
         <v>18</v>
-      </c>
-[...58 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E147" s="7">
         <v>45784</v>
       </c>
       <c r="F147" s="8">
-        <v>134.24</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1664.98</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A148" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B148" s="9" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C148" s="6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E148" s="7">
         <v>45784</v>
       </c>
       <c r="F148" s="8">
+        <v>447.7</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A149" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B149" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E149" s="7">
+        <v>45784</v>
+      </c>
+      <c r="F149" s="8">
+        <v>426.53</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A150" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B150" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="C150" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E150" s="7">
+        <v>45784</v>
+      </c>
+      <c r="F150" s="8">
+        <v>134.24</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A151" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B151" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="C151" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E151" s="7">
+        <v>45784</v>
+      </c>
+      <c r="F151" s="8">
         <v>467.37</v>
       </c>
     </row>
-    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B149" s="9" t="s">
+    <row r="152" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A152" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B152" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="C152" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D152" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E152" s="7">
+        <v>45784</v>
+      </c>
+      <c r="F152" s="8">
+        <v>1511.27</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A153" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B153" s="9" t="s">
         <v>128</v>
       </c>
-      <c r="C149" s="6" t="s">
+      <c r="C153" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D149" s="6" t="s">
+      <c r="D153" s="6" t="s">
         <v>10</v>
-      </c>
-[...78 lines deleted...]
-        <v>260</v>
       </c>
       <c r="E153" s="7">
         <v>45785</v>
       </c>
       <c r="F153" s="8">
-        <v>309.39</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+        <v>121.85</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A154" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B154" s="9" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C154" s="6" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E154" s="7">
         <v>45785</v>
       </c>
       <c r="F154" s="8">
-        <v>373.59</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+        <v>72.260000000000005</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A155" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B155" s="9" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C155" s="6" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E155" s="7">
         <v>45785</v>
       </c>
       <c r="F155" s="8">
+        <v>274.43</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A156" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B156" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="C156" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D156" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E156" s="7">
+        <v>45785</v>
+      </c>
+      <c r="F156" s="8">
+        <v>131.04</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A157" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B157" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="C157" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D157" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E157" s="7">
+        <v>45785</v>
+      </c>
+      <c r="F157" s="8">
+        <v>309.39</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A158" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B158" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E158" s="7">
+        <v>45785</v>
+      </c>
+      <c r="F158" s="8">
+        <v>373.59</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A159" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B159" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D159" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E159" s="7">
+        <v>45785</v>
+      </c>
+      <c r="F159" s="8">
         <v>360.74</v>
       </c>
     </row>
-    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B156" s="9" t="s">
+    <row r="160" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A160" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B160" s="9" t="s">
         <v>135</v>
       </c>
-      <c r="C156" s="6" t="s">
+      <c r="C160" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="D156" s="6" t="s">
+      <c r="D160" s="6" t="s">
         <v>280</v>
       </c>
-      <c r="E156" s="7">
+      <c r="E160" s="7">
         <v>45786</v>
       </c>
-      <c r="F156" s="8">
+      <c r="F160" s="8">
         <v>148.71</v>
       </c>
     </row>
-    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B157" s="9" t="s">
+    <row r="161" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A161" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B161" s="9" t="s">
         <v>136</v>
       </c>
-      <c r="C157" s="6" t="s">
+      <c r="C161" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D157" s="6" t="s">
+      <c r="D161" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E157" s="7">
+      <c r="E161" s="7">
         <v>45786</v>
       </c>
-      <c r="F157" s="8">
+      <c r="F161" s="8">
         <v>208.93</v>
       </c>
     </row>
-    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B158" s="9" t="s">
+    <row r="162" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A162" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B162" s="9" t="s">
         <v>137</v>
-      </c>
-[...78 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E162" s="7">
-        <v>45790</v>
+        <v>45786</v>
       </c>
       <c r="F162" s="8">
-        <v>133.83000000000001</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+        <v>175.16</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A163" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B163" s="9" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C163" s="6" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E163" s="7">
         <v>45790</v>
       </c>
       <c r="F163" s="8">
-        <v>341.46</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+        <v>169.19</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A164" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B164" s="9" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C164" s="6" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="E164" s="7">
         <v>45790</v>
       </c>
       <c r="F164" s="8">
-        <v>1314.18</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+        <v>800.1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A165" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B165" s="9" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C165" s="6" t="s">
-        <v>19</v>
+        <v>281</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>20</v>
+        <v>282</v>
       </c>
       <c r="E165" s="7">
-        <v>45791</v>
+        <v>45790</v>
       </c>
       <c r="F165" s="8">
-        <v>89.71</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+        <v>779.35</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A166" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B166" s="9" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C166" s="6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E166" s="7">
-        <v>45791</v>
+        <v>45790</v>
       </c>
       <c r="F166" s="8">
-        <v>79.52</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+        <v>133.83000000000001</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A167" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B167" s="9" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E167" s="7">
+        <v>45790</v>
+      </c>
+      <c r="F167" s="8">
+        <v>341.46</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A168" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B168" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="C168" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="D168" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="E168" s="7">
+        <v>45790</v>
+      </c>
+      <c r="F168" s="8">
+        <v>1314.18</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A169" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B169" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E169" s="7">
         <v>45791</v>
       </c>
-      <c r="F167" s="8">
-[...10 lines deleted...]
-      <c r="C168" s="6" t="s">
+      <c r="F169" s="8">
+        <v>89.71</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A170" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B170" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="C170" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D168" s="6" t="s">
+      <c r="D170" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="E168" s="7">
-[...38 lines deleted...]
-      </c>
       <c r="E170" s="7">
-        <v>45793</v>
+        <v>45791</v>
       </c>
       <c r="F170" s="8">
-        <v>723.81</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+        <v>79.52</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A171" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B171" s="9" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E171" s="7">
-        <v>45797</v>
+        <v>45791</v>
       </c>
       <c r="F171" s="8">
-        <v>705.13</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+        <v>94.5</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A172" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B172" s="9" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C172" s="6" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E172" s="7">
-        <v>45797</v>
+        <v>45793</v>
       </c>
       <c r="F172" s="8">
-        <v>631.26</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+        <v>624.38</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A173" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B173" s="9" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C173" s="6" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D173" s="6" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="E173" s="7">
-        <v>45797</v>
+        <v>45793</v>
       </c>
       <c r="F173" s="8">
-        <v>786.14</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+        <v>99.74</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A174" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B174" s="9" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C174" s="6" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="D174" s="6" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="E174" s="7">
         <v>45793</v>
       </c>
       <c r="F174" s="8">
+        <v>723.81</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A175" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B175" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="C175" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D175" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E175" s="7">
+        <v>45793</v>
+      </c>
+      <c r="F175" s="8">
         <v>1582.12</v>
       </c>
     </row>
-    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B175" s="9" t="s">
+    <row r="176" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A176" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B176" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="C176" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D176" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E176" s="7">
+        <v>45797</v>
+      </c>
+      <c r="F176" s="8">
+        <v>705.13</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A177" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B177" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="C177" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D177" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E177" s="7">
+        <v>45797</v>
+      </c>
+      <c r="F177" s="8">
+        <v>631.26</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A178" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B178" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="C178" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="D178" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="E178" s="7">
+        <v>45797</v>
+      </c>
+      <c r="F178" s="8">
+        <v>786.14</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A179" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B179" s="9" t="s">
         <v>154</v>
       </c>
-      <c r="C175" s="6" t="s">
+      <c r="C179" s="6" t="s">
         <v>259</v>
       </c>
-      <c r="D175" s="6" t="s">
+      <c r="D179" s="6" t="s">
         <v>260</v>
-      </c>
-[...78 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E179" s="7">
         <v>45798</v>
       </c>
       <c r="F179" s="8">
-        <v>118.4</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+        <v>449.27</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A180" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B180" s="9" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C180" s="6" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D180" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E180" s="7">
         <v>45798</v>
       </c>
       <c r="F180" s="8">
-        <v>67.680000000000007</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+        <v>9042.33</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A181" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B181" s="9" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C181" s="6" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D181" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E181" s="7">
         <v>45798</v>
       </c>
       <c r="F181" s="8">
-        <v>18.96</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+        <v>130.66999999999999</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A182" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B182" s="9" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C182" s="6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D182" s="6" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E182" s="7">
         <v>45798</v>
       </c>
       <c r="F182" s="8">
+        <v>128.07</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A183" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B183" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="C183" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D183" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E183" s="7">
+        <v>45798</v>
+      </c>
+      <c r="F183" s="8">
+        <v>118.4</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A184" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B184" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="C184" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D184" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E184" s="7">
+        <v>45798</v>
+      </c>
+      <c r="F184" s="8">
+        <v>67.680000000000007</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A185" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B185" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="C185" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D185" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E185" s="7">
+        <v>45798</v>
+      </c>
+      <c r="F185" s="8">
+        <v>18.96</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A186" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B186" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D186" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E186" s="7">
+        <v>45798</v>
+      </c>
+      <c r="F186" s="8">
         <v>268.14999999999998</v>
       </c>
     </row>
-    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B183" s="9" t="s">
+    <row r="187" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A187" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B187" s="9" t="s">
         <v>162</v>
       </c>
-      <c r="C183" s="6" t="s">
+      <c r="C187" s="6" t="s">
         <v>281</v>
       </c>
-      <c r="D183" s="6" t="s">
+      <c r="D187" s="6" t="s">
         <v>282</v>
-      </c>
-[...78 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E187" s="7">
         <v>45799</v>
       </c>
       <c r="F187" s="8">
-        <v>362.03</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3283.04</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A188" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B188" s="9" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C188" s="6" t="s">
-        <v>37</v>
+        <v>281</v>
       </c>
       <c r="D188" s="6" t="s">
-        <v>38</v>
+        <v>282</v>
       </c>
       <c r="E188" s="7">
         <v>45799</v>
       </c>
       <c r="F188" s="8">
-        <v>193.94</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+        <v>357.1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A189" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B189" s="9" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C189" s="6" t="s">
-        <v>31</v>
+        <v>281</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>32</v>
+        <v>282</v>
       </c>
       <c r="E189" s="7">
         <v>45799</v>
       </c>
       <c r="F189" s="8">
-        <v>2574.89</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1470.39</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A190" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B190" s="9" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E190" s="7">
         <v>45799</v>
       </c>
       <c r="F190" s="8">
-        <v>367.6</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3458.83</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A191" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B191" s="9" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C191" s="6" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="E191" s="7">
         <v>45799</v>
       </c>
       <c r="F191" s="8">
-        <v>532.66999999999996</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+        <v>362.03</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A192" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B192" s="9" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C192" s="6" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D192" s="6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E192" s="7">
         <v>45799</v>
       </c>
       <c r="F192" s="8">
-        <v>39.33</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+        <v>193.94</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A193" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>166</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E193" s="7">
         <v>45799</v>
       </c>
       <c r="F193" s="8">
-        <v>522.07000000000005</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2574.89</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A194" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>166</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E194" s="7">
         <v>45799</v>
       </c>
       <c r="F194" s="8">
-        <v>952.03</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+        <v>367.6</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A195" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B195" s="9" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C195" s="6" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D195" s="6" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E195" s="7">
-        <v>45800</v>
+        <v>45799</v>
       </c>
       <c r="F195" s="8">
-        <v>4948.42</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+        <v>532.66999999999996</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A196" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B196" s="9" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E196" s="7">
-        <v>45800</v>
+        <v>45799</v>
       </c>
       <c r="F196" s="8">
-        <v>1383.9</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+        <v>39.33</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A197" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>166</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E197" s="7">
-        <v>45800</v>
+        <v>45799</v>
       </c>
       <c r="F197" s="8">
-        <v>469.24</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+        <v>522.07000000000005</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A198" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B198" s="9" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C198" s="6" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E198" s="7">
-        <v>45803</v>
+        <v>45799</v>
       </c>
       <c r="F198" s="8">
-        <v>3030.69</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+        <v>952.03</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A199" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B199" s="9" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C199" s="6" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E199" s="7">
         <v>45800</v>
       </c>
       <c r="F199" s="8">
-        <v>558.79</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4948.42</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A200" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B200" s="9" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C200" s="6" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="D200" s="6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E200" s="7">
         <v>45800</v>
       </c>
       <c r="F200" s="8">
-        <v>79.91</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1383.9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A201" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B201" s="9" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="C201" s="6" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="D201" s="6" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="E201" s="7">
         <v>45800</v>
       </c>
       <c r="F201" s="8">
-        <v>1154.3399999999999</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+        <v>469.24</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A202" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B202" s="9" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C202" s="6" t="s">
-        <v>271</v>
+        <v>17</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>272</v>
+        <v>18</v>
       </c>
       <c r="E202" s="7">
         <v>45800</v>
       </c>
       <c r="F202" s="8">
+        <v>558.79</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A203" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B203" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="C203" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D203" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E203" s="7">
+        <v>45800</v>
+      </c>
+      <c r="F203" s="8">
+        <v>79.91</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A204" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B204" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="C204" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D204" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E204" s="7">
+        <v>45800</v>
+      </c>
+      <c r="F204" s="8">
+        <v>1154.3399999999999</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A205" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B205" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="C205" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="D205" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="E205" s="7">
+        <v>45800</v>
+      </c>
+      <c r="F205" s="8">
         <v>7203.13</v>
       </c>
     </row>
-    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B203" s="9" t="s">
+    <row r="206" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A206" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B206" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C206" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D206" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E206" s="7">
+        <v>45803</v>
+      </c>
+      <c r="F206" s="8">
+        <v>3030.69</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A207" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B207" s="9" t="s">
         <v>174</v>
       </c>
-      <c r="C203" s="6" t="s">
+      <c r="C207" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="D203" s="6" t="s">
+      <c r="D207" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="E203" s="7">
+      <c r="E207" s="7">
         <v>45803</v>
       </c>
-      <c r="F203" s="8">
+      <c r="F207" s="8">
         <v>62.93</v>
       </c>
     </row>
-    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B204" s="9" t="s">
+    <row r="208" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A208" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B208" s="9" t="s">
         <v>175</v>
       </c>
-      <c r="C204" s="6" t="s">
+      <c r="C208" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="D204" s="6" t="s">
+      <c r="D208" s="6" t="s">
         <v>264</v>
       </c>
-      <c r="E204" s="7">
+      <c r="E208" s="7">
         <v>45803</v>
       </c>
-      <c r="F204" s="8">
+      <c r="F208" s="8">
         <v>917.3</v>
       </c>
     </row>
-    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B205" s="9" t="s">
+    <row r="209" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A209" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B209" s="9" t="s">
         <v>176</v>
       </c>
-      <c r="C205" s="6" t="s">
+      <c r="C209" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D205" s="6" t="s">
+      <c r="D209" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="E205" s="7">
+      <c r="E209" s="7">
         <v>45804</v>
       </c>
-      <c r="F205" s="8">
+      <c r="F209" s="8">
         <v>5150.5</v>
       </c>
     </row>
-    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B206" s="9" t="s">
+    <row r="210" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A210" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B210" s="9" t="s">
         <v>177</v>
       </c>
-      <c r="C206" s="6" t="s">
+      <c r="C210" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="D206" s="6" t="s">
+      <c r="D210" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="E206" s="7">
+      <c r="E210" s="7">
         <v>45806</v>
       </c>
-      <c r="F206" s="8">
+      <c r="F210" s="8">
         <v>151.97999999999999</v>
       </c>
     </row>
-    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B207" s="9" t="s">
+    <row r="211" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A211" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B211" s="9" t="s">
         <v>178</v>
       </c>
-      <c r="C207" s="6" t="s">
+      <c r="C211" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D207" s="6" t="s">
+      <c r="D211" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E207" s="7">
+      <c r="E211" s="7">
         <v>45806</v>
       </c>
-      <c r="F207" s="8">
+      <c r="F211" s="8">
         <v>776.44</v>
       </c>
     </row>
-    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B208" s="9" t="s">
+    <row r="212" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A212" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B212" s="9" t="s">
         <v>179</v>
       </c>
-      <c r="C208" s="6" t="s">
+      <c r="C212" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D208" s="6" t="s">
+      <c r="D212" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E208" s="7">
+      <c r="E212" s="7">
         <v>45810</v>
       </c>
-      <c r="F208" s="8">
+      <c r="F212" s="8">
         <v>387.72</v>
       </c>
     </row>
-    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B209" s="9" t="s">
+    <row r="213" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A213" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B213" s="9" t="s">
         <v>180</v>
       </c>
-      <c r="C209" s="6" t="s">
+      <c r="C213" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D209" s="6" t="s">
+      <c r="D213" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="E209" s="7">
+      <c r="E213" s="7">
         <v>45810</v>
       </c>
-      <c r="F209" s="8">
+      <c r="F213" s="8">
         <v>655.14</v>
       </c>
     </row>
-    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B210" s="9" t="s">
+    <row r="214" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A214" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B214" s="9" t="s">
         <v>181</v>
       </c>
-      <c r="C210" s="6" t="s">
+      <c r="C214" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D210" s="6" t="s">
+      <c r="D214" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="E210" s="7">
+      <c r="E214" s="7">
         <v>45810</v>
       </c>
-      <c r="F210" s="8">
+      <c r="F214" s="8">
         <v>1235.6500000000001</v>
       </c>
     </row>
-    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B211" s="9" t="s">
+    <row r="215" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A215" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B215" s="9" t="s">
         <v>182</v>
       </c>
-      <c r="C211" s="6" t="s">
+      <c r="C215" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D211" s="6" t="s">
+      <c r="D215" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="E211" s="7">
+      <c r="E215" s="7">
         <v>45810</v>
       </c>
-      <c r="F211" s="8">
+      <c r="F215" s="8">
         <v>1512.84</v>
       </c>
     </row>
-    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B212" s="9" t="s">
+    <row r="216" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A216" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B216" s="9" t="s">
         <v>183</v>
       </c>
-      <c r="C212" s="6" t="s">
+      <c r="C216" s="6" t="s">
         <v>285</v>
       </c>
-      <c r="D212" s="6" t="s">
+      <c r="D216" s="6" t="s">
         <v>286</v>
       </c>
-      <c r="E212" s="7">
+      <c r="E216" s="7">
         <v>45811</v>
       </c>
-      <c r="F212" s="8">
+      <c r="F216" s="8">
         <v>75.430000000000007</v>
       </c>
     </row>
-    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B213" s="9" t="s">
+    <row r="217" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A217" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B217" s="9" t="s">
         <v>184</v>
       </c>
-      <c r="C213" s="6" t="s">
+      <c r="C217" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D213" s="6" t="s">
+      <c r="D217" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E213" s="7">
+      <c r="E217" s="7">
         <v>45811</v>
       </c>
-      <c r="F213" s="8">
+      <c r="F217" s="8">
         <v>948.74</v>
       </c>
     </row>
-    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B214" s="9" t="s">
+    <row r="218" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A218" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B218" s="9" t="s">
         <v>185</v>
       </c>
-      <c r="C214" s="6" t="s">
+      <c r="C218" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="D214" s="6" t="s">
+      <c r="D218" s="6" t="s">
         <v>288</v>
       </c>
-      <c r="E214" s="7">
+      <c r="E218" s="7">
         <v>45811</v>
       </c>
-      <c r="F214" s="8">
+      <c r="F218" s="8">
         <v>1309.83</v>
       </c>
     </row>
-    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B215" s="9" t="s">
+    <row r="219" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A219" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B219" s="9" t="s">
         <v>186</v>
       </c>
-      <c r="C215" s="6" t="s">
+      <c r="C219" s="6" t="s">
         <v>261</v>
       </c>
-      <c r="D215" s="6" t="s">
+      <c r="D219" s="6" t="s">
         <v>262</v>
       </c>
-      <c r="E215" s="7">
+      <c r="E219" s="7">
         <v>45811</v>
       </c>
-      <c r="F215" s="8">
+      <c r="F219" s="8">
         <v>228.05</v>
       </c>
     </row>
-    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B216" s="9" t="s">
+    <row r="220" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A220" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B220" s="9" t="s">
         <v>187</v>
-      </c>
-[...78 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>289</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>290</v>
       </c>
       <c r="E220" s="7">
         <v>45812</v>
       </c>
       <c r="F220" s="8">
-        <v>47.77</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+        <v>73.930000000000007</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A221" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B221" s="9" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C221" s="6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D221" s="6" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E221" s="7">
         <v>45812</v>
       </c>
       <c r="F221" s="8">
+        <v>458.65</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A222" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B222" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="C222" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="D222" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="E222" s="7">
+        <v>45812</v>
+      </c>
+      <c r="F222" s="8">
+        <v>1154.56</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A223" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B223" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="C223" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="D223" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="E223" s="7">
+        <v>45812</v>
+      </c>
+      <c r="F223" s="8">
+        <v>47.77</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A224" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B224" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="C224" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="D224" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="E224" s="7">
+        <v>45812</v>
+      </c>
+      <c r="F224" s="8">
+        <v>47.77</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A225" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B225" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="C225" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D225" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E225" s="7">
+        <v>45812</v>
+      </c>
+      <c r="F225" s="8">
         <v>128.65</v>
       </c>
     </row>
-    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B222" s="9" t="s">
+    <row r="226" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A226" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B226" s="9" t="s">
         <v>193</v>
       </c>
-      <c r="C222" s="6" t="s">
+      <c r="C226" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D222" s="6" t="s">
+      <c r="D226" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E222" s="7">
+      <c r="E226" s="7">
         <v>45813</v>
       </c>
-      <c r="F222" s="8">
+      <c r="F226" s="8">
         <v>524.66</v>
       </c>
     </row>
-    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B223" s="9" t="s">
+    <row r="227" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A227" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B227" s="9" t="s">
         <v>194</v>
       </c>
-      <c r="C223" s="6" t="s">
+      <c r="C227" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D223" s="6" t="s">
+      <c r="D227" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E223" s="7">
+      <c r="E227" s="7">
         <v>45813</v>
       </c>
-      <c r="F223" s="8">
+      <c r="F227" s="8">
         <v>1049.31</v>
       </c>
     </row>
-    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B224" s="9" t="s">
+    <row r="228" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A228" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B228" s="9" t="s">
         <v>195</v>
-      </c>
-[...78 lines deleted...]
-        <v>199</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E228" s="7">
         <v>45817</v>
       </c>
       <c r="F228" s="8">
-        <v>108.91</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+        <v>118.73</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A229" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B229" s="9" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="C229" s="6" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="E229" s="7">
         <v>45817</v>
       </c>
       <c r="F229" s="8">
-        <v>131.35</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+        <v>577.75</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A230" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B230" s="9" t="s">
-        <v>162</v>
+        <v>197</v>
       </c>
       <c r="C230" s="6" t="s">
-        <v>281</v>
+        <v>29</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>282</v>
+        <v>30</v>
       </c>
       <c r="E230" s="7">
         <v>45817</v>
       </c>
       <c r="F230" s="8">
-        <v>932.15</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2165.9</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A231" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B231" s="9" t="s">
-        <v>166</v>
+        <v>198</v>
       </c>
       <c r="C231" s="6" t="s">
-        <v>31</v>
+        <v>285</v>
       </c>
       <c r="D231" s="6" t="s">
-        <v>32</v>
+        <v>286</v>
       </c>
       <c r="E231" s="7">
         <v>45817</v>
       </c>
       <c r="F231" s="8">
+        <v>280.25</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A232" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B232" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="C232" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D232" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E232" s="7">
+        <v>45817</v>
+      </c>
+      <c r="F232" s="8">
+        <v>108.91</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A233" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B233" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="C233" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D233" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E233" s="7">
+        <v>45817</v>
+      </c>
+      <c r="F233" s="8">
+        <v>131.35</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A234" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B234" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="C234" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D234" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="E234" s="7">
+        <v>45817</v>
+      </c>
+      <c r="F234" s="8">
+        <v>932.15</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A235" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B235" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="C235" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D235" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E235" s="7">
+        <v>45817</v>
+      </c>
+      <c r="F235" s="8">
         <v>249.87</v>
       </c>
     </row>
-    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B232" s="9" t="s">
+    <row r="236" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A236" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B236" s="9" t="s">
         <v>201</v>
       </c>
-      <c r="C232" s="6" t="s">
+      <c r="C236" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D232" s="6" t="s">
+      <c r="D236" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E232" s="7">
+      <c r="E236" s="7">
         <v>45818</v>
       </c>
-      <c r="F232" s="8">
+      <c r="F236" s="8">
         <v>2550.2399999999998</v>
       </c>
     </row>
-    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B233" s="9" t="s">
+    <row r="237" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A237" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B237" s="9" t="s">
         <v>202</v>
-      </c>
-[...78 lines deleted...]
-        <v>206</v>
       </c>
       <c r="C237" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E237" s="7">
-        <v>45819</v>
+        <v>45818</v>
       </c>
       <c r="F237" s="8">
-        <v>147.81</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+        <v>931.19</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A238" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B238" s="9" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C238" s="6" t="s">
-        <v>263</v>
+        <v>289</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>264</v>
+        <v>290</v>
       </c>
       <c r="E238" s="7">
         <v>45819</v>
       </c>
       <c r="F238" s="8">
-        <v>1046.05</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+        <v>68.239999999999995</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A239" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B239" s="9" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C239" s="6" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="D239" s="6" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="E239" s="7">
         <v>45819</v>
       </c>
       <c r="F239" s="8">
+        <v>117.15</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A240" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B240" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="C240" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D240" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E240" s="7">
+        <v>45819</v>
+      </c>
+      <c r="F240" s="8">
+        <v>265.37</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A241" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B241" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="C241" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D241" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E241" s="7">
+        <v>45819</v>
+      </c>
+      <c r="F241" s="8">
+        <v>147.81</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A242" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B242" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="C242" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="D242" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="E242" s="7">
+        <v>45819</v>
+      </c>
+      <c r="F242" s="8">
+        <v>1046.05</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A243" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B243" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="C243" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D243" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E243" s="7">
+        <v>45819</v>
+      </c>
+      <c r="F243" s="8">
         <v>338.57</v>
       </c>
     </row>
-    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B240" s="9" t="s">
+    <row r="244" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A244" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B244" s="9" t="s">
+        <v>303</v>
+      </c>
+      <c r="C244" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D244" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E244" s="7">
+        <v>45819</v>
+      </c>
+      <c r="F244" s="8">
+        <v>834.6</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A245" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B245" s="9" t="s">
+        <v>304</v>
+      </c>
+      <c r="C245" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D245" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E245" s="7">
+        <v>45819</v>
+      </c>
+      <c r="F245" s="8">
+        <v>74.95</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A246" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B246" s="9" t="s">
         <v>209</v>
       </c>
-      <c r="C240" s="6" t="s">
+      <c r="C246" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D240" s="6" t="s">
+      <c r="D246" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E240" s="7">
+      <c r="E246" s="7">
         <v>45820</v>
       </c>
-      <c r="F240" s="8">
+      <c r="F246" s="8">
         <v>5759.26</v>
       </c>
     </row>
-    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B241" s="9" t="s">
+    <row r="247" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A247" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B247" s="9" t="s">
         <v>210</v>
       </c>
-      <c r="C241" s="6" t="s">
+      <c r="C247" s="6" t="s">
         <v>269</v>
       </c>
-      <c r="D241" s="6" t="s">
+      <c r="D247" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="E241" s="7">
+      <c r="E247" s="7">
         <v>45820</v>
       </c>
-      <c r="F241" s="8">
+      <c r="F247" s="8">
         <v>1143.75</v>
       </c>
     </row>
-    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B242" s="9" t="s">
+    <row r="248" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A248" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B248" s="9" t="s">
         <v>166</v>
       </c>
-      <c r="C242" s="6" t="s">
+      <c r="C248" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D242" s="6" t="s">
+      <c r="D248" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E242" s="7">
+      <c r="E248" s="7">
         <v>45821</v>
       </c>
-      <c r="F242" s="8">
+      <c r="F248" s="8">
         <v>425.19</v>
       </c>
     </row>
-    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B243" s="9" t="s">
+    <row r="249" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A249" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B249" s="9" t="s">
         <v>211</v>
       </c>
-      <c r="C243" s="6" t="s">
+      <c r="C249" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D243" s="6" t="s">
+      <c r="D249" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="E243" s="7">
+      <c r="E249" s="7">
         <v>45821</v>
       </c>
-      <c r="F243" s="8">
+      <c r="F249" s="8">
         <v>1588.95</v>
       </c>
     </row>
-    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B244" s="9" t="s">
+    <row r="250" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A250" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B250" s="9" t="s">
         <v>212</v>
       </c>
-      <c r="C244" s="6" t="s">
+      <c r="C250" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D244" s="6" t="s">
+      <c r="D250" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="E244" s="7">
+      <c r="E250" s="7">
         <v>45821</v>
       </c>
-      <c r="F244" s="8">
+      <c r="F250" s="8">
         <v>1213.6099999999999</v>
       </c>
     </row>
-    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B245" s="9" t="s">
+    <row r="251" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A251" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B251" s="9" t="s">
         <v>213</v>
       </c>
-      <c r="C245" s="6" t="s">
+      <c r="C251" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="D245" s="6" t="s">
+      <c r="D251" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="E245" s="7">
+      <c r="E251" s="7">
         <v>45821</v>
       </c>
-      <c r="F245" s="8">
+      <c r="F251" s="8">
         <v>682.44</v>
       </c>
     </row>
-    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B246" s="9" t="s">
+    <row r="252" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A252" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B252" s="9" t="s">
         <v>214</v>
       </c>
-      <c r="C246" s="6" t="s">
+      <c r="C252" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="D246" s="6" t="s">
+      <c r="D252" s="6" t="s">
         <v>16</v>
-      </c>
-[...118 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E252" s="7">
         <v>45824</v>
       </c>
       <c r="F252" s="8">
+        <v>3873.82</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A253" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B253" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="C253" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D253" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E253" s="7">
+        <v>45824</v>
+      </c>
+      <c r="F253" s="8">
+        <v>118.29</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A254" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B254" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="C254" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="D254" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="E254" s="7">
+        <v>45824</v>
+      </c>
+      <c r="F254" s="8">
+        <v>14406.26</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A255" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B255" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="C255" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D255" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E255" s="7">
+        <v>45824</v>
+      </c>
+      <c r="F255" s="8">
+        <v>531.14</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A256" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B256" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C256" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D256" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E256" s="7">
+        <v>45824</v>
+      </c>
+      <c r="F256" s="8">
+        <v>656.91</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A257" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B257" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="C257" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D257" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E257" s="7">
+        <v>45824</v>
+      </c>
+      <c r="F257" s="8">
+        <v>485.94</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A258" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B258" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="C258" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D258" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E258" s="7">
+        <v>45824</v>
+      </c>
+      <c r="F258" s="8">
         <v>2689.49</v>
       </c>
     </row>
-    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B253" s="9" t="s">
+    <row r="259" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A259" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B259" s="9" t="s">
         <v>221</v>
       </c>
-      <c r="C253" s="6" t="s">
+      <c r="C259" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D253" s="6" t="s">
+      <c r="D259" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E253" s="7">
+      <c r="E259" s="7">
         <v>45826</v>
       </c>
-      <c r="F253" s="8">
+      <c r="F259" s="8">
         <v>579.35</v>
       </c>
     </row>
-    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B254" s="9" t="s">
+    <row r="260" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A260" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B260" s="9" t="s">
         <v>222</v>
       </c>
-      <c r="C254" s="6" t="s">
+      <c r="C260" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D254" s="6" t="s">
+      <c r="D260" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E254" s="7">
+      <c r="E260" s="7">
         <v>45826</v>
       </c>
-      <c r="F254" s="8">
+      <c r="F260" s="8">
         <v>334.92</v>
       </c>
     </row>
-    <row r="255" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B255" s="9" t="s">
+    <row r="261" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A261" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B261" s="9" t="s">
         <v>223</v>
       </c>
-      <c r="C255" s="6" t="s">
+      <c r="C261" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D255" s="6" t="s">
+      <c r="D261" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E255" s="7">
+      <c r="E261" s="7">
         <v>45826</v>
       </c>
-      <c r="F255" s="8">
+      <c r="F261" s="8">
         <v>849.9</v>
       </c>
     </row>
-    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B256" s="9" t="s">
+    <row r="262" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A262" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B262" s="9" t="s">
         <v>224</v>
       </c>
-      <c r="C256" s="6" t="s">
+      <c r="C262" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="D256" s="6" t="s">
+      <c r="D262" s="6" t="s">
         <v>274</v>
       </c>
-      <c r="E256" s="7">
+      <c r="E262" s="7">
         <v>45826</v>
       </c>
-      <c r="F256" s="8">
+      <c r="F262" s="8">
         <v>202.46</v>
       </c>
     </row>
-    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B257" s="9" t="s">
+    <row r="263" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A263" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B263" s="9" t="s">
         <v>225</v>
       </c>
-      <c r="C257" s="6" t="s">
+      <c r="C263" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="D257" s="6" t="s">
+      <c r="D263" s="6" t="s">
         <v>274</v>
       </c>
-      <c r="E257" s="7">
+      <c r="E263" s="7">
         <v>45826</v>
       </c>
-      <c r="F257" s="8">
+      <c r="F263" s="8">
         <v>518.65</v>
       </c>
     </row>
-    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B258" s="9" t="s">
+    <row r="264" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A264" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B264" s="9" t="s">
         <v>226</v>
       </c>
-      <c r="C258" s="6" t="s">
+      <c r="C264" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D258" s="6" t="s">
+      <c r="D264" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="E258" s="7">
+      <c r="E264" s="7">
         <v>45826</v>
       </c>
-      <c r="F258" s="8">
+      <c r="F264" s="8">
         <v>973.38</v>
       </c>
     </row>
-    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B259" s="9" t="s">
+    <row r="265" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A265" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B265" s="9" t="s">
         <v>227</v>
       </c>
-      <c r="C259" s="6" t="s">
+      <c r="C265" s="6" t="s">
         <v>261</v>
       </c>
-      <c r="D259" s="6" t="s">
+      <c r="D265" s="6" t="s">
         <v>262</v>
       </c>
-      <c r="E259" s="7">
+      <c r="E265" s="7">
         <v>45827</v>
       </c>
-      <c r="F259" s="8">
+      <c r="F265" s="8">
         <v>203.4</v>
       </c>
     </row>
-    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B260" s="9" t="s">
+    <row r="266" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A266" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B266" s="9" t="s">
         <v>228</v>
       </c>
-      <c r="C260" s="6" t="s">
+      <c r="C266" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="D260" s="6" t="s">
+      <c r="D266" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="E260" s="7">
+      <c r="E266" s="7">
         <v>45831</v>
       </c>
-      <c r="F260" s="8">
+      <c r="F266" s="8">
         <v>9528.75</v>
       </c>
     </row>
-    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B261" s="9" t="s">
+    <row r="267" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A267" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B267" s="9" t="s">
         <v>229</v>
       </c>
-      <c r="C261" s="6" t="s">
+      <c r="C267" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D261" s="6" t="s">
+      <c r="D267" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E261" s="7">
+      <c r="E267" s="7">
         <v>45831</v>
       </c>
-      <c r="F261" s="8">
+      <c r="F267" s="8">
         <v>5759.26</v>
       </c>
     </row>
-    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B262" s="9" t="s">
+    <row r="268" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A268" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B268" s="9" t="s">
         <v>230</v>
       </c>
-      <c r="C262" s="6" t="s">
+      <c r="C268" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D262" s="6" t="s">
+      <c r="D268" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E262" s="7">
+      <c r="E268" s="7">
         <v>45831</v>
       </c>
-      <c r="F262" s="8">
+      <c r="F268" s="8">
         <v>494.76</v>
       </c>
     </row>
-    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B263" s="9" t="s">
+    <row r="269" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A269" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B269" s="9" t="s">
         <v>231</v>
       </c>
-      <c r="C263" s="6" t="s">
+      <c r="C269" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="D263" s="6" t="s">
+      <c r="D269" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="E263" s="7">
+      <c r="E269" s="7">
         <v>45831</v>
       </c>
-      <c r="F263" s="8">
+      <c r="F269" s="8">
         <v>34.79</v>
       </c>
     </row>
-    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B264" s="9" t="s">
+    <row r="270" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A270" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B270" s="9" t="s">
         <v>232</v>
       </c>
-      <c r="C264" s="6" t="s">
+      <c r="C270" s="6" t="s">
         <v>253</v>
       </c>
-      <c r="D264" s="6" t="s">
+      <c r="D270" s="6" t="s">
         <v>254</v>
       </c>
-      <c r="E264" s="7">
+      <c r="E270" s="7">
         <v>45831</v>
       </c>
-      <c r="F264" s="8">
+      <c r="F270" s="8">
         <v>419.7</v>
       </c>
     </row>
-    <row r="265" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B265" s="9" t="s">
+    <row r="271" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A271" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B271" s="9" t="s">
         <v>233</v>
       </c>
-      <c r="C265" s="6" t="s">
+      <c r="C271" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D265" s="6" t="s">
+      <c r="D271" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E265" s="7">
+      <c r="E271" s="7">
         <v>45832</v>
       </c>
-      <c r="F265" s="8">
+      <c r="F271" s="8">
         <v>240.46</v>
       </c>
     </row>
-    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B266" s="9" t="s">
+    <row r="272" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A272" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B272" s="9" t="s">
         <v>234</v>
       </c>
-      <c r="C266" s="6" t="s">
+      <c r="C272" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D266" s="6" t="s">
+      <c r="D272" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E266" s="7">
+      <c r="E272" s="7">
         <v>45833</v>
       </c>
-      <c r="F266" s="8">
+      <c r="F272" s="8">
         <v>137.19</v>
       </c>
     </row>
-    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B267" s="9" t="s">
+    <row r="273" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A273" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B273" s="9" t="s">
         <v>235</v>
       </c>
-      <c r="C267" s="6" t="s">
+      <c r="C273" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D267" s="6" t="s">
+      <c r="D273" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="E267" s="7">
+      <c r="E273" s="7">
         <v>45833</v>
       </c>
-      <c r="F267" s="8">
+      <c r="F273" s="8">
         <v>105.16</v>
       </c>
     </row>
-    <row r="268" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B268" s="9" t="s">
+    <row r="274" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A274" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B274" s="9" t="s">
         <v>236</v>
       </c>
-      <c r="C268" s="6" t="s">
+      <c r="C274" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="D268" s="6" t="s">
+      <c r="D274" s="6" t="s">
         <v>264</v>
       </c>
-      <c r="E268" s="7">
+      <c r="E274" s="7">
         <v>45833</v>
       </c>
-      <c r="F268" s="8">
+      <c r="F274" s="8">
         <v>1885.18</v>
       </c>
     </row>
-    <row r="269" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B269" s="9" t="s">
+    <row r="275" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A275" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B275" s="9" t="s">
         <v>237</v>
       </c>
-      <c r="C269" s="6" t="s">
+      <c r="C275" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D269" s="6" t="s">
+      <c r="D275" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="E269" s="7">
+      <c r="E275" s="7">
         <v>45834</v>
       </c>
-      <c r="F269" s="8">
+      <c r="F275" s="8">
         <v>390.83</v>
       </c>
     </row>
-    <row r="270" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B270" s="9" t="s">
+    <row r="276" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A276" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B276" s="9" t="s">
         <v>238</v>
       </c>
-      <c r="C270" s="6" t="s">
+      <c r="C276" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D270" s="6" t="s">
+      <c r="D276" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E270" s="7">
+      <c r="E276" s="7">
         <v>45834</v>
       </c>
-      <c r="F270" s="8">
+      <c r="F276" s="8">
         <v>663.93</v>
       </c>
     </row>
-    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B271" s="9" t="s">
+    <row r="277" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A277" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B277" s="9" t="s">
         <v>239</v>
       </c>
-      <c r="C271" s="6" t="s">
+      <c r="C277" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D271" s="6" t="s">
+      <c r="D277" s="6" t="s">
         <v>10</v>
-      </c>
-[...118 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E277" s="7">
         <v>45835</v>
       </c>
       <c r="F277" s="8">
-        <v>1298.0899999999999</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
+        <v>349.69</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A278" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B278" s="9" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C278" s="6" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="D278" s="6" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="E278" s="7">
         <v>45835</v>
       </c>
       <c r="F278" s="8">
-        <v>635.25</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+        <v>161.51</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A279" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B279" s="9" t="s">
-        <v>162</v>
+        <v>241</v>
       </c>
       <c r="C279" s="6" t="s">
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="D279" s="6" t="s">
-        <v>282</v>
+        <v>20</v>
       </c>
       <c r="E279" s="7">
         <v>45835</v>
       </c>
       <c r="F279" s="8">
+        <v>559.99</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A280" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B280" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="C280" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="D280" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="E280" s="7">
+        <v>45835</v>
+      </c>
+      <c r="F280" s="8">
+        <v>1923.9</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A281" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B281" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="C281" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D281" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E281" s="7">
+        <v>45835</v>
+      </c>
+      <c r="F281" s="8">
+        <v>2071.64</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A282" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B282" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C282" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D282" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E282" s="7">
+        <v>45835</v>
+      </c>
+      <c r="F282" s="8">
+        <v>201.72</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A283" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B283" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="C283" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D283" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E283" s="7">
+        <v>45835</v>
+      </c>
+      <c r="F283" s="8">
+        <v>1298.0899999999999</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A284" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B284" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="C284" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D284" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="E284" s="7">
+        <v>45835</v>
+      </c>
+      <c r="F284" s="8">
+        <v>635.25</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A285" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B285" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="C285" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D285" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="E285" s="7">
+        <v>45835</v>
+      </c>
+      <c r="F285" s="8">
         <v>150.26</v>
       </c>
     </row>
-    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B280" s="9" t="s">
+    <row r="286" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A286" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B286" s="9" t="s">
         <v>246</v>
       </c>
-      <c r="C280" s="6" t="s">
+      <c r="C286" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D280" s="6" t="s">
+      <c r="D286" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E280" s="7">
+      <c r="E286" s="7">
         <v>45838</v>
       </c>
-      <c r="F280" s="8">
+      <c r="F286" s="8">
         <v>547.07000000000005</v>
       </c>
     </row>
-    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B281" s="9" t="s">
+    <row r="287" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A287" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B287" s="9" t="s">
         <v>247</v>
       </c>
-      <c r="C281" s="6" t="s">
+      <c r="C287" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="D281" s="6" t="s">
+      <c r="D287" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="E281" s="7">
+      <c r="E287" s="7">
         <v>45838</v>
       </c>
-      <c r="F281" s="8">
+      <c r="F287" s="8">
         <v>272.5</v>
       </c>
     </row>
-    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B282" s="9" t="s">
+    <row r="288" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A288" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B288" s="9" t="s">
         <v>248</v>
       </c>
-      <c r="C282" s="6" t="s">
+      <c r="C288" s="6" t="s">
         <v>295</v>
       </c>
-      <c r="D282" s="6" t="s">
+      <c r="D288" s="6" t="s">
         <v>296</v>
       </c>
-      <c r="E282" s="7">
+      <c r="E288" s="7">
         <v>45838</v>
       </c>
-      <c r="F282" s="8">
+      <c r="F288" s="8">
         <v>394.41</v>
       </c>
     </row>
-    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B283" s="9" t="s">
+    <row r="289" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A289" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B289" s="9" t="s">
         <v>249</v>
       </c>
-      <c r="C283" s="6" t="s">
+      <c r="C289" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="D283" s="6" t="s">
+      <c r="D289" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="E283" s="7">
+      <c r="E289" s="7">
         <v>45838</v>
       </c>
-      <c r="F283" s="8">
+      <c r="F289" s="8">
         <v>2778.34</v>
       </c>
     </row>
-    <row r="284" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B284" s="9" t="s">
+    <row r="290" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A290" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B290" s="9" t="s">
         <v>250</v>
       </c>
-      <c r="C284" s="6" t="s">
+      <c r="C290" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D284" s="6" t="s">
+      <c r="D290" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="E284" s="7">
+      <c r="E290" s="7">
         <v>45838</v>
       </c>
-      <c r="F284" s="8">
+      <c r="F290" s="8">
         <v>3474.76</v>
       </c>
     </row>
-    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C285" s="6" t="s">
+    <row r="291" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A291" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B291" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="C291" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="D291" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="E291" s="7">
+        <v>45839</v>
+      </c>
+      <c r="F291" s="8">
+        <v>1059.96</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A292" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B292" s="9" t="s">
+        <v>355</v>
+      </c>
+      <c r="C292" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D292" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E292" s="7">
+        <v>45839</v>
+      </c>
+      <c r="F292" s="8">
+        <v>473.16</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A293" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B293" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="C293" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="D293" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="E293" s="7">
+        <v>45839</v>
+      </c>
+      <c r="F293" s="8">
+        <v>191.31</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A294" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B294" s="9" t="s">
+        <v>356</v>
+      </c>
+      <c r="C294" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D294" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="E294" s="7">
+        <v>45840</v>
+      </c>
+      <c r="F294" s="8">
+        <v>465.85</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A295" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B295" s="9" t="s">
+        <v>357</v>
+      </c>
+      <c r="C295" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="D295" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="E295" s="7">
+        <v>45840</v>
+      </c>
+      <c r="F295" s="8">
+        <v>42.35</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A296" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B296" s="9" t="s">
+        <v>358</v>
+      </c>
+      <c r="C296" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D296" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E296" s="7">
+        <v>45840</v>
+      </c>
+      <c r="F296" s="8">
+        <v>562.65</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A297" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B297" s="9" t="s">
+        <v>359</v>
+      </c>
+      <c r="C297" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D297" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E297" s="7">
+        <v>45841</v>
+      </c>
+      <c r="F297" s="8">
+        <v>1250.95</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A298" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B298" s="9" t="s">
+        <v>360</v>
+      </c>
+      <c r="C298" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D298" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E298" s="7">
+        <v>45842</v>
+      </c>
+      <c r="F298" s="8">
+        <v>122.51</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A299" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B299" s="9" t="s">
+        <v>361</v>
+      </c>
+      <c r="C299" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D299" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E299" s="7">
+        <v>45842</v>
+      </c>
+      <c r="F299" s="8">
+        <v>631.26</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A300" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B300" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="C300" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D300" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E300" s="7">
+        <v>45842</v>
+      </c>
+      <c r="F300" s="8">
+        <v>468.55</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A301" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B301" s="9" t="s">
+        <v>363</v>
+      </c>
+      <c r="C301" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D301" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="E301" s="7">
+        <v>45842</v>
+      </c>
+      <c r="F301" s="8">
+        <v>174.78</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A302" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B302" s="9" t="s">
+        <v>364</v>
+      </c>
+      <c r="C302" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D302" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E302" s="7">
+        <v>45846</v>
+      </c>
+      <c r="F302" s="8">
+        <v>189.17</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A303" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B303" s="9" t="s">
+        <v>365</v>
+      </c>
+      <c r="C303" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D303" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E303" s="7">
+        <v>45846</v>
+      </c>
+      <c r="F303" s="8">
+        <v>2297.5500000000002</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A304" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B304" s="9" t="s">
+        <v>366</v>
+      </c>
+      <c r="C304" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D304" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="E304" s="7">
+        <v>45847</v>
+      </c>
+      <c r="F304" s="8">
+        <v>286.33</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A305" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B305" s="9" t="s">
+        <v>367</v>
+      </c>
+      <c r="C305" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D285" s="6" t="s">
+      <c r="D305" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E285" s="7">
-[...13 lines deleted...]
-      <c r="C286" s="6" t="s">
+      <c r="E305" s="7">
+        <v>45847</v>
+      </c>
+      <c r="F305" s="8">
+        <v>100.79</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A306" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B306" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="C306" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D306" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E306" s="7">
+        <v>45847</v>
+      </c>
+      <c r="F306" s="8">
+        <v>354.87</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A307" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B307" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="C307" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D307" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E307" s="7">
+        <v>45848</v>
+      </c>
+      <c r="F307" s="8">
+        <v>362.03</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A308" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B308" s="9" t="s">
+        <v>369</v>
+      </c>
+      <c r="C308" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D308" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E308" s="7">
+        <v>45848</v>
+      </c>
+      <c r="F308" s="8">
+        <v>6035.49</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A309" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B309" s="9" t="s">
+        <v>370</v>
+      </c>
+      <c r="C309" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="D309" s="6" t="s">
+        <v>372</v>
+      </c>
+      <c r="E309" s="7">
+        <v>45848</v>
+      </c>
+      <c r="F309" s="8">
+        <v>127.57</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A310" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B310" s="9" t="s">
+        <v>373</v>
+      </c>
+      <c r="C310" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D310" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E310" s="7">
+        <v>45848</v>
+      </c>
+      <c r="F310" s="8">
+        <v>4230.7700000000004</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A311" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B311" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="C311" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D311" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="E311" s="7">
+        <v>45852</v>
+      </c>
+      <c r="F311" s="8">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A312" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B312" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="C312" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="D312" s="6" t="s">
+        <v>372</v>
+      </c>
+      <c r="E312" s="7">
+        <v>45852</v>
+      </c>
+      <c r="F312" s="8">
+        <v>260.60000000000002</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A313" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B313" s="9" t="s">
+        <v>375</v>
+      </c>
+      <c r="C313" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="D313" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="E313" s="7">
+        <v>45852</v>
+      </c>
+      <c r="F313" s="8">
+        <v>4489.95</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A314" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B314" s="9" t="s">
+        <v>378</v>
+      </c>
+      <c r="C314" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="D314" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="E314" s="7">
+        <v>45852</v>
+      </c>
+      <c r="F314" s="8">
+        <v>995.23</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A315" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B315" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="C315" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D315" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E315" s="7">
+        <v>45852</v>
+      </c>
+      <c r="F315" s="8">
+        <v>620.29</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A316" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B316" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C316" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D316" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E316" s="7">
+        <v>45855</v>
+      </c>
+      <c r="F316" s="8">
+        <v>301.7</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A317" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B317" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="C317" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D317" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E317" s="7">
+        <v>45855</v>
+      </c>
+      <c r="F317" s="8">
+        <v>110.73</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A318" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B318" s="9" t="s">
+        <v>381</v>
+      </c>
+      <c r="C318" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D318" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E318" s="7">
+        <v>45855</v>
+      </c>
+      <c r="F318" s="8">
+        <v>123.84</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A319" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B319" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="C319" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D319" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E319" s="7">
+        <v>45861</v>
+      </c>
+      <c r="F319" s="8">
+        <v>3342.94</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A320" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B320" s="9" t="s">
+        <v>383</v>
+      </c>
+      <c r="C320" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D320" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E320" s="7">
+        <v>45868</v>
+      </c>
+      <c r="F320" s="8">
+        <v>396.11</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A321" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B321" s="9" t="s">
+        <v>384</v>
+      </c>
+      <c r="C321" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D321" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E321" s="7">
+        <v>45868</v>
+      </c>
+      <c r="F321" s="8">
+        <v>475.68</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A322" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B322" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="C322" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="D322" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="E322" s="7">
+        <v>45868</v>
+      </c>
+      <c r="F322" s="8">
+        <v>577.41999999999996</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A323" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B323" s="9" t="s">
+        <v>386</v>
+      </c>
+      <c r="C323" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="D323" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="E323" s="7">
+        <v>45868</v>
+      </c>
+      <c r="F323" s="8">
+        <v>888.26</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A324" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B324" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="C324" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D324" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E324" s="7">
+        <v>45869</v>
+      </c>
+      <c r="F324" s="8">
+        <v>963.89</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A325" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B325" s="9" t="s">
+        <v>388</v>
+      </c>
+      <c r="C325" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D325" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E325" s="7">
+        <v>45870</v>
+      </c>
+      <c r="F325" s="8">
+        <v>530.04999999999995</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A326" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B326" s="9" t="s">
+        <v>389</v>
+      </c>
+      <c r="C326" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D326" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E326" s="7">
+        <v>45873</v>
+      </c>
+      <c r="F326" s="8">
+        <v>475.68</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A327" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B327" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="C327" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D327" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E327" s="7">
+        <v>45874</v>
+      </c>
+      <c r="F327" s="8">
+        <v>108.23</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A328" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B328" s="9" t="s">
+        <v>391</v>
+      </c>
+      <c r="C328" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D328" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E328" s="7">
+        <v>45874</v>
+      </c>
+      <c r="F328" s="8">
+        <v>204.9</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A329" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B329" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="C329" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D329" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E329" s="7">
+        <v>45874</v>
+      </c>
+      <c r="F329" s="8">
+        <v>53.14</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A330" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B330" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="C330" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D330" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E330" s="7">
+        <v>45874</v>
+      </c>
+      <c r="F330" s="8">
+        <v>307.45</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A331" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B331" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="C331" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="D331" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="E331" s="7">
+        <v>45874</v>
+      </c>
+      <c r="F331" s="8">
+        <v>341.22</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A332" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B332" s="9" t="s">
+        <v>442</v>
+      </c>
+      <c r="C332" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D332" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="E332" s="7">
+        <v>45874</v>
+      </c>
+      <c r="F332" s="8">
+        <v>371.01</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A333" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B333" s="9" t="s">
+        <v>443</v>
+      </c>
+      <c r="C333" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D333" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="E333" s="7">
+        <v>45874</v>
+      </c>
+      <c r="F333" s="8">
+        <v>624.36</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A334" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B334" s="9" t="s">
+        <v>444</v>
+      </c>
+      <c r="C334" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D334" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="E334" s="7">
+        <v>45874</v>
+      </c>
+      <c r="F334" s="8">
+        <v>174.99</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A335" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B335" s="9" t="s">
+        <v>445</v>
+      </c>
+      <c r="C335" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D335" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="E335" s="7">
+        <v>45874</v>
+      </c>
+      <c r="F335" s="8">
+        <v>71.260000000000005</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A336" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B336" s="9" t="s">
+        <v>446</v>
+      </c>
+      <c r="C336" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D336" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="E336" s="7">
+        <v>45874</v>
+      </c>
+      <c r="F336" s="8">
+        <v>802.33</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A337" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B337" s="9" t="s">
+        <v>447</v>
+      </c>
+      <c r="C337" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D337" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="E337" s="7">
+        <v>45874</v>
+      </c>
+      <c r="F337" s="8">
+        <v>224.21</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A338" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B338" s="9" t="s">
+        <v>395</v>
+      </c>
+      <c r="C338" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D338" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E338" s="7">
+        <v>45875</v>
+      </c>
+      <c r="F338" s="8">
+        <v>1371.7</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A339" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B339" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="C339" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D339" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E339" s="7">
+        <v>45875</v>
+      </c>
+      <c r="F339" s="8">
+        <v>1511.27</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A340" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B340" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="C340" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="D340" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="E340" s="7">
+        <v>45875</v>
+      </c>
+      <c r="F340" s="8">
+        <v>466.21</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A341" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B341" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="C341" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D341" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E341" s="7">
+        <v>45876</v>
+      </c>
+      <c r="F341" s="8">
+        <v>182.71</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A342" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B342" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="C342" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D342" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E342" s="7">
+        <v>45876</v>
+      </c>
+      <c r="F342" s="8">
+        <v>93.68</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A343" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B343" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="C343" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D343" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E343" s="7">
+        <v>45882</v>
+      </c>
+      <c r="F343" s="8">
+        <v>671.84</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A344" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B344" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="C344" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D344" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E344" s="7">
+        <v>45882</v>
+      </c>
+      <c r="F344" s="8">
+        <v>384.62</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A345" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B345" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="C345" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="D345" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="E345" s="7">
+        <v>45882</v>
+      </c>
+      <c r="F345" s="8">
+        <v>102.52</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A346" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B346" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="C346" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D346" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E346" s="7">
+        <v>45882</v>
+      </c>
+      <c r="F346" s="8">
+        <v>518.36</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A347" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B347" s="9" t="s">
+        <v>403</v>
+      </c>
+      <c r="C347" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D347" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E347" s="7">
+        <v>45883</v>
+      </c>
+      <c r="F347" s="8">
+        <v>848.45</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A348" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B348" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="C348" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D348" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E348" s="7">
+        <v>45883</v>
+      </c>
+      <c r="F348" s="8">
+        <v>156.15</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A349" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B349" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="C349" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D349" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="E349" s="7">
+        <v>45883</v>
+      </c>
+      <c r="F349" s="8">
+        <v>63.72</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A350" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B350" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="C350" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D350" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E350" s="7">
+        <v>45883</v>
+      </c>
+      <c r="F350" s="8">
+        <v>773.43</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A351" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B351" s="9" t="s">
+        <v>448</v>
+      </c>
+      <c r="C351" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D351" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E351" s="7">
+        <v>45889</v>
+      </c>
+      <c r="F351" s="8">
+        <v>4356</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A352" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B352" s="9" t="s">
+        <v>407</v>
+      </c>
+      <c r="C352" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D352" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="E352" s="7">
+        <v>45894</v>
+      </c>
+      <c r="F352" s="8">
+        <v>387.47</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A353" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B353" s="9" t="s">
+        <v>449</v>
+      </c>
+      <c r="C353" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="D353" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="E353" s="7">
+        <v>45896</v>
+      </c>
+      <c r="F353" s="8">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A354" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B354" s="9" t="s">
+        <v>452</v>
+      </c>
+      <c r="C354" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="D354" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="E354" s="7">
+        <v>45896</v>
+      </c>
+      <c r="F354" s="8">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A355" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B355" s="9" t="s">
+        <v>410</v>
+      </c>
+      <c r="C355" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D355" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E355" s="7">
+        <v>45901</v>
+      </c>
+      <c r="F355" s="8">
+        <v>471.88</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A356" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B356" s="9" t="s">
+        <v>411</v>
+      </c>
+      <c r="C356" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D356" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E356" s="7">
+        <v>45903</v>
+      </c>
+      <c r="F356" s="8">
+        <v>772.75</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A357" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B357" s="9" t="s">
+        <v>412</v>
+      </c>
+      <c r="C357" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D357" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E357" s="7">
+        <v>45904</v>
+      </c>
+      <c r="F357" s="8">
+        <v>469.48</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A358" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B358" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="C358" s="6" t="s">
         <v>297</v>
       </c>
-      <c r="D286" s="6" t="s">
+      <c r="D358" s="6" t="s">
         <v>298</v>
       </c>
-      <c r="E286" s="7">
-[...13 lines deleted...]
-      <c r="C287" s="6" t="s">
+      <c r="E358" s="7">
+        <v>45904</v>
+      </c>
+      <c r="F358" s="8">
+        <v>521.91999999999996</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A359" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B359" s="9" t="s">
+        <v>414</v>
+      </c>
+      <c r="C359" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D359" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E359" s="7">
+        <v>45904</v>
+      </c>
+      <c r="F359" s="8">
+        <v>661.97</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A360" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B360" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="C360" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D360" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E360" s="7">
+        <v>45904</v>
+      </c>
+      <c r="F360" s="8">
+        <v>118.17</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A361" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B361" s="9" t="s">
+        <v>416</v>
+      </c>
+      <c r="C361" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="D361" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="E361" s="7">
+        <v>45904</v>
+      </c>
+      <c r="F361" s="8">
+        <v>1513.71</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A362" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B362" s="9" t="s">
+        <v>417</v>
+      </c>
+      <c r="C362" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D362" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E362" s="7">
+        <v>45904</v>
+      </c>
+      <c r="F362" s="8">
+        <v>1258.3399999999999</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A363" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B363" s="9" t="s">
+        <v>418</v>
+      </c>
+      <c r="C363" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D363" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E363" s="7">
+        <v>45904</v>
+      </c>
+      <c r="F363" s="8">
+        <v>1240.67</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A364" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B364" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="C364" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D364" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E364" s="7">
+        <v>45904</v>
+      </c>
+      <c r="F364" s="8">
+        <v>217.26</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A365" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B365" s="9" t="s">
+        <v>420</v>
+      </c>
+      <c r="C365" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D365" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E365" s="7">
+        <v>45905</v>
+      </c>
+      <c r="F365" s="8">
+        <v>776.44</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A366" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B366" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="C366" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D366" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E366" s="7">
+        <v>45905</v>
+      </c>
+      <c r="F366" s="8">
+        <v>132.25</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A367" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B367" s="9" t="s">
+        <v>422</v>
+      </c>
+      <c r="C367" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="D367" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="E367" s="7">
+        <v>45905</v>
+      </c>
+      <c r="F367" s="8">
+        <v>228.05</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A368" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B368" s="9" t="s">
+        <v>453</v>
+      </c>
+      <c r="C368" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D368" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E368" s="7">
+        <v>45905</v>
+      </c>
+      <c r="F368" s="8">
+        <v>137.87</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A369" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B369" s="9" t="s">
+        <v>454</v>
+      </c>
+      <c r="C369" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="D369" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="E369" s="7">
+        <v>45905</v>
+      </c>
+      <c r="F369" s="8">
+        <v>301.05</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A370" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B370" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="C370" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="D370" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="E370" s="7">
+        <v>45905</v>
+      </c>
+      <c r="F370" s="8">
+        <v>307.58</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A371" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B371" s="9" t="s">
+        <v>456</v>
+      </c>
+      <c r="C371" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="D371" s="6" t="s">
+        <v>458</v>
+      </c>
+      <c r="E371" s="7">
+        <v>45912</v>
+      </c>
+      <c r="F371" s="8">
+        <v>1099.8900000000001</v>
+      </c>
+    </row>
+    <row r="372" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A372" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B372" s="9" t="s">
+        <v>423</v>
+      </c>
+      <c r="C372" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D372" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E372" s="7">
+        <v>45915</v>
+      </c>
+      <c r="F372" s="8">
+        <v>583.32000000000005</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A373" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B373" s="9" t="s">
+        <v>424</v>
+      </c>
+      <c r="C373" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D373" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E373" s="7">
+        <v>45915</v>
+      </c>
+      <c r="F373" s="8">
+        <v>42.63</v>
+      </c>
+    </row>
+    <row r="374" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A374" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B374" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="C374" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D374" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E374" s="7">
+        <v>45915</v>
+      </c>
+      <c r="F374" s="8">
+        <v>1362.52</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A375" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B375" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="C375" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="D375" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="E375" s="7">
+        <v>45923</v>
+      </c>
+      <c r="F375" s="8">
+        <v>804.42</v>
+      </c>
+    </row>
+    <row r="376" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A376" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B376" s="9" t="s">
+        <v>426</v>
+      </c>
+      <c r="C376" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="D376" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="E376" s="7">
+        <v>45923</v>
+      </c>
+      <c r="F376" s="8">
+        <v>570.53</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A377" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B377" s="9" t="s">
+        <v>427</v>
+      </c>
+      <c r="C377" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D377" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="E377" s="7">
+        <v>45923</v>
+      </c>
+      <c r="F377" s="8">
+        <v>944.04</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A378" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B378" s="9" t="s">
+        <v>428</v>
+      </c>
+      <c r="C378" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D378" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E378" s="7">
+        <v>45923</v>
+      </c>
+      <c r="F378" s="8">
+        <v>6648.71</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A379" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B379" s="9" t="s">
+        <v>429</v>
+      </c>
+      <c r="C379" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="D379" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="E379" s="7">
+        <v>45923</v>
+      </c>
+      <c r="F379" s="8">
+        <v>294.55</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A380" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B380" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="C380" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D380" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E380" s="7">
+        <v>45923</v>
+      </c>
+      <c r="F380" s="8">
+        <v>611.58000000000004</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A381" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B381" s="9" t="s">
+        <v>430</v>
+      </c>
+      <c r="C381" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D381" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E381" s="7">
+        <v>45923</v>
+      </c>
+      <c r="F381" s="8">
+        <v>5759.26</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A382" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B382" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C382" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D382" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E382" s="7">
+        <v>45923</v>
+      </c>
+      <c r="F382" s="8">
+        <v>142.59</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A383" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B383" s="9" t="s">
+        <v>431</v>
+      </c>
+      <c r="C383" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D383" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E383" s="7">
+        <v>45923</v>
+      </c>
+      <c r="F383" s="8">
+        <v>168.43</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A384" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B384" s="9" t="s">
+        <v>459</v>
+      </c>
+      <c r="C384" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="D384" s="6" t="s">
+        <v>461</v>
+      </c>
+      <c r="E384" s="7">
+        <v>45923</v>
+      </c>
+      <c r="F384" s="8">
+        <v>47.99</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A385" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B385" s="9" t="s">
+        <v>462</v>
+      </c>
+      <c r="C385" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="D385" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="E385" s="7">
+        <v>45923</v>
+      </c>
+      <c r="F385" s="8">
+        <v>572.33000000000004</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A386" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B386" s="9" t="s">
+        <v>465</v>
+      </c>
+      <c r="C386" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D386" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E386" s="7">
+        <v>45923</v>
+      </c>
+      <c r="F386" s="8">
+        <v>272.47000000000003</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A387" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B387" s="9" t="s">
+        <v>432</v>
+      </c>
+      <c r="C387" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="D387" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="E387" s="7">
+        <v>45924</v>
+      </c>
+      <c r="F387" s="8">
+        <v>143.31</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A388" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B388" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="C388" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D388" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E388" s="7">
+        <v>45924</v>
+      </c>
+      <c r="F388" s="8">
+        <v>902.33</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A389" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B389" s="9" t="s">
+        <v>433</v>
+      </c>
+      <c r="C389" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D389" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E389" s="7">
+        <v>45925</v>
+      </c>
+      <c r="F389" s="8">
+        <v>219.69</v>
+      </c>
+    </row>
+    <row r="390" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A390" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B390" s="9" t="s">
+        <v>434</v>
+      </c>
+      <c r="C390" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="D390" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="E390" s="7">
+        <v>45925</v>
+      </c>
+      <c r="F390" s="8">
+        <v>7203.13</v>
+      </c>
+    </row>
+    <row r="391" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A391" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B391" s="9" t="s">
+        <v>308</v>
+      </c>
+      <c r="C391" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D391" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E391" s="7">
+        <v>45925</v>
+      </c>
+      <c r="F391" s="8">
+        <v>447.7</v>
+      </c>
+    </row>
+    <row r="392" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A392" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B392" s="9" t="s">
+        <v>435</v>
+      </c>
+      <c r="C392" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D392" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E392" s="7">
+        <v>45925</v>
+      </c>
+      <c r="F392" s="8">
+        <v>113.74</v>
+      </c>
+    </row>
+    <row r="393" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A393" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B393" s="9" t="s">
+        <v>436</v>
+      </c>
+      <c r="C393" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D393" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="E393" s="7">
+        <v>45930</v>
+      </c>
+      <c r="F393" s="8">
+        <v>35.64</v>
+      </c>
+    </row>
+    <row r="394" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A394" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B394" s="9" t="s">
+        <v>437</v>
+      </c>
+      <c r="C394" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="D394" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="E394" s="7">
+        <v>45930</v>
+      </c>
+      <c r="F394" s="8">
+        <v>375.56</v>
+      </c>
+    </row>
+    <row r="395" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A395" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B395" s="9" t="s">
+        <v>438</v>
+      </c>
+      <c r="C395" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D395" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="E395" s="7">
+        <v>45930</v>
+      </c>
+      <c r="F395" s="8">
+        <v>1821.41</v>
+      </c>
+    </row>
+    <row r="396" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A396" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B396" s="9" t="s">
+        <v>466</v>
+      </c>
+      <c r="C396" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D396" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E396" s="7">
+        <v>45931</v>
+      </c>
+      <c r="F396" s="8">
+        <v>876.59</v>
+      </c>
+    </row>
+    <row r="397" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A397" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B397" s="9" t="s">
+        <v>467</v>
+      </c>
+      <c r="C397" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D397" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E397" s="7">
+        <v>45931</v>
+      </c>
+      <c r="F397" s="8">
+        <v>105.75</v>
+      </c>
+    </row>
+    <row r="398" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A398" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B398" s="9" t="s">
+        <v>468</v>
+      </c>
+      <c r="C398" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D287" s="6" t="s">
+      <c r="D398" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E287" s="7">
-[...13 lines deleted...]
-      <c r="C288" s="6" t="s">
+      <c r="E398" s="7">
+        <v>45931</v>
+      </c>
+      <c r="F398" s="8">
+        <v>390.48</v>
+      </c>
+    </row>
+    <row r="399" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A399" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B399" s="9" t="s">
+        <v>469</v>
+      </c>
+      <c r="C399" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D399" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E399" s="7">
+        <v>45931</v>
+      </c>
+      <c r="F399" s="8">
+        <v>304.62</v>
+      </c>
+    </row>
+    <row r="400" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A400" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B400" s="9" t="s">
+        <v>470</v>
+      </c>
+      <c r="C400" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D400" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E400" s="7">
+        <v>45932</v>
+      </c>
+      <c r="F400" s="8">
+        <v>59.23</v>
+      </c>
+    </row>
+    <row r="401" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A401" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B401" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="C401" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D401" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E401" s="7">
+        <v>45932</v>
+      </c>
+      <c r="F401" s="8">
+        <v>5906.01</v>
+      </c>
+    </row>
+    <row r="402" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A402" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B402" s="9" t="s">
+        <v>472</v>
+      </c>
+      <c r="C402" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D402" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E402" s="7">
+        <v>45932</v>
+      </c>
+      <c r="F402" s="8">
+        <v>2221.56</v>
+      </c>
+    </row>
+    <row r="403" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A403" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B403" s="9" t="s">
+        <v>473</v>
+      </c>
+      <c r="C403" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D403" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E403" s="7">
+        <v>45932</v>
+      </c>
+      <c r="F403" s="8">
+        <v>22.51</v>
+      </c>
+    </row>
+    <row r="404" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A404" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B404" s="9" t="s">
+        <v>474</v>
+      </c>
+      <c r="C404" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D404" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="E404" s="7">
+        <v>45932</v>
+      </c>
+      <c r="F404" s="8">
+        <v>318.06</v>
+      </c>
+    </row>
+    <row r="405" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A405" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B405" s="9" t="s">
+        <v>475</v>
+      </c>
+      <c r="C405" s="6" t="s">
+        <v>408</v>
+      </c>
+      <c r="D405" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="E405" s="7">
+        <v>45932</v>
+      </c>
+      <c r="F405" s="8">
+        <v>1277.9100000000001</v>
+      </c>
+    </row>
+    <row r="406" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A406" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B406" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C406" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D406" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E406" s="7">
+        <v>45933</v>
+      </c>
+      <c r="F406" s="8">
+        <v>354.13</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A407" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B407" s="9" t="s">
+        <v>476</v>
+      </c>
+      <c r="C407" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D407" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E407" s="7">
+        <v>45933</v>
+      </c>
+      <c r="F407" s="8">
+        <v>9.44</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A408" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B408" s="9" t="s">
+        <v>477</v>
+      </c>
+      <c r="C408" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D408" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="E408" s="7">
+        <v>45933</v>
+      </c>
+      <c r="F408" s="8">
+        <v>480.39</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A409" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B409" s="9" t="s">
+        <v>478</v>
+      </c>
+      <c r="C409" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="D409" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="E409" s="7">
+        <v>45933</v>
+      </c>
+      <c r="F409" s="8">
+        <v>518.65</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A410" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B410" s="9" t="s">
+        <v>479</v>
+      </c>
+      <c r="C410" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D410" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E410" s="7">
+        <v>45933</v>
+      </c>
+      <c r="F410" s="8">
+        <v>999.36</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A411" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B411" s="9" t="s">
+        <v>480</v>
+      </c>
+      <c r="C411" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D411" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E411" s="7">
+        <v>45933</v>
+      </c>
+      <c r="F411" s="8">
+        <v>81.99</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A412" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B412" s="9" t="s">
+        <v>481</v>
+      </c>
+      <c r="C412" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D412" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E412" s="7">
+        <v>45938</v>
+      </c>
+      <c r="F412" s="8">
+        <v>610.6</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A413" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B413" s="9" t="s">
+        <v>482</v>
+      </c>
+      <c r="C413" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D413" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E413" s="7">
+        <v>45938</v>
+      </c>
+      <c r="F413" s="8">
+        <v>43.83</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A414" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B414" s="9" t="s">
+        <v>483</v>
+      </c>
+      <c r="C414" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D414" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E414" s="7">
+        <v>45938</v>
+      </c>
+      <c r="F414" s="8">
+        <v>160.46</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A415" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B415" s="9" t="s">
+        <v>484</v>
+      </c>
+      <c r="C415" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D415" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E415" s="7">
+        <v>45944</v>
+      </c>
+      <c r="F415" s="8">
+        <v>759.88</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A416" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B416" s="9" t="s">
+        <v>485</v>
+      </c>
+      <c r="C416" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D416" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E416" s="7">
+        <v>45944</v>
+      </c>
+      <c r="F416" s="8">
+        <v>1364.88</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A417" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B417" s="9" t="s">
+        <v>486</v>
+      </c>
+      <c r="C417" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D417" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E417" s="7">
+        <v>45944</v>
+      </c>
+      <c r="F417" s="8">
+        <v>1042.9000000000001</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A418" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B418" s="9" t="s">
+        <v>487</v>
+      </c>
+      <c r="C418" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="D418" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="E418" s="7">
+        <v>45944</v>
+      </c>
+      <c r="F418" s="8">
+        <v>2590.02</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A419" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B419" s="9" t="s">
+        <v>488</v>
+      </c>
+      <c r="C419" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D288" s="6" t="s">
+      <c r="D419" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="E288" s="7">
-[...13 lines deleted...]
-      <c r="C289" s="6" t="s">
+      <c r="E419" s="7">
+        <v>45945</v>
+      </c>
+      <c r="F419" s="8">
+        <v>102.04</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A420" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B420" s="9" t="s">
+        <v>489</v>
+      </c>
+      <c r="C420" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="D420" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="E420" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F420" s="8">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A421" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B421" s="9" t="s">
+        <v>492</v>
+      </c>
+      <c r="C421" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="D421" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="E421" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F421" s="8">
+        <v>509.68</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A422" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B422" s="9" t="s">
+        <v>493</v>
+      </c>
+      <c r="C422" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="D422" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="E422" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F422" s="8">
+        <v>1019.36</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A423" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B423" s="9" t="s">
+        <v>489</v>
+      </c>
+      <c r="C423" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="D423" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="E423" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F423" s="8">
+        <v>509.68</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A424" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B424" s="9" t="s">
+        <v>494</v>
+      </c>
+      <c r="C424" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="D424" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="E424" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F424" s="8">
+        <v>769.61</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A425" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B425" s="9" t="s">
+        <v>495</v>
+      </c>
+      <c r="C425" s="6" t="s">
+        <v>496</v>
+      </c>
+      <c r="D425" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="E425" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F425" s="8">
+        <v>332.56</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A426" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B426" s="9" t="s">
+        <v>498</v>
+      </c>
+      <c r="C426" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="D426" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="E426" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F426" s="8">
+        <v>306.18</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A427" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B427" s="9" t="s">
+        <v>499</v>
+      </c>
+      <c r="C427" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="D427" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="E427" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F427" s="8">
+        <v>563.23</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A428" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B428" s="9" t="s">
+        <v>500</v>
+      </c>
+      <c r="C428" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D428" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E428" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F428" s="8">
+        <v>1244.58</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A429" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B429" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C429" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D429" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E429" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F429" s="8">
+        <v>75.760000000000005</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A430" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B430" s="9" t="s">
+        <v>501</v>
+      </c>
+      <c r="C430" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D430" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E430" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F430" s="8">
+        <v>584.28</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A431" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B431" s="9" t="s">
+        <v>502</v>
+      </c>
+      <c r="C431" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D431" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E431" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F431" s="8">
+        <v>12100</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A432" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B432" s="9" t="s">
+        <v>503</v>
+      </c>
+      <c r="C432" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D432" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E432" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F432" s="8">
+        <v>2047.25</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A433" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B433" s="9" t="s">
+        <v>504</v>
+      </c>
+      <c r="C433" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D433" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E433" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F433" s="8">
+        <v>106.96</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A434" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B434" s="9" t="s">
+        <v>505</v>
+      </c>
+      <c r="C434" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D289" s="6" t="s">
+      <c r="D434" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E289" s="7">
-[...13 lines deleted...]
-      <c r="C290" s="6" t="s">
+      <c r="E434" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F434" s="8">
+        <v>69.09</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A435" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B435" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="C435" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D290" s="6" t="s">
+      <c r="D435" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E290" s="7">
-[...3 lines deleted...]
-        <v>74.95</v>
+      <c r="E435" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F435" s="8">
+        <v>383.57</v>
+      </c>
+    </row>
+    <row r="436" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A436" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B436" s="9" t="s">
+        <v>507</v>
+      </c>
+      <c r="C436" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D436" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="E436" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F436" s="8">
+        <v>1221.8599999999999</v>
+      </c>
+    </row>
+    <row r="437" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A437" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B437" s="9" t="s">
+        <v>508</v>
+      </c>
+      <c r="C437" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D437" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E437" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F437" s="8">
+        <v>2862.33</v>
+      </c>
+    </row>
+    <row r="438" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A438" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B438" s="9" t="s">
+        <v>509</v>
+      </c>
+      <c r="C438" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D438" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E438" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F438" s="8">
+        <v>789.37</v>
+      </c>
+    </row>
+    <row r="439" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A439" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B439" s="9" t="s">
+        <v>510</v>
+      </c>
+      <c r="C439" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D439" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E439" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F439" s="8">
+        <v>659.01</v>
+      </c>
+    </row>
+    <row r="440" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A440" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B440" s="9" t="s">
+        <v>511</v>
+      </c>
+      <c r="C440" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D440" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E440" s="7">
+        <v>45946</v>
+      </c>
+      <c r="F440" s="8">
+        <v>295.70999999999998</v>
+      </c>
+    </row>
+    <row r="441" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A441" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B441" s="9" t="s">
+        <v>512</v>
+      </c>
+      <c r="C441" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D441" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="E441" s="7">
+        <v>45947</v>
+      </c>
+      <c r="F441" s="8">
+        <v>63.72</v>
+      </c>
+    </row>
+    <row r="442" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A442" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B442" s="9" t="s">
+        <v>513</v>
+      </c>
+      <c r="C442" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="D442" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="E442" s="7">
+        <v>45947</v>
+      </c>
+      <c r="F442" s="8">
+        <v>75.430000000000007</v>
+      </c>
+    </row>
+    <row r="443" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A443" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B443" s="9" t="s">
+        <v>514</v>
+      </c>
+      <c r="C443" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D443" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E443" s="7">
+        <v>45947</v>
+      </c>
+      <c r="F443" s="8">
+        <v>339.1</v>
+      </c>
+    </row>
+    <row r="444" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A444" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B444" s="9" t="s">
+        <v>515</v>
+      </c>
+      <c r="C444" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D444" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E444" s="7">
+        <v>45947</v>
+      </c>
+      <c r="F444" s="8">
+        <v>909.86</v>
+      </c>
+    </row>
+    <row r="445" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A445" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B445" s="9" t="s">
+        <v>516</v>
+      </c>
+      <c r="C445" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="D445" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="E445" s="7">
+        <v>45951</v>
+      </c>
+      <c r="F445" s="8">
+        <v>99.62</v>
+      </c>
+    </row>
+    <row r="446" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A446" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B446" s="9" t="s">
+        <v>517</v>
+      </c>
+      <c r="C446" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D446" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E446" s="7">
+        <v>45951</v>
+      </c>
+      <c r="F446" s="8">
+        <v>596.78</v>
+      </c>
+    </row>
+    <row r="447" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A447" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B447" s="9" t="s">
+        <v>518</v>
+      </c>
+      <c r="C447" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D447" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E447" s="7">
+        <v>45951</v>
+      </c>
+      <c r="F447" s="8">
+        <v>1622.74</v>
+      </c>
+    </row>
+    <row r="448" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A448" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B448" s="9" t="s">
+        <v>519</v>
+      </c>
+      <c r="C448" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D448" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E448" s="7">
+        <v>45951</v>
+      </c>
+      <c r="F448" s="8">
+        <v>53.31</v>
+      </c>
+    </row>
+    <row r="449" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A449" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B449" s="9" t="s">
+        <v>520</v>
+      </c>
+      <c r="C449" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D449" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E449" s="7">
+        <v>45951</v>
+      </c>
+      <c r="F449" s="8">
+        <v>46.09</v>
+      </c>
+    </row>
+    <row r="450" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A450" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B450" s="9" t="s">
+        <v>521</v>
+      </c>
+      <c r="C450" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D450" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E450" s="7">
+        <v>45951</v>
+      </c>
+      <c r="F450" s="8">
+        <v>65.55</v>
+      </c>
+    </row>
+    <row r="451" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A451" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B451" s="9" t="s">
+        <v>522</v>
+      </c>
+      <c r="C451" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D451" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E451" s="7">
+        <v>45951</v>
+      </c>
+      <c r="F451" s="8">
+        <v>204.27</v>
+      </c>
+    </row>
+    <row r="452" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A452" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B452" s="9" t="s">
+        <v>523</v>
+      </c>
+      <c r="C452" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D452" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E452" s="7">
+        <v>45951</v>
+      </c>
+      <c r="F452" s="8">
+        <v>596.78</v>
+      </c>
+    </row>
+    <row r="453" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A453" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B453" s="9" t="s">
+        <v>524</v>
+      </c>
+      <c r="C453" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D453" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E453" s="7">
+        <v>45951</v>
+      </c>
+      <c r="F453" s="8">
+        <v>732.23</v>
+      </c>
+    </row>
+    <row r="454" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A454" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B454" s="9" t="s">
+        <v>525</v>
+      </c>
+      <c r="C454" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D454" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E454" s="7">
+        <v>45951</v>
+      </c>
+      <c r="F454" s="8">
+        <v>181.6</v>
+      </c>
+    </row>
+    <row r="455" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A455" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B455" s="9" t="s">
+        <v>526</v>
+      </c>
+      <c r="C455" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D455" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E455" s="7">
+        <v>45951</v>
+      </c>
+      <c r="F455" s="8">
+        <v>577.04999999999995</v>
+      </c>
+    </row>
+    <row r="456" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A456" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B456" s="9" t="s">
+        <v>527</v>
+      </c>
+      <c r="C456" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D456" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="E456" s="7">
+        <v>45951</v>
+      </c>
+      <c r="F456" s="8">
+        <v>70.05</v>
+      </c>
+    </row>
+    <row r="457" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A457" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B457" s="9" t="s">
+        <v>528</v>
+      </c>
+      <c r="C457" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D457" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E457" s="7">
+        <v>45951</v>
+      </c>
+      <c r="F457" s="8">
+        <v>433.18</v>
+      </c>
+    </row>
+    <row r="458" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A458" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B458" s="9" t="s">
+        <v>529</v>
+      </c>
+      <c r="C458" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D458" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="E458" s="7">
+        <v>45951</v>
+      </c>
+      <c r="F458" s="8">
+        <v>359.98</v>
+      </c>
+    </row>
+    <row r="459" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A459" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B459" s="9" t="s">
+        <v>530</v>
+      </c>
+      <c r="C459" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D459" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="E459" s="7">
+        <v>45952</v>
+      </c>
+      <c r="F459" s="8">
+        <v>255.07</v>
+      </c>
+    </row>
+    <row r="460" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A460" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B460" s="9" t="s">
+        <v>531</v>
+      </c>
+      <c r="C460" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="D460" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="E460" s="7">
+        <v>45952</v>
+      </c>
+      <c r="F460" s="8">
+        <v>1013.93</v>
+      </c>
+    </row>
+    <row r="461" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A461" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B461" s="9" t="s">
+        <v>532</v>
+      </c>
+      <c r="C461" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D461" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E461" s="7">
+        <v>45952</v>
+      </c>
+      <c r="F461" s="8">
+        <v>496.1</v>
+      </c>
+    </row>
+    <row r="462" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A462" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B462" s="9" t="s">
+        <v>533</v>
+      </c>
+      <c r="C462" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D462" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E462" s="7">
+        <v>45952</v>
+      </c>
+      <c r="F462" s="8">
+        <v>610.92999999999995</v>
+      </c>
+    </row>
+    <row r="463" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A463" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B463" s="9" t="s">
+        <v>534</v>
+      </c>
+      <c r="C463" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D463" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E463" s="7">
+        <v>45952</v>
+      </c>
+      <c r="F463" s="8">
+        <v>128.57</v>
+      </c>
+    </row>
+    <row r="464" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A464" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B464" s="9" t="s">
+        <v>535</v>
+      </c>
+      <c r="C464" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D464" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E464" s="7">
+        <v>45952</v>
+      </c>
+      <c r="F464" s="8">
+        <v>717.22</v>
+      </c>
+    </row>
+    <row r="465" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A465" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B465" s="9" t="s">
+        <v>536</v>
+      </c>
+      <c r="C465" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D465" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E465" s="7">
+        <v>45952</v>
+      </c>
+      <c r="F465" s="8">
+        <v>46.09</v>
+      </c>
+    </row>
+    <row r="466" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A466" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B466" s="9" t="s">
+        <v>537</v>
+      </c>
+      <c r="C466" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D466" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E466" s="7">
+        <v>45953</v>
+      </c>
+      <c r="F466" s="8">
+        <v>953.04</v>
+      </c>
+    </row>
+    <row r="467" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A467" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B467" s="9" t="s">
+        <v>538</v>
+      </c>
+      <c r="C467" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D467" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E467" s="7">
+        <v>45954</v>
+      </c>
+      <c r="F467" s="8">
+        <v>262.86</v>
+      </c>
+    </row>
+    <row r="468" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A468" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B468" s="9" t="s">
+        <v>539</v>
+      </c>
+      <c r="C468" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D468" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E468" s="7">
+        <v>45954</v>
+      </c>
+      <c r="F468" s="8">
+        <v>5759.26</v>
+      </c>
+    </row>
+    <row r="469" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A469" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B469" s="9" t="s">
+        <v>540</v>
+      </c>
+      <c r="C469" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D469" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E469" s="7">
+        <v>45954</v>
+      </c>
+      <c r="F469" s="8">
+        <v>487.63</v>
+      </c>
+    </row>
+    <row r="470" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A470" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B470" s="9" t="s">
+        <v>541</v>
+      </c>
+      <c r="C470" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D470" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E470" s="7">
+        <v>45957</v>
+      </c>
+      <c r="F470" s="8">
+        <v>681.01</v>
+      </c>
+    </row>
+    <row r="471" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A471" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B471" s="9" t="s">
+        <v>542</v>
+      </c>
+      <c r="C471" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D471" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E471" s="7">
+        <v>45957</v>
+      </c>
+      <c r="F471" s="8">
+        <v>414.61</v>
+      </c>
+    </row>
+    <row r="472" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A472" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B472" s="9" t="s">
+        <v>543</v>
+      </c>
+      <c r="C472" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D472" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E472" s="7">
+        <v>45957</v>
+      </c>
+      <c r="F472" s="8">
+        <v>222.62</v>
+      </c>
+    </row>
+    <row r="473" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A473" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B473" s="9" t="s">
+        <v>544</v>
+      </c>
+      <c r="C473" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D473" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E473" s="7">
+        <v>45957</v>
+      </c>
+      <c r="F473" s="8">
+        <v>371.63</v>
+      </c>
+    </row>
+    <row r="474" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A474" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B474" s="9" t="s">
+        <v>545</v>
+      </c>
+      <c r="C474" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="D474" s="6" t="s">
+        <v>547</v>
+      </c>
+      <c r="E474" s="7">
+        <v>45957</v>
+      </c>
+      <c r="F474" s="8">
+        <v>8070.71</v>
+      </c>
+    </row>
+    <row r="475" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A475" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B475" s="9" t="s">
+        <v>548</v>
+      </c>
+      <c r="C475" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D475" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E475" s="7">
+        <v>45957</v>
+      </c>
+      <c r="F475" s="8">
+        <v>435.2</v>
+      </c>
+    </row>
+    <row r="476" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A476" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B476" s="9" t="s">
+        <v>549</v>
+      </c>
+      <c r="C476" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="D476" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="E476" s="7">
+        <v>45958</v>
+      </c>
+      <c r="F476" s="8">
+        <v>684.65</v>
+      </c>
+    </row>
+    <row r="477" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A477" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B477" s="9" t="s">
+        <v>550</v>
+      </c>
+      <c r="C477" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D477" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E477" s="7">
+        <v>45958</v>
+      </c>
+      <c r="F477" s="8">
+        <v>624.99</v>
+      </c>
+    </row>
+    <row r="478" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A478" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B478" s="9" t="s">
+        <v>551</v>
+      </c>
+      <c r="C478" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D478" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E478" s="7">
+        <v>45958</v>
+      </c>
+      <c r="F478" s="8">
+        <v>140.47999999999999</v>
+      </c>
+    </row>
+    <row r="479" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A479" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B479" s="9" t="s">
+        <v>552</v>
+      </c>
+      <c r="C479" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D479" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E479" s="7">
+        <v>45958</v>
+      </c>
+      <c r="F479" s="8">
+        <v>294.02999999999997</v>
+      </c>
+    </row>
+    <row r="480" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A480" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B480" s="9" t="s">
+        <v>553</v>
+      </c>
+      <c r="C480" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D480" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E480" s="7">
+        <v>45958</v>
+      </c>
+      <c r="F480" s="8">
+        <v>241.23</v>
+      </c>
+    </row>
+    <row r="481" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A481" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B481" s="9" t="s">
+        <v>554</v>
+      </c>
+      <c r="C481" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D481" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E481" s="7">
+        <v>45958</v>
+      </c>
+      <c r="F481" s="8">
+        <v>500.86</v>
+      </c>
+    </row>
+    <row r="482" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A482" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B482" s="9" t="s">
+        <v>555</v>
+      </c>
+      <c r="C482" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D482" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E482" s="7">
+        <v>45958</v>
+      </c>
+      <c r="F482" s="8">
+        <v>558.79</v>
+      </c>
+    </row>
+    <row r="483" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A483" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B483" s="9" t="s">
+        <v>556</v>
+      </c>
+      <c r="C483" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D483" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="E483" s="7">
+        <v>45958</v>
+      </c>
+      <c r="F483" s="8">
+        <v>1179.75</v>
+      </c>
+    </row>
+    <row r="484" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A484" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B484" s="9" t="s">
+        <v>557</v>
+      </c>
+      <c r="C484" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D484" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E484" s="7">
+        <v>45958</v>
+      </c>
+      <c r="F484" s="8">
+        <v>162.41999999999999</v>
+      </c>
+    </row>
+    <row r="485" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A485" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B485" s="9" t="s">
+        <v>558</v>
+      </c>
+      <c r="C485" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D485" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E485" s="7">
+        <v>45958</v>
+      </c>
+      <c r="F485" s="8">
+        <v>4631.8999999999996</v>
+      </c>
+    </row>
+    <row r="486" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A486" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B486" s="9" t="s">
+        <v>559</v>
+      </c>
+      <c r="C486" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D486" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E486" s="7">
+        <v>45958</v>
+      </c>
+      <c r="F486" s="8">
+        <v>260.39</v>
+      </c>
+    </row>
+    <row r="487" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A487" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B487" s="9" t="s">
+        <v>560</v>
+      </c>
+      <c r="C487" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="D487" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="E487" s="7">
+        <v>45958</v>
+      </c>
+      <c r="F487" s="8">
+        <v>522.79</v>
+      </c>
+    </row>
+    <row r="488" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A488" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B488" s="9" t="s">
+        <v>561</v>
+      </c>
+      <c r="C488" s="6" t="s">
+        <v>496</v>
+      </c>
+      <c r="D488" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="E488" s="7">
+        <v>45958</v>
+      </c>
+      <c r="F488" s="8">
+        <v>593.72</v>
+      </c>
+    </row>
+    <row r="489" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A489" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B489" s="9" t="s">
+        <v>562</v>
+      </c>
+      <c r="C489" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D489" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E489" s="7">
+        <v>45959</v>
+      </c>
+      <c r="F489" s="8">
+        <v>749.86</v>
+      </c>
+    </row>
+    <row r="490" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A490" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B490" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="C490" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="D490" s="6" t="s">
+        <v>372</v>
+      </c>
+      <c r="E490" s="7">
+        <v>45959</v>
+      </c>
+      <c r="F490" s="8">
+        <v>651.49</v>
+      </c>
+    </row>
+    <row r="491" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A491" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B491" s="9" t="s">
+        <v>564</v>
+      </c>
+      <c r="C491" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D491" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E491" s="7">
+        <v>45959</v>
+      </c>
+      <c r="F491" s="8">
+        <v>338.15</v>
+      </c>
+    </row>
+    <row r="492" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A492" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B492" s="9" t="s">
+        <v>565</v>
+      </c>
+      <c r="C492" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D492" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E492" s="7">
+        <v>45959</v>
+      </c>
+      <c r="F492" s="8">
+        <v>563.86</v>
+      </c>
+    </row>
+    <row r="493" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A493" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B493" s="9" t="s">
+        <v>566</v>
+      </c>
+      <c r="C493" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D493" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E493" s="7">
+        <v>45959</v>
+      </c>
+      <c r="F493" s="8">
+        <v>320.92</v>
+      </c>
+    </row>
+    <row r="494" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A494" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B494" s="9" t="s">
+        <v>567</v>
+      </c>
+      <c r="C494" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D494" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="E494" s="7">
+        <v>45959</v>
+      </c>
+      <c r="F494" s="8">
+        <v>810.7</v>
+      </c>
+    </row>
+    <row r="495" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A495" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B495" s="9" t="s">
+        <v>568</v>
+      </c>
+      <c r="C495" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="D495" s="6" t="s">
+        <v>372</v>
+      </c>
+      <c r="E495" s="7">
+        <v>45959</v>
+      </c>
+      <c r="F495" s="8">
+        <v>763.73</v>
+      </c>
+    </row>
+    <row r="496" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A496" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B496" s="9" t="s">
+        <v>569</v>
+      </c>
+      <c r="C496" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D496" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E496" s="7">
+        <v>45959</v>
+      </c>
+      <c r="F496" s="8">
+        <v>468.54</v>
+      </c>
+    </row>
+    <row r="497" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A497" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B497" s="9" t="s">
+        <v>570</v>
+      </c>
+      <c r="C497" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D497" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E497" s="7">
+        <v>45959</v>
+      </c>
+      <c r="F497" s="8">
+        <v>43.08</v>
+      </c>
+    </row>
+    <row r="498" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A498" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B498" s="9" t="s">
+        <v>571</v>
+      </c>
+      <c r="C498" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D498" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E498" s="7">
+        <v>45961</v>
+      </c>
+      <c r="F498" s="8">
+        <v>558.79</v>
+      </c>
+    </row>
+    <row r="499" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A499" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B499" s="9" t="s">
+        <v>572</v>
+      </c>
+      <c r="C499" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D499" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E499" s="7">
+        <v>45961</v>
+      </c>
+      <c r="F499" s="8">
+        <v>411.98</v>
+      </c>
+    </row>
+    <row r="500" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A500" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B500" s="9" t="s">
+        <v>573</v>
+      </c>
+      <c r="C500" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="D500" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="E500" s="7">
+        <v>45961</v>
+      </c>
+      <c r="F500" s="8">
+        <v>748.7</v>
+      </c>
+    </row>
+    <row r="501" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A501" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B501" s="9" t="s">
+        <v>574</v>
+      </c>
+      <c r="C501" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D501" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E501" s="7">
+        <v>45961</v>
+      </c>
+      <c r="F501" s="8">
+        <v>354.05</v>
+      </c>
+    </row>
+    <row r="502" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A502" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B502" s="9" t="s">
+        <v>575</v>
+      </c>
+      <c r="C502" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D502" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E502" s="7">
+        <v>45961</v>
+      </c>
+      <c r="F502" s="8">
+        <v>943.8</v>
+      </c>
+    </row>
+    <row r="503" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A503" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B503" s="9" t="s">
+        <v>576</v>
+      </c>
+      <c r="C503" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D503" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E503" s="7">
+        <v>45961</v>
+      </c>
+      <c r="F503" s="8">
+        <v>1975.33</v>
+      </c>
+    </row>
+    <row r="504" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A504" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B504" s="9" t="s">
+        <v>577</v>
+      </c>
+      <c r="C504" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D504" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E504" s="7">
+        <v>45961</v>
+      </c>
+      <c r="F504" s="8">
+        <v>1080.3699999999999</v>
+      </c>
+    </row>
+    <row r="505" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A505" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B505" s="9" t="s">
+        <v>578</v>
+      </c>
+      <c r="C505" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D505" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E505" s="7">
+        <v>45961</v>
+      </c>
+      <c r="F505" s="8">
+        <v>653.4</v>
+      </c>
+    </row>
+    <row r="506" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A506" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B506" s="9" t="s">
+        <v>579</v>
+      </c>
+      <c r="C506" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D506" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E506" s="7">
+        <v>45961</v>
+      </c>
+      <c r="F506" s="8">
+        <v>1825.78</v>
+      </c>
+    </row>
+    <row r="507" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A507" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B507" s="9" t="s">
+        <v>580</v>
+      </c>
+      <c r="C507" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D507" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E507" s="7">
+        <v>45961</v>
+      </c>
+      <c r="F507" s="8">
+        <v>799.18</v>
+      </c>
+    </row>
+    <row r="508" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A508" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B508" s="9" t="s">
+        <v>581</v>
+      </c>
+      <c r="C508" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D508" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E508" s="7">
+        <v>45961</v>
+      </c>
+      <c r="F508" s="8">
+        <v>481.58</v>
+      </c>
+    </row>
+    <row r="509" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A509" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B509" s="9" t="s">
+        <v>582</v>
+      </c>
+      <c r="C509" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D509" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E509" s="7">
+        <v>45961</v>
+      </c>
+      <c r="F509" s="8">
+        <v>805.93</v>
+      </c>
+    </row>
+    <row r="510" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A510" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B510" s="9" t="s">
+        <v>583</v>
+      </c>
+      <c r="C510" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D510" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E510" s="7">
+        <v>45964</v>
+      </c>
+      <c r="F510" s="8">
+        <v>115.66</v>
+      </c>
+    </row>
+    <row r="511" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A511" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B511" s="9" t="s">
+        <v>584</v>
+      </c>
+      <c r="C511" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D511" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E511" s="7">
+        <v>45964</v>
+      </c>
+      <c r="F511" s="8">
+        <v>9042.33</v>
+      </c>
+    </row>
+    <row r="512" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A512" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B512" s="9" t="s">
+        <v>585</v>
+      </c>
+      <c r="C512" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D512" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E512" s="7">
+        <v>45964</v>
+      </c>
+      <c r="F512" s="8">
+        <v>53.26</v>
+      </c>
+    </row>
+    <row r="513" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A513" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B513" s="9" t="s">
+        <v>586</v>
+      </c>
+      <c r="C513" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D513" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E513" s="7">
+        <v>45964</v>
+      </c>
+      <c r="F513" s="8">
+        <v>929.76</v>
+      </c>
+    </row>
+    <row r="514" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A514" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B514" s="9" t="s">
+        <v>587</v>
+      </c>
+      <c r="C514" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D514" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E514" s="7">
+        <v>45965</v>
+      </c>
+      <c r="F514" s="8">
+        <v>421.07</v>
+      </c>
+    </row>
+    <row r="515" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A515" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B515" s="9" t="s">
+        <v>588</v>
+      </c>
+      <c r="C515" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D515" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E515" s="7">
+        <v>45966</v>
+      </c>
+      <c r="F515" s="8">
+        <v>421.07</v>
+      </c>
+    </row>
+    <row r="516" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A516" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B516" s="9" t="s">
+        <v>589</v>
+      </c>
+      <c r="C516" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="D516" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="E516" s="7">
+        <v>45966</v>
+      </c>
+      <c r="F516" s="8">
+        <v>1059.96</v>
+      </c>
+    </row>
+    <row r="517" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A517" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B517" s="9" t="s">
+        <v>590</v>
+      </c>
+      <c r="C517" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D517" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="E517" s="7">
+        <v>45967</v>
+      </c>
+      <c r="F517" s="8">
+        <v>306.63</v>
+      </c>
+    </row>
+    <row r="518" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A518" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B518" s="9" t="s">
+        <v>591</v>
+      </c>
+      <c r="C518" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D518" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E518" s="7">
+        <v>45968</v>
+      </c>
+      <c r="F518" s="8">
+        <v>738.89</v>
+      </c>
+    </row>
+    <row r="519" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A519" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B519" s="9" t="s">
+        <v>592</v>
+      </c>
+      <c r="C519" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="D519" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="E519" s="7">
+        <v>45968</v>
+      </c>
+      <c r="F519" s="8">
+        <v>341.22</v>
+      </c>
+    </row>
+    <row r="520" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A520" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B520" s="9" t="s">
+        <v>593</v>
+      </c>
+      <c r="C520" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D520" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E520" s="7">
+        <v>45968</v>
+      </c>
+      <c r="F520" s="8">
+        <v>132.37</v>
+      </c>
+    </row>
+    <row r="521" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A521" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B521" s="9" t="s">
+        <v>594</v>
+      </c>
+      <c r="C521" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D521" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E521" s="7">
+        <v>45972</v>
+      </c>
+      <c r="F521" s="8">
+        <v>452.54</v>
+      </c>
+    </row>
+    <row r="522" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A522" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B522" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="C522" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D522" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E522" s="7">
+        <v>45972</v>
+      </c>
+      <c r="F522" s="8">
+        <v>149.69</v>
+      </c>
+    </row>
+    <row r="523" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A523" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B523" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="C523" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D523" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E523" s="7">
+        <v>45972</v>
+      </c>
+      <c r="F523" s="8">
+        <v>772.46</v>
+      </c>
+    </row>
+    <row r="524" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A524" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B524" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C524" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D524" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E524" s="7">
+        <v>45972</v>
+      </c>
+      <c r="F524" s="8">
+        <v>140.81</v>
+      </c>
+    </row>
+    <row r="525" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A525" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B525" s="9" t="s">
+        <v>596</v>
+      </c>
+      <c r="C525" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D525" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E525" s="7">
+        <v>45972</v>
+      </c>
+      <c r="F525" s="8">
+        <v>598.13</v>
+      </c>
+    </row>
+    <row r="526" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A526" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B526" s="9" t="s">
+        <v>597</v>
+      </c>
+      <c r="C526" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D526" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E526" s="7">
+        <v>45972</v>
+      </c>
+      <c r="F526" s="8">
+        <v>104.64</v>
+      </c>
+    </row>
+    <row r="527" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A527" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B527" s="9" t="s">
+        <v>598</v>
+      </c>
+      <c r="C527" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="D527" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="E527" s="7">
+        <v>45972</v>
+      </c>
+      <c r="F527" s="8">
+        <v>526.35</v>
+      </c>
+    </row>
+    <row r="528" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A528" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B528" s="9" t="s">
+        <v>599</v>
+      </c>
+      <c r="C528" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D528" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E528" s="7">
+        <v>45972</v>
+      </c>
+      <c r="F528" s="8">
+        <v>77.680000000000007</v>
+      </c>
+    </row>
+    <row r="529" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A529" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B529" s="9" t="s">
+        <v>600</v>
+      </c>
+      <c r="C529" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="D529" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="E529" s="7">
+        <v>45973</v>
+      </c>
+      <c r="F529" s="8">
+        <v>2692.61</v>
+      </c>
+    </row>
+    <row r="530" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A530" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B530" s="9" t="s">
+        <v>601</v>
+      </c>
+      <c r="C530" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D530" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E530" s="7">
+        <v>45973</v>
+      </c>
+      <c r="F530" s="8">
+        <v>752.72</v>
+      </c>
+    </row>
+    <row r="531" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A531" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B531" s="9" t="s">
+        <v>601</v>
+      </c>
+      <c r="C531" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D531" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E531" s="7">
+        <v>45973</v>
+      </c>
+      <c r="F531" s="8">
+        <v>1321.36</v>
+      </c>
+    </row>
+    <row r="532" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A532" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B532" s="9" t="s">
+        <v>602</v>
+      </c>
+      <c r="C532" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D532" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E532" s="7">
+        <v>45973</v>
+      </c>
+      <c r="F532" s="8">
+        <v>2315.34</v>
+      </c>
+    </row>
+    <row r="533" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A533" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B533" s="9" t="s">
+        <v>603</v>
+      </c>
+      <c r="C533" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D533" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E533" s="7">
+        <v>45974</v>
+      </c>
+      <c r="F533" s="8">
+        <v>629.04</v>
+      </c>
+    </row>
+    <row r="534" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A534" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B534" s="9" t="s">
+        <v>604</v>
+      </c>
+      <c r="C534" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="D534" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="E534" s="7">
+        <v>45974</v>
+      </c>
+      <c r="F534" s="8">
+        <v>6991.03</v>
+      </c>
+    </row>
+    <row r="535" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A535" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B535" s="9" t="s">
+        <v>605</v>
+      </c>
+      <c r="C535" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D535" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E535" s="7">
+        <v>45974</v>
+      </c>
+      <c r="F535" s="8">
+        <v>1379.4</v>
+      </c>
+    </row>
+    <row r="536" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A536" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B536" s="9" t="s">
+        <v>606</v>
+      </c>
+      <c r="C536" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D536" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E536" s="7">
+        <v>45974</v>
+      </c>
+      <c r="F536" s="8">
+        <v>3571.65</v>
+      </c>
+    </row>
+    <row r="537" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A537" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B537" s="9" t="s">
+        <v>607</v>
+      </c>
+      <c r="C537" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D537" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E537" s="7">
+        <v>45974</v>
+      </c>
+      <c r="F537" s="8">
+        <v>419.05</v>
+      </c>
+    </row>
+    <row r="538" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A538" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B538" s="9" t="s">
+        <v>608</v>
+      </c>
+      <c r="C538" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D538" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="E538" s="7">
+        <v>45974</v>
+      </c>
+      <c r="F538" s="8">
+        <v>335.17</v>
+      </c>
+    </row>
+    <row r="539" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A539" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B539" s="9" t="s">
+        <v>609</v>
+      </c>
+      <c r="C539" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D539" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E539" s="7">
+        <v>45974</v>
+      </c>
+      <c r="F539" s="8">
+        <v>1488.3</v>
+      </c>
+    </row>
+    <row r="540" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A540" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B540" s="9" t="s">
+        <v>610</v>
+      </c>
+      <c r="C540" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D540" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E540" s="7">
+        <v>45974</v>
+      </c>
+      <c r="F540" s="8">
+        <v>857.6</v>
+      </c>
+    </row>
+    <row r="541" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A541" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B541" s="9" t="s">
+        <v>611</v>
+      </c>
+      <c r="C541" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D541" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E541" s="7">
+        <v>45974</v>
+      </c>
+      <c r="F541" s="8">
+        <v>57.64</v>
+      </c>
+    </row>
+    <row r="542" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A542" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B542" s="9" t="s">
+        <v>612</v>
+      </c>
+      <c r="C542" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D542" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E542" s="7">
+        <v>45974</v>
+      </c>
+      <c r="F542" s="8">
+        <v>44.79</v>
+      </c>
+    </row>
+    <row r="543" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A543" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B543" s="9" t="s">
+        <v>613</v>
+      </c>
+      <c r="C543" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D543" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E543" s="7">
+        <v>45974</v>
+      </c>
+      <c r="F543" s="8">
+        <v>721.16</v>
+      </c>
+    </row>
+    <row r="544" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A544" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B544" s="9" t="s">
+        <v>614</v>
+      </c>
+      <c r="C544" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D544" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E544" s="7">
+        <v>45974</v>
+      </c>
+      <c r="F544" s="8">
+        <v>431.27</v>
+      </c>
+    </row>
+    <row r="545" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A545" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B545" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="C545" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D545" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E545" s="7">
+        <v>45974</v>
+      </c>
+      <c r="F545" s="8">
+        <v>404.2</v>
+      </c>
+    </row>
+    <row r="546" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A546" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B546" s="9" t="s">
+        <v>616</v>
+      </c>
+      <c r="C546" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D546" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E546" s="7">
+        <v>45978</v>
+      </c>
+      <c r="F546" s="8">
+        <v>93.17</v>
+      </c>
+    </row>
+    <row r="547" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A547" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B547" s="9" t="s">
+        <v>617</v>
+      </c>
+      <c r="C547" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D547" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E547" s="7">
+        <v>45978</v>
+      </c>
+      <c r="F547" s="8">
+        <v>551.25</v>
+      </c>
+    </row>
+    <row r="548" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A548" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B548" s="9" t="s">
+        <v>618</v>
+      </c>
+      <c r="C548" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D548" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E548" s="7">
+        <v>45978</v>
+      </c>
+      <c r="F548" s="8">
+        <v>587.82000000000005</v>
+      </c>
+    </row>
+    <row r="549" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A549" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B549" s="9" t="s">
+        <v>619</v>
+      </c>
+      <c r="C549" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D549" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E549" s="7">
+        <v>45978</v>
+      </c>
+      <c r="F549" s="8">
+        <v>578.34</v>
+      </c>
+    </row>
+    <row r="550" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A550" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B550" s="9" t="s">
+        <v>620</v>
+      </c>
+      <c r="C550" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D550" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E550" s="7">
+        <v>45978</v>
+      </c>
+      <c r="F550" s="8">
+        <v>505.78</v>
+      </c>
+    </row>
+    <row r="551" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A551" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B551" s="9" t="s">
+        <v>621</v>
+      </c>
+      <c r="C551" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D551" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E551" s="7">
+        <v>45978</v>
+      </c>
+      <c r="F551" s="8">
+        <v>522.72</v>
+      </c>
+    </row>
+    <row r="552" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A552" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B552" s="9" t="s">
+        <v>622</v>
+      </c>
+      <c r="C552" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D552" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E552" s="7">
+        <v>45979</v>
+      </c>
+      <c r="F552" s="8">
+        <v>393.25</v>
+      </c>
+    </row>
+    <row r="553" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A553" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B553" s="9" t="s">
+        <v>623</v>
+      </c>
+      <c r="C553" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D553" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E553" s="7">
+        <v>45979</v>
+      </c>
+      <c r="F553" s="8">
+        <v>284.7</v>
+      </c>
+    </row>
+    <row r="554" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A554" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B554" s="9" t="s">
+        <v>624</v>
+      </c>
+      <c r="C554" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D554" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E554" s="7">
+        <v>45979</v>
+      </c>
+      <c r="F554" s="8">
+        <v>277.83999999999997</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A555" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B555" s="9" t="s">
+        <v>625</v>
+      </c>
+      <c r="C555" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D555" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="E555" s="7">
+        <v>45979</v>
+      </c>
+      <c r="F555" s="8">
+        <v>148.36000000000001</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A556" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B556" s="9" t="s">
+        <v>626</v>
+      </c>
+      <c r="C556" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D556" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E556" s="7">
+        <v>45980</v>
+      </c>
+      <c r="F556" s="8">
+        <v>3630.15</v>
+      </c>
+    </row>
+    <row r="557" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A557" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B557" s="9" t="s">
+        <v>627</v>
+      </c>
+      <c r="C557" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D557" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E557" s="7">
+        <v>45980</v>
+      </c>
+      <c r="F557" s="8">
+        <v>559.5</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A558" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B558" s="9" t="s">
+        <v>603</v>
+      </c>
+      <c r="C558" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D558" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E558" s="7">
+        <v>45980</v>
+      </c>
+      <c r="F558" s="8">
+        <v>490.05</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A559" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B559" s="9" t="s">
+        <v>603</v>
+      </c>
+      <c r="C559" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D559" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E559" s="7">
+        <v>45980</v>
+      </c>
+      <c r="F559" s="8">
+        <v>1096.04</v>
+      </c>
+    </row>
+    <row r="560" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A560" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B560" s="9" t="s">
+        <v>628</v>
+      </c>
+      <c r="C560" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D560" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E560" s="7">
+        <v>45981</v>
+      </c>
+      <c r="F560" s="8">
+        <v>1207.22</v>
+      </c>
+    </row>
+    <row r="561" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A561" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B561" s="9" t="s">
+        <v>629</v>
+      </c>
+      <c r="C561" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D561" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E561" s="7">
+        <v>45981</v>
+      </c>
+      <c r="F561" s="8">
+        <v>382.59</v>
+      </c>
+    </row>
+    <row r="562" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A562" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B562" s="9" t="s">
+        <v>630</v>
+      </c>
+      <c r="C562" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D562" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E562" s="7">
+        <v>45981</v>
+      </c>
+      <c r="F562" s="8">
+        <v>772.46</v>
+      </c>
+    </row>
+    <row r="563" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A563" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B563" s="9" t="s">
+        <v>631</v>
+      </c>
+      <c r="C563" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D563" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E563" s="7">
+        <v>45981</v>
+      </c>
+      <c r="F563" s="8">
+        <v>257.05</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A564" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B564" s="9" t="s">
+        <v>632</v>
+      </c>
+      <c r="C564" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="D564" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="E564" s="7">
+        <v>45981</v>
+      </c>
+      <c r="F564" s="8">
+        <v>209.89</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A565" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B565" s="9" t="s">
+        <v>635</v>
+      </c>
+      <c r="C565" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D565" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E565" s="7">
+        <v>45981</v>
+      </c>
+      <c r="F565" s="8">
+        <v>400.61</v>
+      </c>
+    </row>
+    <row r="566" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A566" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B566" s="9" t="s">
+        <v>636</v>
+      </c>
+      <c r="C566" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D566" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E566" s="7">
+        <v>45981</v>
+      </c>
+      <c r="F566" s="8">
+        <v>355.38</v>
+      </c>
+    </row>
+    <row r="567" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A567" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B567" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="C567" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D567" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E567" s="7">
+        <v>45981</v>
+      </c>
+      <c r="F567" s="8">
+        <v>457.38</v>
+      </c>
+    </row>
+    <row r="568" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A568" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B568" s="9" t="s">
+        <v>638</v>
+      </c>
+      <c r="C568" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D568" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E568" s="7">
+        <v>45981</v>
+      </c>
+      <c r="F568" s="8">
+        <v>277.60000000000002</v>
+      </c>
+    </row>
+    <row r="569" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A569" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B569" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="C569" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D569" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E569" s="7">
+        <v>45981</v>
+      </c>
+      <c r="F569" s="8">
+        <v>284.35000000000002</v>
+      </c>
+    </row>
+    <row r="570" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A570" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B570" s="9" t="s">
+        <v>640</v>
+      </c>
+      <c r="C570" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D570" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E570" s="7">
+        <v>45981</v>
+      </c>
+      <c r="F570" s="8">
+        <v>138.91999999999999</v>
+      </c>
+    </row>
+    <row r="571" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A571" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B571" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="C571" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D571" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E571" s="7">
+        <v>45981</v>
+      </c>
+      <c r="F571" s="8">
+        <v>175.45</v>
+      </c>
+    </row>
+    <row r="572" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A572" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B572" s="9" t="s">
+        <v>642</v>
+      </c>
+      <c r="C572" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D572" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E572" s="7">
+        <v>45981</v>
+      </c>
+      <c r="F572" s="8">
+        <v>558.69000000000005</v>
+      </c>
+    </row>
+    <row r="573" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A573" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B573" s="9" t="s">
+        <v>643</v>
+      </c>
+      <c r="C573" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D573" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E573" s="7">
+        <v>45985</v>
+      </c>
+      <c r="F573" s="8">
+        <v>688.49</v>
+      </c>
+    </row>
+    <row r="574" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A574" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B574" s="9" t="s">
+        <v>644</v>
+      </c>
+      <c r="C574" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="D574" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="E574" s="7">
+        <v>45985</v>
+      </c>
+      <c r="F574" s="8">
+        <v>547.61</v>
+      </c>
+    </row>
+    <row r="575" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A575" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B575" s="9" t="s">
+        <v>645</v>
+      </c>
+      <c r="C575" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D575" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E575" s="7">
+        <v>45985</v>
+      </c>
+      <c r="F575" s="8">
+        <v>49.86</v>
+      </c>
+    </row>
+    <row r="576" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A576" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B576" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="C576" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="D576" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="E576" s="7">
+        <v>45985</v>
+      </c>
+      <c r="F576" s="8">
+        <v>7203.13</v>
+      </c>
+    </row>
+    <row r="577" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A577" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B577" s="9" t="s">
+        <v>646</v>
+      </c>
+      <c r="C577" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D577" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E577" s="7">
+        <v>45985</v>
+      </c>
+      <c r="F577" s="8">
+        <v>386.23</v>
+      </c>
+    </row>
+    <row r="578" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A578" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B578" s="9" t="s">
+        <v>647</v>
+      </c>
+      <c r="C578" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="D578" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="E578" s="7">
+        <v>45985</v>
+      </c>
+      <c r="F578" s="8">
+        <v>240.33</v>
+      </c>
+    </row>
+    <row r="579" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A579" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B579" s="9" t="s">
+        <v>648</v>
+      </c>
+      <c r="C579" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D579" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E579" s="7">
+        <v>45985</v>
+      </c>
+      <c r="F579" s="8">
+        <v>1509.28</v>
+      </c>
+    </row>
+    <row r="580" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A580" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B580" s="9" t="s">
+        <v>649</v>
+      </c>
+      <c r="C580" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D580" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E580" s="7">
+        <v>45985</v>
+      </c>
+      <c r="F580" s="8">
+        <v>555.69000000000005</v>
+      </c>
+    </row>
+    <row r="581" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A581" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B581" s="9" t="s">
+        <v>650</v>
+      </c>
+      <c r="C581" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D581" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E581" s="7">
+        <v>45985</v>
+      </c>
+      <c r="F581" s="8">
+        <v>5759.26</v>
+      </c>
+    </row>
+    <row r="582" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A582" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B582" s="9" t="s">
+        <v>651</v>
+      </c>
+      <c r="C582" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D582" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E582" s="7">
+        <v>45986</v>
+      </c>
+      <c r="F582" s="8">
+        <v>611.58000000000004</v>
+      </c>
+    </row>
+    <row r="583" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A583" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B583" s="9" t="s">
+        <v>652</v>
+      </c>
+      <c r="C583" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D583" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E583" s="7">
+        <v>45986</v>
+      </c>
+      <c r="F583" s="8">
+        <v>1999.55</v>
+      </c>
+    </row>
+    <row r="584" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A584" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B584" s="9" t="s">
+        <v>653</v>
+      </c>
+      <c r="C584" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D584" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E584" s="7">
+        <v>45986</v>
+      </c>
+      <c r="F584" s="8">
+        <v>77.5</v>
+      </c>
+    </row>
+    <row r="585" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A585" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B585" s="9" t="s">
+        <v>654</v>
+      </c>
+      <c r="C585" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D585" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E585" s="7">
+        <v>45986</v>
+      </c>
+      <c r="F585" s="8">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="586" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A586" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B586" s="9" t="s">
+        <v>655</v>
+      </c>
+      <c r="C586" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D586" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E586" s="7">
+        <v>45986</v>
+      </c>
+      <c r="F586" s="8">
+        <v>395.62</v>
+      </c>
+    </row>
+    <row r="587" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A587" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B587" s="9" t="s">
+        <v>656</v>
+      </c>
+      <c r="C587" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D587" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E587" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F587" s="8">
+        <v>22.51</v>
+      </c>
+    </row>
+    <row r="588" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A588" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B588" s="9" t="s">
+        <v>657</v>
+      </c>
+      <c r="C588" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D588" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E588" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F588" s="8">
+        <v>465.85</v>
+      </c>
+    </row>
+    <row r="589" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A589" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B589" s="9" t="s">
+        <v>658</v>
+      </c>
+      <c r="C589" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D589" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="E589" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F589" s="8">
+        <v>293.27</v>
+      </c>
+    </row>
+    <row r="590" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A590" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B590" s="9" t="s">
+        <v>659</v>
+      </c>
+      <c r="C590" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D590" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="E590" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F590" s="8">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="591" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A591" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B591" s="9" t="s">
+        <v>660</v>
+      </c>
+      <c r="C591" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D591" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="E591" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F591" s="8">
+        <v>2384.91</v>
+      </c>
+    </row>
+    <row r="592" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A592" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B592" s="9" t="s">
+        <v>661</v>
+      </c>
+      <c r="C592" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="D592" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="E592" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F592" s="8">
+        <v>453.75</v>
+      </c>
+    </row>
+    <row r="593" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A593" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B593" s="9" t="s">
+        <v>662</v>
+      </c>
+      <c r="C593" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D593" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E593" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F593" s="8">
+        <v>1072.06</v>
+      </c>
+    </row>
+    <row r="594" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A594" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B594" s="9" t="s">
+        <v>663</v>
+      </c>
+      <c r="C594" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D594" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E594" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F594" s="8">
+        <v>493.68</v>
+      </c>
+    </row>
+    <row r="595" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A595" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B595" s="9" t="s">
+        <v>664</v>
+      </c>
+      <c r="C595" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D595" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E595" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F595" s="8">
+        <v>97.53</v>
+      </c>
+    </row>
+    <row r="596" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A596" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B596" s="9" t="s">
+        <v>665</v>
+      </c>
+      <c r="C596" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D596" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E596" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F596" s="8">
+        <v>1211.67</v>
+      </c>
+    </row>
+    <row r="597" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A597" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B597" s="9" t="s">
+        <v>666</v>
+      </c>
+      <c r="C597" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D597" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E597" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F597" s="8">
+        <v>235.94</v>
+      </c>
+    </row>
+    <row r="598" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A598" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B598" s="9" t="s">
+        <v>667</v>
+      </c>
+      <c r="C598" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D598" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E598" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F598" s="8">
+        <v>1964.16</v>
+      </c>
+    </row>
+    <row r="599" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A599" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B599" s="9" t="s">
+        <v>668</v>
+      </c>
+      <c r="C599" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="D599" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="E599" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F599" s="8">
+        <v>1371.39</v>
+      </c>
+    </row>
+    <row r="600" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A600" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B600" s="9" t="s">
+        <v>669</v>
+      </c>
+      <c r="C600" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="D600" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="E600" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F600" s="8">
+        <v>1973.99</v>
+      </c>
+    </row>
+    <row r="601" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A601" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B601" s="9" t="s">
+        <v>670</v>
+      </c>
+      <c r="C601" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="D601" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="E601" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F601" s="8">
+        <v>2546.08</v>
+      </c>
+    </row>
+    <row r="602" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A602" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B602" s="9" t="s">
+        <v>671</v>
+      </c>
+      <c r="C602" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D602" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E602" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F602" s="8">
+        <v>448.74</v>
+      </c>
+    </row>
+    <row r="603" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A603" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B603" s="9" t="s">
+        <v>672</v>
+      </c>
+      <c r="C603" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D603" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E603" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F603" s="8">
+        <v>252.45</v>
+      </c>
+    </row>
+    <row r="604" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A604" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B604" s="9" t="s">
+        <v>673</v>
+      </c>
+      <c r="C604" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="D604" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="E604" s="7">
+        <v>45987</v>
+      </c>
+      <c r="F604" s="8">
+        <v>196.96</v>
+      </c>
+    </row>
+    <row r="605" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A605" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B605" s="9" t="s">
+        <v>674</v>
+      </c>
+      <c r="C605" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D605" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E605" s="7">
+        <v>45989</v>
+      </c>
+      <c r="F605" s="8">
+        <v>5433.2</v>
+      </c>
+    </row>
+    <row r="606" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A606" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B606" s="9" t="s">
+        <v>675</v>
+      </c>
+      <c r="C606" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D606" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E606" s="7">
+        <v>45989</v>
+      </c>
+      <c r="F606" s="8">
+        <v>157.87</v>
+      </c>
+    </row>
+    <row r="607" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A607" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B607" s="9" t="s">
+        <v>676</v>
+      </c>
+      <c r="C607" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="D607" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="E607" s="7">
+        <v>45989</v>
+      </c>
+      <c r="F607" s="8">
+        <v>419.27</v>
+      </c>
+    </row>
+    <row r="608" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A608" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B608" s="9" t="s">
+        <v>677</v>
+      </c>
+      <c r="C608" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D608" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E608" s="7">
+        <v>45989</v>
+      </c>
+      <c r="F608" s="8">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="609" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A609" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B609" s="9" t="s">
+        <v>678</v>
+      </c>
+      <c r="C609" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D609" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E609" s="7">
+        <v>45992</v>
+      </c>
+      <c r="F609" s="8">
+        <v>551.76</v>
+      </c>
+    </row>
+    <row r="610" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A610" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B610" s="9" t="s">
+        <v>679</v>
+      </c>
+      <c r="C610" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D610" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E610" s="7">
+        <v>45992</v>
+      </c>
+      <c r="F610" s="8">
+        <v>161.38999999999999</v>
+      </c>
+    </row>
+    <row r="611" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A611" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B611" s="9" t="s">
+        <v>680</v>
+      </c>
+      <c r="C611" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D611" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E611" s="7">
+        <v>45993</v>
+      </c>
+      <c r="F611" s="8">
+        <v>83.21</v>
+      </c>
+    </row>
+    <row r="612" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A612" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B612" s="9" t="s">
+        <v>681</v>
+      </c>
+      <c r="C612" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="D612" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="E612" s="7">
+        <v>45994</v>
+      </c>
+      <c r="F612" s="8">
+        <v>10505.04</v>
+      </c>
+    </row>
+    <row r="613" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A613" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B613" s="9" t="s">
+        <v>682</v>
+      </c>
+      <c r="C613" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D613" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E613" s="7">
+        <v>45994</v>
+      </c>
+      <c r="F613" s="8">
+        <v>910.1</v>
+      </c>
+    </row>
+    <row r="614" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A614" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B614" s="9" t="s">
+        <v>683</v>
+      </c>
+      <c r="C614" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D614" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E614" s="7">
+        <v>45994</v>
+      </c>
+      <c r="F614" s="8">
+        <v>676.75</v>
+      </c>
+    </row>
+    <row r="615" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A615" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B615" s="9" t="s">
+        <v>602</v>
+      </c>
+      <c r="C615" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D615" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E615" s="7">
+        <v>45994</v>
+      </c>
+      <c r="F615" s="8">
+        <v>547.07000000000005</v>
+      </c>
+    </row>
+    <row r="616" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A616" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B616" s="9" t="s">
+        <v>684</v>
+      </c>
+      <c r="C616" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D616" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E616" s="7">
+        <v>45994</v>
+      </c>
+      <c r="F616" s="8">
+        <v>152.46</v>
+      </c>
+    </row>
+    <row r="617" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A617" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B617" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="C617" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="D617" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="E617" s="7">
+        <v>45994</v>
+      </c>
+      <c r="F617" s="8">
+        <v>1430.64</v>
+      </c>
+    </row>
+    <row r="618" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A618" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B618" s="9" t="s">
+        <v>686</v>
+      </c>
+      <c r="C618" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D618" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E618" s="7">
+        <v>45996</v>
+      </c>
+      <c r="F618" s="8">
+        <v>1028.1099999999999</v>
+      </c>
+    </row>
+    <row r="619" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A619" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B619" s="9" t="s">
+        <v>687</v>
+      </c>
+      <c r="C619" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="D619" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="E619" s="7">
+        <v>45996</v>
+      </c>
+      <c r="F619" s="8">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="620" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A620" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B620" s="9" t="s">
+        <v>688</v>
+      </c>
+      <c r="C620" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D620" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E620" s="7">
+        <v>45996</v>
+      </c>
+      <c r="F620" s="8">
+        <v>2024.57</v>
+      </c>
+    </row>
+    <row r="621" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A621" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B621" s="9" t="s">
+        <v>689</v>
+      </c>
+      <c r="C621" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="D621" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="E621" s="7">
+        <v>45996</v>
+      </c>
+      <c r="F621" s="8">
+        <v>1972.3</v>
+      </c>
+    </row>
+    <row r="622" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A622" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B622" s="9" t="s">
+        <v>690</v>
+      </c>
+      <c r="C622" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="D622" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="E622" s="7">
+        <v>45996</v>
+      </c>
+      <c r="F622" s="8">
+        <v>356.95</v>
+      </c>
+    </row>
+    <row r="623" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A623" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B623" s="9" t="s">
+        <v>691</v>
+      </c>
+      <c r="C623" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D623" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E623" s="7">
+        <v>46000</v>
+      </c>
+      <c r="F623" s="8">
+        <v>508.42</v>
+      </c>
+    </row>
+    <row r="624" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A624" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B624" s="9" t="s">
+        <v>692</v>
+      </c>
+      <c r="C624" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D624" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="E624" s="7">
+        <v>46000</v>
+      </c>
+      <c r="F624" s="8">
+        <v>189.38</v>
+      </c>
+    </row>
+    <row r="625" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A625" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B625" s="9" t="s">
+        <v>693</v>
+      </c>
+      <c r="C625" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D625" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E625" s="7">
+        <v>46000</v>
+      </c>
+      <c r="F625" s="8">
+        <v>298.22000000000003</v>
+      </c>
+    </row>
+    <row r="626" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A626" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B626" s="9" t="s">
+        <v>694</v>
+      </c>
+      <c r="C626" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D626" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E626" s="7">
+        <v>46000</v>
+      </c>
+      <c r="F626" s="8">
+        <v>577.9</v>
+      </c>
+    </row>
+    <row r="627" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A627" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B627" s="9" t="s">
+        <v>695</v>
+      </c>
+      <c r="C627" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D627" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E627" s="7">
+        <v>46002</v>
+      </c>
+      <c r="F627" s="8">
+        <v>2488.11</v>
+      </c>
+    </row>
+    <row r="628" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A628" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B628" s="9" t="s">
+        <v>696</v>
+      </c>
+      <c r="C628" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D628" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E628" s="7">
+        <v>46002</v>
+      </c>
+      <c r="F628" s="8">
+        <v>433.47</v>
+      </c>
+    </row>
+    <row r="629" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A629" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B629" s="9" t="s">
+        <v>697</v>
+      </c>
+      <c r="C629" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D629" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E629" s="7">
+        <v>46002</v>
+      </c>
+      <c r="F629" s="8">
+        <v>1119.25</v>
+      </c>
+    </row>
+    <row r="630" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A630" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B630" s="9" t="s">
+        <v>698</v>
+      </c>
+      <c r="C630" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D630" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E630" s="7">
+        <v>46003</v>
+      </c>
+      <c r="F630" s="8">
+        <v>2174.35</v>
+      </c>
+    </row>
+    <row r="631" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A631" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B631" s="9" t="s">
+        <v>698</v>
+      </c>
+      <c r="C631" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D631" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E631" s="7">
+        <v>46003</v>
+      </c>
+      <c r="F631" s="8">
+        <v>619.52</v>
+      </c>
+    </row>
+    <row r="632" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A632" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B632" s="9" t="s">
+        <v>699</v>
+      </c>
+      <c r="C632" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D632" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E632" s="7">
+        <v>46003</v>
+      </c>
+      <c r="F632" s="8">
+        <v>272.39999999999998</v>
+      </c>
+    </row>
+    <row r="633" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A633" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B633" s="9" t="s">
+        <v>700</v>
+      </c>
+      <c r="C633" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="D633" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="E633" s="7">
+        <v>46003</v>
+      </c>
+      <c r="F633" s="8">
+        <v>101.99</v>
+      </c>
+    </row>
+    <row r="634" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A634" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B634" s="9" t="s">
+        <v>701</v>
+      </c>
+      <c r="C634" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D634" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E634" s="7">
+        <v>46003</v>
+      </c>
+      <c r="F634" s="8">
+        <v>223.61</v>
+      </c>
+    </row>
+    <row r="635" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A635" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B635" s="9" t="s">
+        <v>702</v>
+      </c>
+      <c r="C635" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D635" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E635" s="7">
+        <v>46003</v>
+      </c>
+      <c r="F635" s="8">
+        <v>3004.67</v>
+      </c>
+    </row>
+    <row r="636" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A636" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B636" s="9" t="s">
+        <v>703</v>
+      </c>
+      <c r="C636" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D636" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E636" s="7">
+        <v>46003</v>
+      </c>
+      <c r="F636" s="8">
+        <v>580.91999999999996</v>
+      </c>
+    </row>
+    <row r="637" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A637" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B637" s="9" t="s">
+        <v>704</v>
+      </c>
+      <c r="C637" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D637" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E637" s="7">
+        <v>46003</v>
+      </c>
+      <c r="F637" s="8">
+        <v>1927.38</v>
+      </c>
+    </row>
+    <row r="638" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A638" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B638" s="9" t="s">
+        <v>705</v>
+      </c>
+      <c r="C638" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D638" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="E638" s="7">
+        <v>46003</v>
+      </c>
+      <c r="F638" s="8">
+        <v>632.39</v>
+      </c>
+    </row>
+    <row r="639" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A639" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B639" s="9" t="s">
+        <v>706</v>
+      </c>
+      <c r="C639" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="D639" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="E639" s="7">
+        <v>46006</v>
+      </c>
+      <c r="F639" s="8">
+        <v>403.21</v>
+      </c>
+    </row>
+    <row r="640" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A640" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B640" s="9" t="s">
+        <v>707</v>
+      </c>
+      <c r="C640" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D640" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E640" s="7">
+        <v>46006</v>
+      </c>
+      <c r="F640" s="8">
+        <v>1191.77</v>
+      </c>
+    </row>
+    <row r="641" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A641" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B641" s="9" t="s">
+        <v>708</v>
+      </c>
+      <c r="C641" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D641" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E641" s="7">
+        <v>46006</v>
+      </c>
+      <c r="F641" s="8">
+        <v>481.37</v>
+      </c>
+    </row>
+    <row r="642" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A642" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B642" s="9" t="s">
+        <v>709</v>
+      </c>
+      <c r="C642" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D642" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E642" s="7">
+        <v>46006</v>
+      </c>
+      <c r="F642" s="8">
+        <v>872.18</v>
+      </c>
+    </row>
+    <row r="643" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A643" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B643" s="9" t="s">
+        <v>710</v>
+      </c>
+      <c r="C643" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="D643" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="E643" s="7">
+        <v>46006</v>
+      </c>
+      <c r="F643" s="8">
+        <v>16782.7</v>
+      </c>
+    </row>
+    <row r="644" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A644" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B644" s="9" t="s">
+        <v>713</v>
+      </c>
+      <c r="C644" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D644" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E644" s="7">
+        <v>46007</v>
+      </c>
+      <c r="F644" s="8">
+        <v>523.69000000000005</v>
+      </c>
+    </row>
+    <row r="645" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A645" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B645" s="9" t="s">
+        <v>698</v>
+      </c>
+      <c r="C645" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D645" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E645" s="7">
+        <v>46007</v>
+      </c>
+      <c r="F645" s="8">
+        <v>272.94</v>
+      </c>
+    </row>
+    <row r="646" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A646" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B646" s="9" t="s">
+        <v>714</v>
+      </c>
+      <c r="C646" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D646" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E646" s="7">
+        <v>46007</v>
+      </c>
+      <c r="F646" s="8">
+        <v>2057.5100000000002</v>
+      </c>
+    </row>
+    <row r="647" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A647" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B647" s="9" t="s">
+        <v>715</v>
+      </c>
+      <c r="C647" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D647" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E647" s="7">
+        <v>46007</v>
+      </c>
+      <c r="F647" s="8">
+        <v>5368.79</v>
+      </c>
+    </row>
+    <row r="648" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A648" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B648" s="9" t="s">
+        <v>716</v>
+      </c>
+      <c r="C648" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D648" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E648" s="7">
+        <v>46007</v>
+      </c>
+      <c r="F648" s="8">
+        <v>15787.11</v>
+      </c>
+    </row>
+    <row r="649" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A649" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B649" s="9" t="s">
+        <v>717</v>
+      </c>
+      <c r="C649" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D649" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="E649" s="7">
+        <v>46007</v>
+      </c>
+      <c r="F649" s="8">
+        <v>797.05</v>
+      </c>
+    </row>
+    <row r="650" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A650" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B650" s="9" t="s">
+        <v>718</v>
+      </c>
+      <c r="C650" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D650" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E650" s="7">
+        <v>46007</v>
+      </c>
+      <c r="F650" s="8">
+        <v>304.76</v>
+      </c>
+    </row>
+    <row r="651" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A651" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B651" s="9" t="s">
+        <v>719</v>
+      </c>
+      <c r="C651" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D651" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E651" s="7">
+        <v>46007</v>
+      </c>
+      <c r="F651" s="8">
+        <v>746.29</v>
+      </c>
+    </row>
+    <row r="652" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A652" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B652" s="9" t="s">
+        <v>720</v>
+      </c>
+      <c r="C652" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D652" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E652" s="7">
+        <v>46007</v>
+      </c>
+      <c r="F652" s="8">
+        <v>480.13</v>
+      </c>
+    </row>
+    <row r="653" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A653" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B653" s="9" t="s">
+        <v>721</v>
+      </c>
+      <c r="C653" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="D653" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="E653" s="7">
+        <v>46007</v>
+      </c>
+      <c r="F653" s="8">
+        <v>296.10000000000002</v>
+      </c>
+    </row>
+    <row r="654" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A654" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B654" s="9" t="s">
+        <v>722</v>
+      </c>
+      <c r="C654" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D654" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E654" s="7">
+        <v>46007</v>
+      </c>
+      <c r="F654" s="8">
+        <v>181.98</v>
+      </c>
+    </row>
+    <row r="655" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A655" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B655" s="9" t="s">
+        <v>723</v>
+      </c>
+      <c r="C655" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D655" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E655" s="7">
+        <v>46007</v>
+      </c>
+      <c r="F655" s="8">
+        <v>240.91</v>
+      </c>
+    </row>
+    <row r="656" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A656" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B656" s="9" t="s">
+        <v>724</v>
+      </c>
+      <c r="C656" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D656" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E656" s="7">
+        <v>46007</v>
+      </c>
+      <c r="F656" s="8">
+        <v>202.07</v>
+      </c>
+    </row>
+    <row r="657" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A657" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B657" s="9" t="s">
+        <v>725</v>
+      </c>
+      <c r="C657" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D657" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E657" s="7">
+        <v>46007</v>
+      </c>
+      <c r="F657" s="8">
+        <v>546.29</v>
+      </c>
+    </row>
+    <row r="658" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A658" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B658" s="9" t="s">
+        <v>726</v>
+      </c>
+      <c r="C658" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D658" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E658" s="7">
+        <v>46008</v>
+      </c>
+      <c r="F658" s="8">
+        <v>426.53</v>
+      </c>
+    </row>
+    <row r="659" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A659" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B659" s="9" t="s">
+        <v>727</v>
+      </c>
+      <c r="C659" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D659" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E659" s="7">
+        <v>46008</v>
+      </c>
+      <c r="F659" s="8">
+        <v>433.18</v>
+      </c>
+    </row>
+    <row r="660" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A660" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B660" s="9" t="s">
+        <v>728</v>
+      </c>
+      <c r="C660" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="D660" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="E660" s="7">
+        <v>46008</v>
+      </c>
+      <c r="F660" s="8">
+        <v>102.51</v>
+      </c>
+    </row>
+    <row r="661" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A661" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B661" s="9" t="s">
+        <v>729</v>
+      </c>
+      <c r="C661" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D661" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E661" s="7">
+        <v>46008</v>
+      </c>
+      <c r="F661" s="8">
+        <v>41.19</v>
+      </c>
+    </row>
+    <row r="662" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A662" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B662" s="9" t="s">
+        <v>730</v>
+      </c>
+      <c r="C662" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D662" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E662" s="7">
+        <v>46008</v>
+      </c>
+      <c r="F662" s="8">
+        <v>1252.3499999999999</v>
+      </c>
+    </row>
+    <row r="663" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A663" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B663" s="9" t="s">
+        <v>731</v>
+      </c>
+      <c r="C663" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D663" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E663" s="7">
+        <v>46008</v>
+      </c>
+      <c r="F663" s="8">
+        <v>4240.46</v>
+      </c>
+    </row>
+    <row r="664" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A664" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B664" s="9" t="s">
+        <v>732</v>
+      </c>
+      <c r="C664" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D664" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E664" s="7">
+        <v>46008</v>
+      </c>
+      <c r="F664" s="8">
+        <v>814.57</v>
+      </c>
+    </row>
+    <row r="665" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A665" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B665" s="9" t="s">
+        <v>733</v>
+      </c>
+      <c r="C665" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D665" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E665" s="7">
+        <v>46008</v>
+      </c>
+      <c r="F665" s="8">
+        <v>2084.35</v>
+      </c>
+    </row>
+    <row r="666" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A666" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B666" s="9" t="s">
+        <v>734</v>
+      </c>
+      <c r="C666" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="D666" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="E666" s="7">
+        <v>46009</v>
+      </c>
+      <c r="F666" s="8">
+        <v>1182.6500000000001</v>
+      </c>
+    </row>
+    <row r="667" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A667" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B667" s="9" t="s">
+        <v>735</v>
+      </c>
+      <c r="C667" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D667" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="E667" s="7">
+        <v>46009</v>
+      </c>
+      <c r="F667" s="8">
+        <v>774.79</v>
+      </c>
+    </row>
+    <row r="668" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A668" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B668" s="9" t="s">
+        <v>736</v>
+      </c>
+      <c r="C668" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="D668" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="E668" s="7">
+        <v>46009</v>
+      </c>
+      <c r="F668" s="8">
+        <v>529.98</v>
+      </c>
+    </row>
+    <row r="669" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A669" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B669" s="9" t="s">
+        <v>737</v>
+      </c>
+      <c r="C669" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D669" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E669" s="7">
+        <v>46009</v>
+      </c>
+      <c r="F669" s="8">
+        <v>350.6</v>
+      </c>
+    </row>
+    <row r="670" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A670" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B670" s="9" t="s">
+        <v>738</v>
+      </c>
+      <c r="C670" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D670" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E670" s="7">
+        <v>46009</v>
+      </c>
+      <c r="F670" s="8">
+        <v>282.08999999999997</v>
+      </c>
+    </row>
+    <row r="671" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A671" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B671" s="9" t="s">
+        <v>739</v>
+      </c>
+      <c r="C671" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D671" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E671" s="7">
+        <v>46009</v>
+      </c>
+      <c r="F671" s="8">
+        <v>116.56</v>
+      </c>
+    </row>
+    <row r="672" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A672" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B672" s="9" t="s">
+        <v>740</v>
+      </c>
+      <c r="C672" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D672" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E672" s="7">
+        <v>46010</v>
+      </c>
+      <c r="F672" s="8">
+        <v>927.25</v>
+      </c>
+    </row>
+    <row r="673" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A673" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B673" s="9" t="s">
+        <v>741</v>
+      </c>
+      <c r="C673" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D673" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E673" s="7">
+        <v>46010</v>
+      </c>
+      <c r="F673" s="8">
+        <v>213.83</v>
+      </c>
+    </row>
+    <row r="674" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A674" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B674" s="9" t="s">
+        <v>742</v>
+      </c>
+      <c r="C674" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D674" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E674" s="7">
+        <v>46010</v>
+      </c>
+      <c r="F674" s="8">
+        <v>2123.5300000000002</v>
+      </c>
+    </row>
+    <row r="675" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A675" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B675" s="9" t="s">
+        <v>743</v>
+      </c>
+      <c r="C675" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D675" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E675" s="7">
+        <v>46013</v>
+      </c>
+      <c r="F675" s="8">
+        <v>298.3</v>
+      </c>
+    </row>
+    <row r="676" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A676" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B676" s="9" t="s">
+        <v>744</v>
+      </c>
+      <c r="C676" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D676" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E676" s="7">
+        <v>46013</v>
+      </c>
+      <c r="F676" s="8">
+        <v>308.55</v>
+      </c>
+    </row>
+    <row r="677" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A677" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B677" s="9" t="s">
+        <v>745</v>
+      </c>
+      <c r="C677" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D677" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E677" s="7">
+        <v>46013</v>
+      </c>
+      <c r="F677" s="8">
+        <v>694.59</v>
+      </c>
+    </row>
+    <row r="678" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A678" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B678" s="9" t="s">
+        <v>746</v>
+      </c>
+      <c r="C678" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D678" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E678" s="7">
+        <v>46013</v>
+      </c>
+      <c r="F678" s="8">
+        <v>36.450000000000003</v>
+      </c>
+    </row>
+    <row r="679" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A679" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B679" s="9" t="s">
+        <v>747</v>
+      </c>
+      <c r="C679" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D679" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E679" s="7">
+        <v>46013</v>
+      </c>
+      <c r="F679" s="8">
+        <v>954.25</v>
+      </c>
+    </row>
+    <row r="680" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A680" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B680" s="9" t="s">
+        <v>748</v>
+      </c>
+      <c r="C680" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D680" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E680" s="7">
+        <v>46014</v>
+      </c>
+      <c r="F680" s="8">
+        <v>683.67</v>
+      </c>
+    </row>
+    <row r="681" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A681" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B681" s="9" t="s">
+        <v>749</v>
+      </c>
+      <c r="C681" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D681" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E681" s="7">
+        <v>46014</v>
+      </c>
+      <c r="F681" s="8">
+        <v>551.32000000000005</v>
+      </c>
+    </row>
+    <row r="682" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A682" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B682" s="9" t="s">
+        <v>750</v>
+      </c>
+      <c r="C682" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D682" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E682" s="7">
+        <v>46014</v>
+      </c>
+      <c r="F682" s="8">
+        <v>197.81</v>
+      </c>
+    </row>
+    <row r="683" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A683" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B683" s="9" t="s">
+        <v>751</v>
+      </c>
+      <c r="C683" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D683" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E683" s="7">
+        <v>46014</v>
+      </c>
+      <c r="F683" s="8">
+        <v>132.37</v>
+      </c>
+    </row>
+    <row r="684" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A684" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B684" s="9" t="s">
+        <v>752</v>
+      </c>
+      <c r="C684" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D684" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E684" s="7">
+        <v>46014</v>
+      </c>
+      <c r="F684" s="8">
+        <v>4343.3599999999997</v>
+      </c>
+    </row>
+    <row r="685" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A685" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B685" s="9" t="s">
+        <v>753</v>
+      </c>
+      <c r="C685" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D685" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E685" s="7">
+        <v>46014</v>
+      </c>
+      <c r="F685" s="8">
+        <v>1297.99</v>
+      </c>
+    </row>
+    <row r="686" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A686" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B686" s="9" t="s">
+        <v>754</v>
+      </c>
+      <c r="C686" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D686" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E686" s="7">
+        <v>46014</v>
+      </c>
+      <c r="F686" s="8">
+        <v>1666.61</v>
+      </c>
+    </row>
+    <row r="687" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A687" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B687" s="9" t="s">
+        <v>755</v>
+      </c>
+      <c r="C687" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D687" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E687" s="7">
+        <v>46014</v>
+      </c>
+      <c r="F687" s="8">
+        <v>233.26</v>
+      </c>
+    </row>
+    <row r="688" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A688" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B688" s="9" t="s">
+        <v>756</v>
+      </c>
+      <c r="C688" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D688" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E688" s="7">
+        <v>46014</v>
+      </c>
+      <c r="F688" s="8">
+        <v>19.170000000000002</v>
+      </c>
+    </row>
+    <row r="689" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A689" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B689" s="9" t="s">
+        <v>757</v>
+      </c>
+      <c r="C689" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="D689" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="E689" s="7">
+        <v>46014</v>
+      </c>
+      <c r="F689" s="8">
+        <v>153.79</v>
+      </c>
+    </row>
+    <row r="690" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A690" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B690" s="9" t="s">
+        <v>758</v>
+      </c>
+      <c r="C690" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D690" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E690" s="7">
+        <v>46014</v>
+      </c>
+      <c r="F690" s="8">
+        <v>383.38</v>
+      </c>
+    </row>
+    <row r="691" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A691" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B691" s="9" t="s">
+        <v>759</v>
+      </c>
+      <c r="C691" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D691" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="E691" s="7">
+        <v>46014</v>
+      </c>
+      <c r="F691" s="8">
+        <v>797.05</v>
+      </c>
+    </row>
+    <row r="692" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A692" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B692" s="9" t="s">
+        <v>760</v>
+      </c>
+      <c r="C692" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D692" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E692" s="7">
+        <v>46021</v>
+      </c>
+      <c r="F692" s="8">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="693" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A693" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B693" s="9" t="s">
+        <v>761</v>
+      </c>
+      <c r="C693" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D693" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E693" s="7">
+        <v>46021</v>
+      </c>
+      <c r="F693" s="8">
+        <v>582.6</v>
+      </c>
+    </row>
+    <row r="694" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A694" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B694" s="9" t="s">
+        <v>643</v>
+      </c>
+      <c r="C694" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D694" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E694" s="7">
+        <v>46021</v>
+      </c>
+      <c r="F694" s="8">
+        <v>312.83</v>
+      </c>
+    </row>
+    <row r="695" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A695" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B695" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="C695" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="D695" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="E695" s="7">
+        <v>46021</v>
+      </c>
+      <c r="F695" s="8">
+        <v>7203.13</v>
+      </c>
+    </row>
+    <row r="696" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A696" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B696" s="9" t="s">
+        <v>761</v>
+      </c>
+      <c r="C696" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D696" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E696" s="7">
+        <v>46021</v>
+      </c>
+      <c r="F696" s="8">
+        <v>1357.33</v>
+      </c>
+    </row>
+    <row r="697" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A697" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B697" s="9" t="s">
+        <v>762</v>
+      </c>
+      <c r="C697" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D697" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E697" s="7">
+        <v>46021</v>
+      </c>
+      <c r="F697" s="8">
+        <v>2492.04</v>
+      </c>
+    </row>
+    <row r="698" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A698" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B698" s="9" t="s">
+        <v>763</v>
+      </c>
+      <c r="C698" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D698" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E698" s="7">
+        <v>46021</v>
+      </c>
+      <c r="F698" s="8">
+        <v>112.23</v>
+      </c>
+    </row>
+    <row r="699" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A699" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B699" s="9" t="s">
+        <v>764</v>
+      </c>
+      <c r="C699" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D699" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E699" s="7">
+        <v>46021</v>
+      </c>
+      <c r="F699" s="8">
+        <v>5552.79</v>
+      </c>
+    </row>
+    <row r="700" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A700" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B700" s="9" t="s">
+        <v>765</v>
+      </c>
+      <c r="C700" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D700" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E700" s="7">
+        <v>46021</v>
+      </c>
+      <c r="F700" s="8">
+        <v>458.59</v>
+      </c>
+    </row>
+    <row r="701" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A701" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B701" s="9" t="s">
+        <v>766</v>
+      </c>
+      <c r="C701" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="D701" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E701" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F701" s="8">
+        <v>106.64</v>
+      </c>
+    </row>
+    <row r="702" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A702" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B702" s="9" t="s">
+        <v>767</v>
+      </c>
+      <c r="C702" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D702" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="E702" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F702" s="8">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="703" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A703" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B703" s="9" t="s">
+        <v>768</v>
+      </c>
+      <c r="C703" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D703" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E703" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F703" s="8">
+        <v>737.68</v>
+      </c>
+    </row>
+    <row r="704" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A704" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B704" s="9" t="s">
+        <v>769</v>
+      </c>
+      <c r="C704" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D704" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E704" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F704" s="8">
+        <v>271.91000000000003</v>
+      </c>
+    </row>
+    <row r="705" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A705" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B705" s="9" t="s">
+        <v>770</v>
+      </c>
+      <c r="C705" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D705" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E705" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F705" s="8">
+        <v>7873.11</v>
+      </c>
+    </row>
+    <row r="706" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A706" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B706" s="9" t="s">
+        <v>771</v>
+      </c>
+      <c r="C706" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D706" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="E706" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F706" s="8">
+        <v>362.03</v>
+      </c>
+    </row>
+    <row r="707" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A707" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B707" s="9" t="s">
+        <v>772</v>
+      </c>
+      <c r="C707" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D707" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E707" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F707" s="8">
+        <v>776.44</v>
+      </c>
+    </row>
+    <row r="708" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A708" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B708" s="9" t="s">
+        <v>773</v>
+      </c>
+      <c r="C708" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D708" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E708" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F708" s="8">
+        <v>334.92</v>
+      </c>
+    </row>
+    <row r="709" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A709" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B709" s="9" t="s">
+        <v>774</v>
+      </c>
+      <c r="C709" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D709" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E709" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F709" s="8">
+        <v>354.95</v>
+      </c>
+    </row>
+    <row r="710" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A710" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B710" s="9" t="s">
+        <v>775</v>
+      </c>
+      <c r="C710" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D710" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E710" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F710" s="8">
+        <v>531.63</v>
+      </c>
+    </row>
+    <row r="711" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A711" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B711" s="9" t="s">
+        <v>776</v>
+      </c>
+      <c r="C711" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D711" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E711" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F711" s="8">
+        <v>1852.63</v>
+      </c>
+    </row>
+    <row r="712" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A712" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B712" s="9" t="s">
+        <v>777</v>
+      </c>
+      <c r="C712" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D712" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E712" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F712" s="8">
+        <v>155.82</v>
+      </c>
+    </row>
+    <row r="713" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A713" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B713" s="9" t="s">
+        <v>777</v>
+      </c>
+      <c r="C713" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D713" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E713" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F713" s="8">
+        <v>44.64</v>
+      </c>
+    </row>
+    <row r="714" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A714" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B714" s="9" t="s">
+        <v>778</v>
+      </c>
+      <c r="C714" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D714" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E714" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F714" s="8">
+        <v>612.76</v>
+      </c>
+    </row>
+    <row r="715" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A715" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B715" s="9" t="s">
+        <v>779</v>
+      </c>
+      <c r="C715" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D715" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E715" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F715" s="8">
+        <v>926.32</v>
+      </c>
+    </row>
+    <row r="716" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A716" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B716" s="9" t="s">
+        <v>780</v>
+      </c>
+      <c r="C716" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="D716" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="E716" s="7">
+        <v>46022</v>
+      </c>
+      <c r="F716" s="8">
+        <v>2174.36</v>
       </c>
     </row>
   </sheetData>
+  <sortState ref="A5:F716">
+    <sortCondition ref="E5:E716"/>
+  </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>Hoja2</vt:lpstr>
       <vt:lpstr>Hoja3</vt:lpstr>