--- v0 (2026-03-15)
+++ v1 (2026-09-09)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://aiccm-my.sharepoint.com/personal/gustavo_barbero_madrid_org/Documents/TRABAJO/AVS/ACUERDOS MARCO/PUBLICACIÓN EN PORTAL/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://aiccm-my.sharepoint.com/personal/gustavo_barbero_madrid_org/Documents/TRABAJO/AVS/EXPEDIENTES LICITACIÓN/ACUERDOS MARCO/PUBLICACIÓN EN PORTAL/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BC0ED99D-A74B-4642-9C40-22799918B604}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9CCC8ABB-C1DD-4138-AF06-1E40985B6266}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja2" sheetId="2" r:id="rId1"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="23">
   <si>
     <t>ORGANO PETICIONARIO</t>
   </si>
   <si>
     <t>OBJETO</t>
   </si>
   <si>
     <t>NIF ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA CONTRATO</t>
   </si>
   <si>
     <t>TOTAL IVA INCLUIDO</t>
   </si>
   <si>
     <t>AGENCIA DE VIVIENDA SOCIAL</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATOS BASADOS EN EL DELACUERDO MARCO PARA LA
 "CONTRATACIÓN DE LA ADMINISTRACIÓN Y GESTIÓN INTEGRAL DE LOS SERVICIOS COMUNES
 DE DIVERSAS PROMOCIONES DE LA AGENCIA DE VIVIENDA SOCIAL UBICADAS EN DISTINTOS
@@ -104,177 +104,193 @@
   <si>
     <t>ADMINISTRACIÓN Y GESTIÓN INTEGRAL DE LOS SERVICIOS COMUNES DE DIVERSAS PROMOCIONES TITULARIDAD DE LA AGENCIA DE VIVIENDA SOCIAL</t>
   </si>
   <si>
     <t>ADMINISTRACIÓN Y GESTIÓN INTEGRAL DE LOS SERVICIOS COMUNES DE 1 PROMOCIÓN TITULARIDAD DE LA AGENCIA DE VIVIENDA SOCIAL</t>
   </si>
   <si>
     <t>FONDO DE SUMINISTROS ESTÁ DESTINADO A SUFRAGAR LOS GASTOS DE LUZ Y ELECTRICIDAD Y MUY EXCEPCIONALMENTE DE GAS, DERIVADOS DE LOS CONTRATOS DE SUMINISTROS QUE EXIGEN LAS INSTALACIONES Y LOS SERVICIOS COMUNES DE LAS PROMOCIONES QUE SE INTEGREN EN EL ACUERDO MARCO</t>
   </si>
   <si>
     <t>ADMINISTRACIÓN Y GESTIÓN INTEGRAL DE LOS SERVICIOS COMUNES DE 3 PROMOCIONES TITULARIDAD DE LA AGENCIA DE VIVIENDA SOCIAL</t>
   </si>
   <si>
     <t xml:space="preserve">PRÓRROGA FONDO DE INCIDENCIAS Y CONTINGENCIAS </t>
   </si>
   <si>
     <t>PRÓRROGA ADMINISTRACIÓN Y GESTIÓN INTEGRAL DE LOS SERVICIOS COMUNES DE 2 PROMOCIONES, TITULARIDAD DE LA AGENCIA DE VIVIENDA SOCIAL</t>
   </si>
   <si>
     <t>ADMINISTRACIÓN Y GESTIÓN INTEGRAL DE LOS SERVICIOS COMUNES DE 2 PROMOCIONES TITULARIDAD DE LA AGENCIA DE VIVIENDA SOCIAL</t>
   </si>
   <si>
     <t>ADMINISTRACIÓN Y GESTIÓN INTEGRAL DE LOS SERVICIOS COMUNES DE 7 PROMOCIONES TITULARIDAD DE LA AGENCIA DE VIVIENDA SOCIAL</t>
   </si>
   <si>
-    <t>(adjudicados desde el 03-07-2023 al 12-09-2025)</t>
+    <t xml:space="preserve">FONDO ADICIONAL DE INCIDENCIAS Y CONTINGENCIAS </t>
+  </si>
+  <si>
+    <t>(adjudicados desde el 03-07-2023 al 12-08-2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="12">
-    <dxf>
-[...1 lines deleted...]
-    </dxf>
     <dxf>
       <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
@@ -331,212 +347,178 @@
     <tableStyle name="Estilo de tabla 1" pivot="0" count="2" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
       <tableStyleElement type="wholeTable" dxfId="11"/>
       <tableStyleElement type="firstRowStripe" dxfId="10"/>
     </tableStyle>
     <tableStyle name="Estilo de tabla 2" pivot="0" count="2" xr9:uid="{00000000-0011-0000-FFFF-FFFF01000000}">
       <tableStyleElement type="wholeTable" dxfId="9"/>
       <tableStyleElement type="headerRow" dxfId="8"/>
     </tableStyle>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabla1" displayName="Tabla1" ref="A5:F25" totalsRowShown="0" headerRowDxfId="7" dataDxfId="0">
-  <autoFilter ref="A5:F25" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tabla1" displayName="Tabla1" ref="A5:F37" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
+  <autoFilter ref="A5:F37" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="ORGANO PETICIONARIO" dataDxfId="6"/>
-[...4 lines deleted...]
-    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="TOTAL IVA INCLUIDO" dataDxfId="1" dataCellStyle="Moneda"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="ORGANO PETICIONARIO" dataDxfId="5"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="OBJETO" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="NIF ADJUDICATARIO" dataDxfId="3"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="ADJUDICATARIO" dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="FECHA CONTRATO" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="TOTAL IVA INCLUIDO" dataDxfId="0" dataCellStyle="Moneda"/>
   </tableColumns>
   <tableStyleInfo name="Estilo de tabla 2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -670,86 +652,86 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:F2"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="22.81640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="50" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.54296875" style="2" customWidth="1"/>
     <col min="4" max="4" width="35.81640625" style="2" customWidth="1"/>
     <col min="5" max="5" width="18.1796875" style="7" customWidth="1"/>
     <col min="6" max="6" width="20.1796875" style="8" customWidth="1"/>
     <col min="7" max="16384" width="10.81640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="80.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="10" t="s">
+      <c r="A1" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="11"/>
-[...3 lines deleted...]
-      <c r="F1" s="11"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A2" s="10" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="11"/>
+      <c r="A2" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="5"/>
       <c r="F3" s="6"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="2" t="s">
@@ -759,439 +741,680 @@
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A6" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="9">
         <v>45181</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F6" s="10">
         <v>487886.70150000002</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="9">
         <v>45181</v>
       </c>
-      <c r="F7" s="12">
+      <c r="F7" s="10">
         <v>412845.91369999998</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="11">
         <v>45247</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="10">
         <v>18139.037400000001</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="11">
         <v>45393</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="10">
         <v>49793.436000000002</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="11">
         <v>45397</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="10">
         <v>786024.95400000003</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A11" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="11">
         <v>45421</v>
       </c>
-      <c r="F11" s="12">
+      <c r="F11" s="10">
         <v>10670.022000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="11">
         <v>45426</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F12" s="10">
         <v>334758.59999999998</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A13" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="11">
         <v>45442</v>
       </c>
-      <c r="F13" s="12">
+      <c r="F13" s="10">
         <v>412845.30869999999</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A14" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="11">
         <v>45450</v>
       </c>
-      <c r="F14" s="12">
+      <c r="F14" s="10">
         <v>18139.037400000001</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A15" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="11">
         <v>45461</v>
       </c>
-      <c r="F15" s="12">
+      <c r="F15" s="10">
         <v>172943.27929999999</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A16" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="11">
         <v>45547</v>
       </c>
-      <c r="F16" s="12">
+      <c r="F16" s="10">
         <v>122705.253</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A17" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E17" s="11">
         <v>45702</v>
       </c>
-      <c r="F17" s="12">
+      <c r="F17" s="10">
         <v>595807.58160000003</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A18" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E18" s="13">
+      <c r="E18" s="11">
         <v>45715</v>
       </c>
-      <c r="F18" s="12">
+      <c r="F18" s="10">
         <v>23634.700099999998</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A19" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E19" s="11">
         <v>45715</v>
       </c>
-      <c r="F19" s="12">
+      <c r="F19" s="10">
         <v>97363.9568</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E20" s="13">
+      <c r="E20" s="11">
         <v>45798</v>
       </c>
-      <c r="F20" s="12">
+      <c r="F20" s="10">
         <v>12092.6916</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="101.5" x14ac:dyDescent="0.35">
       <c r="A21" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E21" s="13">
+      <c r="E21" s="11">
         <v>45810</v>
       </c>
-      <c r="F21" s="12">
+      <c r="F21" s="10">
         <v>167379.29999999999</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A22" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="11">
         <v>45849</v>
       </c>
-      <c r="F22" s="12">
+      <c r="F22" s="10">
         <v>49793.436000000002</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A23" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E23" s="11">
         <v>45911</v>
       </c>
-      <c r="F23" s="12">
+      <c r="F23" s="10">
         <v>20450.875499999998</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A24" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E24" s="13">
+      <c r="E24" s="11">
         <v>45912</v>
       </c>
-      <c r="F24" s="12">
+      <c r="F24" s="10">
         <v>157204.9908</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A25" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E25" s="11">
         <v>45912</v>
       </c>
-      <c r="F25" s="12">
+      <c r="F25" s="10">
         <v>2134.0043999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="29" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="11">
+        <v>46156</v>
+      </c>
+      <c r="F26" s="15">
+        <v>482876.7328</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" s="11">
+        <v>46167</v>
+      </c>
+      <c r="F27" s="15">
+        <v>12092.6916</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="11">
+        <v>46196</v>
+      </c>
+      <c r="F28" s="15">
+        <v>317284.6875</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="11">
+        <v>45950</v>
+      </c>
+      <c r="F29" s="15">
+        <v>12092.6916</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="11">
+        <v>45987</v>
+      </c>
+      <c r="F30" s="15">
+        <v>97363.9568</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="11">
+        <v>45937</v>
+      </c>
+      <c r="F31" s="15">
+        <v>23634.700099999998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="29" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="11">
+        <v>45944</v>
+      </c>
+      <c r="F32" s="15">
+        <v>595807.58160000003</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="11">
+        <v>45919</v>
+      </c>
+      <c r="F33" s="15">
+        <v>23059.1031</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" s="11">
+        <v>45979</v>
+      </c>
+      <c r="F34" s="15">
+        <v>126825.07309999999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" s="11">
+        <v>45944</v>
+      </c>
+      <c r="F35" s="15">
+        <v>167379.29999999999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="11">
+        <v>45944</v>
+      </c>
+      <c r="F36" s="15">
+        <v>102254.3775</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="11">
+        <v>45937</v>
+      </c>
+      <c r="F37" s="15">
+        <v>7824.6827999999996</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>