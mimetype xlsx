--- v0 (2026-03-13)
+++ v1 (2026-05-05)
@@ -5,56 +5,56 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Sso\sso\ODON50-B\GRP\CONTRA\EXPEDIENTES 2025\AMARCO-008-2022-II-CARLOS-VVCC ACTUACIONES 2025\1ª PRORROGA BASADOS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mrbp1\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7A19908-05CE-4BF2-9F88-84BA84116F03}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF4C0185-BF5F-48D5-8981-582EA0AA5D9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1463,51 +1463,51 @@
   <si>
     <t>5 PLAZAS EN EL CENTRO C2239</t>
   </si>
   <si>
     <t>11 PLAZAS EN EL CENTRO C1638</t>
   </si>
   <si>
     <t>6 PLAZAS EN EL CENTRO C4954</t>
   </si>
   <si>
     <t>8 PLAZAS EN EL CENTRO C8594 
 C8648</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(adjudicados desde el </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>01/01/2023 al 30/09/2025)</t>
+      <t>01/01/2023 al 31/03/2026)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1732,88 +1732,88 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
@@ -2123,2770 +2123,2770 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J99"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A21" workbookViewId="0">
-      <selection activeCell="F56" sqref="F56:F99"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="43.7109375" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="43.7265625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="30.7265625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="15.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="56.26953125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="16.7265625" style="2" customWidth="1"/>
     <col min="6" max="6" width="16" style="5" customWidth="1"/>
-    <col min="7" max="16384" width="11.5703125" style="2"/>
+    <col min="7" max="16384" width="11.54296875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:10" ht="38.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="36"/>
-[...3 lines deleted...]
-      <c r="F1" s="36"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="37" t="s">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A2" s="47" t="s">
         <v>233</v>
       </c>
-      <c r="B2" s="37"/>
-[...3 lines deleted...]
-      <c r="F2" s="37"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
     </row>
-    <row r="4" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="29" x14ac:dyDescent="0.35">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="35">
         <v>44986</v>
       </c>
       <c r="F5" s="14">
         <v>230703.6</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="35">
         <v>44986</v>
       </c>
       <c r="F6" s="11">
         <v>999715.6</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A7" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="35">
         <v>44986</v>
       </c>
       <c r="F7" s="11">
         <v>192253</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="21" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="16" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="35">
         <v>44986</v>
       </c>
       <c r="F8" s="11">
         <v>269154.2</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="16" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="35">
         <v>44986</v>
       </c>
       <c r="F9" s="11">
         <v>269154.2</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="35">
         <v>44986</v>
       </c>
       <c r="F10" s="11">
         <v>192253</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="21" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="35">
         <v>44986</v>
       </c>
       <c r="F11" s="11">
         <v>38450.6</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A12" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="35">
         <v>44986</v>
       </c>
       <c r="F12" s="11">
         <v>307604.8</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" s="9" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A13" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="35">
         <v>44986</v>
       </c>
       <c r="F13" s="11">
         <v>1076616.8</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A14" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="35">
         <v>44986</v>
       </c>
       <c r="F14" s="11">
         <v>192253</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A15" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="35">
         <v>44986</v>
       </c>
       <c r="F15" s="11">
         <v>230703.6</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A16" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="18" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="35">
         <v>44986</v>
       </c>
       <c r="F16" s="11">
         <v>230703.6</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A17" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="16" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="35">
         <v>44986</v>
       </c>
       <c r="F17" s="11">
         <v>384506</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A18" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="16" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="35">
         <v>44986</v>
       </c>
       <c r="F18" s="11">
         <v>422956.6</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A19" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="18" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="16" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="35">
         <v>44986</v>
       </c>
       <c r="F19" s="12">
         <v>230703.6</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A20" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="18" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="35">
         <v>44986</v>
       </c>
       <c r="F20" s="11">
         <v>230703.6</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" s="9" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A21" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="18" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="35">
         <v>44986</v>
       </c>
       <c r="F21" s="11">
         <v>230703.6</v>
       </c>
     </row>
-    <row r="22" spans="1:6" s="9" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6" s="9" customFormat="1" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A22" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>50</v>
       </c>
       <c r="D22" s="32" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="35">
         <v>44986</v>
       </c>
       <c r="F22" s="13">
         <v>422956.6</v>
       </c>
     </row>
-    <row r="23" spans="1:6" s="1" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6" s="1" customFormat="1" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A23" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="32" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="35">
         <v>44986</v>
       </c>
       <c r="F23" s="13">
         <v>307604.8</v>
       </c>
     </row>
-    <row r="24" spans="1:6" s="1" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" s="1" customFormat="1" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A24" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>54</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="35">
         <v>44986</v>
       </c>
       <c r="F24" s="13">
         <v>230703.6</v>
       </c>
     </row>
-    <row r="25" spans="1:6" s="1" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6" s="1" customFormat="1" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A25" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>54</v>
       </c>
       <c r="D25" s="32" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="35">
         <v>44986</v>
       </c>
       <c r="F25" s="13">
         <v>230703.6</v>
       </c>
     </row>
-    <row r="26" spans="1:6" s="1" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6" s="1" customFormat="1" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A26" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>57</v>
       </c>
       <c r="C26" s="18" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="31" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="35">
         <v>44986</v>
       </c>
       <c r="F26" s="13">
         <v>230703.6</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="1" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6" s="1" customFormat="1" ht="29" x14ac:dyDescent="0.35">
       <c r="A27" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="35">
         <v>44986</v>
       </c>
       <c r="F27" s="13">
         <v>192253</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6" s="1" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A28" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="18" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="35">
         <v>44986</v>
       </c>
       <c r="F28" s="13">
         <v>422956.6</v>
       </c>
     </row>
-    <row r="29" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6" s="1" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A29" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="18" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="22" t="s">
         <v>17</v>
       </c>
       <c r="E29" s="35">
         <v>44986</v>
       </c>
       <c r="F29" s="13">
         <v>338365.28</v>
       </c>
     </row>
-    <row r="30" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6" s="1" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A30" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>63</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>18</v>
       </c>
       <c r="D30" s="22" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="35">
         <v>44986</v>
       </c>
       <c r="F30" s="13">
         <v>338365.28</v>
       </c>
     </row>
-    <row r="31" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A31" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="17" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="18" t="s">
         <v>65</v>
       </c>
       <c r="D31" s="22" t="s">
         <v>64</v>
       </c>
       <c r="E31" s="35">
         <v>44986</v>
       </c>
       <c r="F31" s="13">
         <v>307604.8</v>
       </c>
     </row>
-    <row r="32" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A32" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>67</v>
       </c>
       <c r="C32" s="18" t="s">
         <v>65</v>
       </c>
       <c r="D32" s="22" t="s">
         <v>64</v>
       </c>
       <c r="E32" s="35">
         <v>44986</v>
       </c>
       <c r="F32" s="15">
         <v>115351.8</v>
       </c>
     </row>
-    <row r="33" spans="1:7" s="1" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7" s="1" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="17" t="s">
         <v>68</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>65</v>
       </c>
       <c r="D33" s="22" t="s">
         <v>64</v>
       </c>
       <c r="E33" s="35">
         <v>44986</v>
       </c>
       <c r="F33" s="15">
         <v>269154.2</v>
       </c>
     </row>
-    <row r="34" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A34" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="17" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="18" t="s">
         <v>65</v>
       </c>
       <c r="D34" s="22" t="s">
         <v>64</v>
       </c>
       <c r="E34" s="35">
         <v>44986</v>
       </c>
       <c r="F34" s="15">
         <v>230703.6</v>
       </c>
       <c r="G34" s="10"/>
     </row>
-    <row r="35" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A35" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="17" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="26" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="32" t="s">
         <v>70</v>
       </c>
       <c r="E35" s="35">
         <v>44986</v>
       </c>
       <c r="F35" s="15">
         <v>153802.4</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A36" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="26" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="32" t="s">
         <v>70</v>
       </c>
       <c r="E36" s="35">
         <v>44986</v>
       </c>
       <c r="F36" s="15">
         <v>115351.8</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A37" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="17" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="26" t="s">
         <v>71</v>
       </c>
       <c r="D37" s="32" t="s">
         <v>70</v>
       </c>
       <c r="E37" s="35">
         <v>44986</v>
       </c>
       <c r="F37" s="15">
         <v>461407.2</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A38" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="17" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="26" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="32" t="s">
         <v>70</v>
       </c>
       <c r="E38" s="35">
         <v>44986</v>
       </c>
       <c r="F38" s="15">
         <v>38450.6</v>
       </c>
     </row>
-    <row r="39" spans="1:7" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A39" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="17" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="33" t="s">
         <v>77</v>
       </c>
       <c r="D39" s="34" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="35">
         <v>44986</v>
       </c>
       <c r="F39" s="15">
         <v>253773.96</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A40" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="33" t="s">
         <v>80</v>
       </c>
       <c r="D40" s="34" t="s">
         <v>79</v>
       </c>
       <c r="E40" s="35">
         <v>44986</v>
       </c>
       <c r="F40" s="15">
         <v>192253</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A41" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="17" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="33" t="s">
         <v>80</v>
       </c>
       <c r="D41" s="34" t="s">
         <v>79</v>
       </c>
       <c r="E41" s="35">
         <v>44986</v>
       </c>
       <c r="F41" s="15">
         <v>230703.6</v>
       </c>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A42" s="27" t="s">
         <v>5</v>
       </c>
       <c r="B42" s="28" t="s">
         <v>83</v>
       </c>
       <c r="C42" s="29" t="s">
         <v>20</v>
       </c>
       <c r="D42" s="30" t="s">
         <v>19</v>
       </c>
       <c r="E42" s="35">
         <v>44986</v>
       </c>
       <c r="F42" s="15">
         <v>1345771</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A43" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="17" t="s">
         <v>86</v>
       </c>
       <c r="C43" s="18" t="s">
         <v>85</v>
       </c>
       <c r="D43" s="16" t="s">
         <v>84</v>
       </c>
       <c r="E43" s="35">
         <v>44986</v>
       </c>
       <c r="F43" s="13">
         <v>192253</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A44" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B44" s="17" t="s">
         <v>87</v>
       </c>
       <c r="C44" s="18" t="s">
         <v>85</v>
       </c>
       <c r="D44" s="16" t="s">
         <v>84</v>
       </c>
       <c r="E44" s="35">
         <v>44986</v>
       </c>
       <c r="F44" s="15">
         <v>192253</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A45" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B45" s="17" t="s">
         <v>88</v>
       </c>
       <c r="C45" s="18" t="s">
         <v>85</v>
       </c>
       <c r="D45" s="16" t="s">
         <v>84</v>
       </c>
       <c r="E45" s="35">
         <v>44986</v>
       </c>
       <c r="F45" s="15">
         <v>269154.2</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A46" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B46" s="17" t="s">
         <v>89</v>
       </c>
       <c r="C46" s="18" t="s">
         <v>85</v>
       </c>
       <c r="D46" s="16" t="s">
         <v>84</v>
       </c>
       <c r="E46" s="35">
         <v>44986</v>
       </c>
       <c r="F46" s="15">
         <v>192253</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A47" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B47" s="17" t="s">
         <v>92</v>
       </c>
       <c r="C47" s="18" t="s">
         <v>91</v>
       </c>
       <c r="D47" s="22" t="s">
         <v>90</v>
       </c>
       <c r="E47" s="35">
         <v>44986</v>
       </c>
       <c r="F47" s="15">
         <v>422715.37</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A48" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B48" s="17" t="s">
         <v>93</v>
       </c>
       <c r="C48" s="18" t="s">
         <v>91</v>
       </c>
       <c r="D48" s="22" t="s">
         <v>90</v>
       </c>
       <c r="E48" s="35">
         <v>44986</v>
       </c>
       <c r="F48" s="15">
         <v>192143.35</v>
       </c>
     </row>
-    <row r="49" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B49" s="17" t="s">
         <v>94</v>
       </c>
       <c r="C49" s="18" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E49" s="35">
         <v>45118</v>
       </c>
       <c r="F49" s="14">
         <v>30402.799999999999</v>
       </c>
     </row>
-    <row r="50" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B50" s="17" t="s">
         <v>95</v>
       </c>
       <c r="C50" s="21" t="s">
         <v>27</v>
       </c>
       <c r="D50" s="16" t="s">
         <v>26</v>
       </c>
       <c r="E50" s="35">
         <v>45118</v>
       </c>
       <c r="F50" s="14">
         <v>30402.799999999999</v>
       </c>
     </row>
-    <row r="51" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B51" s="17" t="s">
         <v>96</v>
       </c>
       <c r="C51" s="21" t="s">
         <v>27</v>
       </c>
       <c r="D51" s="16" t="s">
         <v>26</v>
       </c>
       <c r="E51" s="35">
         <v>45118</v>
       </c>
       <c r="F51" s="14">
         <v>30402.799999999999</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B52" s="17" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="18" t="s">
         <v>44</v>
       </c>
       <c r="D52" s="16" t="s">
         <v>43</v>
       </c>
       <c r="E52" s="35">
         <v>45118</v>
       </c>
       <c r="F52" s="14">
         <v>30402.799999999999</v>
       </c>
     </row>
-    <row r="53" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B53" s="17" t="s">
         <v>98</v>
       </c>
       <c r="C53" s="18" t="s">
         <v>44</v>
       </c>
       <c r="D53" s="16" t="s">
         <v>43</v>
       </c>
       <c r="E53" s="35">
         <v>45118</v>
       </c>
       <c r="F53" s="14">
         <v>30402.799999999999</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6" ht="26.5" x14ac:dyDescent="0.35">
       <c r="A54" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B54" s="17" t="s">
         <v>99</v>
       </c>
       <c r="C54" s="26" t="s">
         <v>71</v>
       </c>
       <c r="D54" s="34" t="s">
         <v>76</v>
       </c>
       <c r="E54" s="35">
         <v>45118</v>
       </c>
       <c r="F54" s="14">
         <v>30402.799999999999</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A55" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="18" t="s">
         <v>91</v>
       </c>
       <c r="D55" s="22" t="s">
         <v>90</v>
       </c>
       <c r="E55" s="35">
         <v>45118</v>
       </c>
       <c r="F55" s="14">
         <v>30385.46</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A56" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B56" s="47" t="s">
+      <c r="B56" s="43" t="s">
         <v>189</v>
       </c>
-      <c r="C56" s="41" t="s">
+      <c r="C56" s="39" t="s">
         <v>111</v>
       </c>
-      <c r="D56" s="38" t="s">
+      <c r="D56" s="36" t="s">
         <v>101</v>
       </c>
-      <c r="E56" s="45">
+      <c r="E56" s="41">
         <v>45736</v>
       </c>
-      <c r="F56" s="49">
+      <c r="F56" s="45">
         <v>95995</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A57" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B57" s="47" t="s">
+      <c r="B57" s="43" t="s">
         <v>190</v>
       </c>
-      <c r="C57" s="42" t="s">
+      <c r="C57" s="40" t="s">
         <v>111</v>
       </c>
-      <c r="D57" s="39" t="s">
+      <c r="D57" s="37" t="s">
         <v>101</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="42">
         <v>45736</v>
       </c>
-      <c r="F57" s="49">
+      <c r="F57" s="45">
         <v>19199</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A58" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B58" s="47" t="s">
+      <c r="B58" s="43" t="s">
         <v>191</v>
       </c>
-      <c r="C58" s="42" t="s">
+      <c r="C58" s="40" t="s">
         <v>112</v>
       </c>
-      <c r="D58" s="39" t="s">
+      <c r="D58" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="E58" s="46">
+      <c r="E58" s="42">
         <v>45736</v>
       </c>
-      <c r="F58" s="49">
+      <c r="F58" s="45">
         <v>153592</v>
       </c>
     </row>
-    <row r="59" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A59" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B59" s="47" t="s">
+      <c r="B59" s="43" t="s">
         <v>192</v>
       </c>
-      <c r="C59" s="42" t="s">
+      <c r="C59" s="40" t="s">
         <v>113</v>
       </c>
-      <c r="D59" s="39" t="s">
+      <c r="D59" s="37" t="s">
         <v>102</v>
       </c>
-      <c r="E59" s="46">
+      <c r="E59" s="42">
         <v>45736</v>
       </c>
-      <c r="F59" s="49">
+      <c r="F59" s="45">
         <v>95995</v>
       </c>
     </row>
-    <row r="60" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A60" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B60" s="47" t="s">
+      <c r="B60" s="43" t="s">
         <v>193</v>
       </c>
-      <c r="C60" s="42" t="s">
+      <c r="C60" s="40" t="s">
         <v>114</v>
       </c>
-      <c r="D60" s="39" t="s">
+      <c r="D60" s="37" t="s">
         <v>103</v>
       </c>
-      <c r="E60" s="46">
+      <c r="E60" s="42">
         <v>45736</v>
       </c>
-      <c r="F60" s="49">
+      <c r="F60" s="45">
         <v>537572</v>
       </c>
     </row>
-    <row r="61" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A61" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B61" s="47" t="s">
+      <c r="B61" s="43" t="s">
         <v>194</v>
       </c>
-      <c r="C61" s="42" t="s">
+      <c r="C61" s="40" t="s">
         <v>115</v>
       </c>
-      <c r="D61" s="39" t="s">
+      <c r="D61" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="E61" s="46">
+      <c r="E61" s="42">
         <v>45736</v>
       </c>
-      <c r="F61" s="49">
+      <c r="F61" s="45">
         <v>211189</v>
       </c>
     </row>
-    <row r="62" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A62" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B62" s="47" t="s">
+      <c r="B62" s="43" t="s">
         <v>195</v>
       </c>
-      <c r="C62" s="42" t="s">
+      <c r="C62" s="40" t="s">
         <v>115</v>
       </c>
-      <c r="D62" s="39" t="s">
+      <c r="D62" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="E62" s="46">
+      <c r="E62" s="42">
         <v>45736</v>
       </c>
-      <c r="F62" s="49">
+      <c r="F62" s="45">
         <v>168951.2</v>
       </c>
     </row>
-    <row r="63" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A63" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B63" s="47" t="s">
+      <c r="B63" s="43" t="s">
         <v>196</v>
       </c>
-      <c r="C63" s="42" t="s">
+      <c r="C63" s="40" t="s">
         <v>115</v>
       </c>
-      <c r="D63" s="39" t="s">
+      <c r="D63" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="E63" s="46">
+      <c r="E63" s="42">
         <v>45736</v>
       </c>
-      <c r="F63" s="49">
+      <c r="F63" s="45">
         <v>168951.2</v>
       </c>
     </row>
-    <row r="64" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A64" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B64" s="47" t="s">
+      <c r="B64" s="43" t="s">
         <v>197</v>
       </c>
-      <c r="C64" s="42" t="s">
+      <c r="C64" s="40" t="s">
         <v>116</v>
       </c>
-      <c r="D64" s="39" t="s">
+      <c r="D64" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="E64" s="46">
+      <c r="E64" s="42">
         <v>45736</v>
       </c>
-      <c r="F64" s="49">
+      <c r="F64" s="45">
         <v>115194</v>
       </c>
     </row>
-    <row r="65" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A65" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B65" s="47" t="s">
+      <c r="B65" s="43" t="s">
         <v>198</v>
       </c>
-      <c r="C65" s="42" t="s">
+      <c r="C65" s="40" t="s">
         <v>116</v>
       </c>
-      <c r="D65" s="39" t="s">
+      <c r="D65" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="E65" s="46">
+      <c r="E65" s="42">
         <v>45736</v>
       </c>
-      <c r="F65" s="49">
+      <c r="F65" s="45">
         <v>115194</v>
       </c>
     </row>
-    <row r="66" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A66" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B66" s="47" t="s">
+      <c r="B66" s="43" t="s">
         <v>199</v>
       </c>
-      <c r="C66" s="42" t="s">
+      <c r="C66" s="40" t="s">
         <v>116</v>
       </c>
-      <c r="D66" s="39" t="s">
+      <c r="D66" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="E66" s="46">
+      <c r="E66" s="42">
         <v>45736</v>
       </c>
-      <c r="F66" s="49">
+      <c r="F66" s="45">
         <v>115194</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A67" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B67" s="47" t="s">
+      <c r="B67" s="43" t="s">
         <v>200</v>
       </c>
-      <c r="C67" s="42" t="s">
+      <c r="C67" s="40" t="s">
         <v>117</v>
       </c>
-      <c r="D67" s="39" t="s">
+      <c r="D67" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="E67" s="46">
+      <c r="E67" s="42">
         <v>45736</v>
       </c>
-      <c r="F67" s="49">
+      <c r="F67" s="45">
         <v>499174</v>
       </c>
     </row>
-    <row r="68" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A68" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B68" s="47" t="s">
+      <c r="B68" s="43" t="s">
         <v>201</v>
       </c>
-      <c r="C68" s="42" t="s">
+      <c r="C68" s="40" t="s">
         <v>118</v>
       </c>
-      <c r="D68" s="39" t="s">
+      <c r="D68" s="37" t="s">
         <v>105</v>
       </c>
-      <c r="E68" s="46">
+      <c r="E68" s="42">
         <v>45736</v>
       </c>
-      <c r="F68" s="49">
+      <c r="F68" s="45">
         <v>126713.4</v>
       </c>
     </row>
-    <row r="69" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A69" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B69" s="47" t="s">
+      <c r="B69" s="43" t="s">
         <v>202</v>
       </c>
-      <c r="C69" s="42" t="s">
+      <c r="C69" s="40" t="s">
         <v>119</v>
       </c>
-      <c r="D69" s="39" t="s">
+      <c r="D69" s="37" t="s">
         <v>106</v>
       </c>
-      <c r="E69" s="46">
+      <c r="E69" s="42">
         <v>45736</v>
       </c>
-      <c r="F69" s="49">
+      <c r="F69" s="45">
         <v>76796</v>
       </c>
     </row>
-    <row r="70" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A70" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B70" s="47" t="s">
+      <c r="B70" s="43" t="s">
         <v>203</v>
       </c>
-      <c r="C70" s="42" t="s">
+      <c r="C70" s="40" t="s">
         <v>119</v>
       </c>
-      <c r="D70" s="39" t="s">
+      <c r="D70" s="37" t="s">
         <v>106</v>
       </c>
-      <c r="E70" s="46">
+      <c r="E70" s="42">
         <v>45736</v>
       </c>
-      <c r="F70" s="49">
+      <c r="F70" s="45">
         <v>57597</v>
       </c>
     </row>
-    <row r="71" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A71" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B71" s="47" t="s">
+      <c r="B71" s="43" t="s">
         <v>204</v>
       </c>
-      <c r="C71" s="42" t="s">
+      <c r="C71" s="40" t="s">
         <v>119</v>
       </c>
-      <c r="D71" s="39" t="s">
+      <c r="D71" s="37" t="s">
         <v>106</v>
       </c>
-      <c r="E71" s="46">
+      <c r="E71" s="42">
         <v>45736</v>
       </c>
-      <c r="F71" s="49">
+      <c r="F71" s="45">
         <v>249587</v>
       </c>
     </row>
-    <row r="72" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A72" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B72" s="47" t="s">
+      <c r="B72" s="43" t="s">
         <v>205</v>
       </c>
-      <c r="C72" s="42" t="s">
+      <c r="C72" s="40" t="s">
         <v>119</v>
       </c>
-      <c r="D72" s="39" t="s">
+      <c r="D72" s="37" t="s">
         <v>106</v>
       </c>
-      <c r="E72" s="46">
+      <c r="E72" s="42">
         <v>45736</v>
       </c>
-      <c r="F72" s="49">
+      <c r="F72" s="45">
         <v>19199</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A73" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B73" s="47" t="s">
+      <c r="B73" s="43" t="s">
         <v>206</v>
       </c>
-      <c r="C73" s="42" t="s">
+      <c r="C73" s="40" t="s">
         <v>120</v>
       </c>
-      <c r="D73" s="39" t="s">
+      <c r="D73" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="E73" s="46">
+      <c r="E73" s="42">
         <v>45736</v>
       </c>
-      <c r="F73" s="49">
+      <c r="F73" s="45">
         <v>115194</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A74" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B74" s="47" t="s">
+      <c r="B74" s="43" t="s">
         <v>207</v>
       </c>
-      <c r="C74" s="42" t="s">
+      <c r="C74" s="40" t="s">
         <v>120</v>
       </c>
-      <c r="D74" s="39" t="s">
+      <c r="D74" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="E74" s="46">
+      <c r="E74" s="42">
         <v>45736</v>
       </c>
-      <c r="F74" s="49">
+      <c r="F74" s="45">
         <v>115194</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A75" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="B75" s="47" t="s">
+      <c r="B75" s="43" t="s">
         <v>208</v>
       </c>
-      <c r="C75" s="42" t="s">
+      <c r="C75" s="40" t="s">
         <v>121</v>
       </c>
-      <c r="D75" s="39" t="s">
+      <c r="D75" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="E75" s="46">
+      <c r="E75" s="42">
         <v>45736</v>
       </c>
-      <c r="F75" s="49">
+      <c r="F75" s="45">
         <v>115194</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A76" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B76" s="47" t="s">
+      <c r="B76" s="43" t="s">
         <v>209</v>
       </c>
-      <c r="C76" s="42" t="s">
+      <c r="C76" s="40" t="s">
         <v>121</v>
       </c>
-      <c r="D76" s="39" t="s">
+      <c r="D76" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="E76" s="46">
+      <c r="E76" s="42">
         <v>45736</v>
       </c>
-      <c r="F76" s="49">
+      <c r="F76" s="45">
         <v>57597</v>
       </c>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A77" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B77" s="47" t="s">
+      <c r="B77" s="43" t="s">
         <v>210</v>
       </c>
-      <c r="C77" s="42" t="s">
+      <c r="C77" s="40" t="s">
         <v>121</v>
       </c>
-      <c r="D77" s="39" t="s">
+      <c r="D77" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="E77" s="46">
+      <c r="E77" s="42">
         <v>45736</v>
       </c>
-      <c r="F77" s="49">
+      <c r="F77" s="45">
         <v>134393</v>
       </c>
     </row>
-    <row r="78" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A78" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B78" s="48" t="s">
+      <c r="B78" s="44" t="s">
         <v>232</v>
       </c>
-      <c r="C78" s="42" t="s">
+      <c r="C78" s="40" t="s">
         <v>121</v>
       </c>
-      <c r="D78" s="39" t="s">
+      <c r="D78" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="E78" s="46">
+      <c r="E78" s="42">
         <v>45736</v>
       </c>
-      <c r="F78" s="49">
+      <c r="F78" s="45">
         <v>153592</v>
       </c>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A79" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B79" s="47" t="s">
+      <c r="B79" s="43" t="s">
         <v>211</v>
       </c>
-      <c r="C79" s="42" t="s">
+      <c r="C79" s="40" t="s">
         <v>122</v>
       </c>
-      <c r="D79" s="39" t="s">
+      <c r="D79" s="37" t="s">
         <v>40</v>
       </c>
-      <c r="E79" s="46">
+      <c r="E79" s="42">
         <v>45736</v>
       </c>
-      <c r="F79" s="49">
+      <c r="F79" s="45">
         <v>191990</v>
       </c>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A80" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B80" s="47" t="s">
+      <c r="B80" s="43" t="s">
         <v>212</v>
       </c>
-      <c r="C80" s="41" t="s">
+      <c r="C80" s="39" t="s">
         <v>123</v>
       </c>
-      <c r="D80" s="38" t="s">
+      <c r="D80" s="36" t="s">
         <v>107</v>
       </c>
-      <c r="E80" s="46">
+      <c r="E80" s="42">
         <v>45736</v>
       </c>
-      <c r="F80" s="49">
+      <c r="F80" s="45">
         <v>115194</v>
       </c>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A81" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B81" s="47" t="s">
+      <c r="B81" s="43" t="s">
         <v>213</v>
       </c>
-      <c r="C81" s="41" t="s">
+      <c r="C81" s="39" t="s">
         <v>123</v>
       </c>
-      <c r="D81" s="38" t="s">
+      <c r="D81" s="36" t="s">
         <v>107</v>
       </c>
-      <c r="E81" s="46">
+      <c r="E81" s="42">
         <v>45736</v>
       </c>
-      <c r="F81" s="49">
+      <c r="F81" s="45">
         <v>153592</v>
       </c>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A82" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B82" s="47" t="s">
+      <c r="B82" s="43" t="s">
         <v>214</v>
       </c>
-      <c r="C82" s="41" t="s">
+      <c r="C82" s="39" t="s">
         <v>123</v>
       </c>
-      <c r="D82" s="38" t="s">
+      <c r="D82" s="36" t="s">
         <v>107</v>
       </c>
-      <c r="E82" s="46">
+      <c r="E82" s="42">
         <v>45736</v>
       </c>
-      <c r="F82" s="49">
+      <c r="F82" s="45">
         <v>134393</v>
       </c>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A83" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B83" s="47" t="s">
+      <c r="B83" s="43" t="s">
         <v>215</v>
       </c>
-      <c r="C83" s="42" t="s">
+      <c r="C83" s="40" t="s">
         <v>124</v>
       </c>
-      <c r="D83" s="39" t="s">
+      <c r="D83" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="E83" s="46">
+      <c r="E83" s="42">
         <v>45736</v>
       </c>
-      <c r="F83" s="49">
+      <c r="F83" s="45">
         <v>671965</v>
       </c>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A84" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B84" s="47" t="s">
+      <c r="B84" s="43" t="s">
         <v>216</v>
       </c>
-      <c r="C84" s="42" t="s">
+      <c r="C84" s="40" t="s">
         <v>125</v>
       </c>
-      <c r="D84" s="39" t="s">
+      <c r="D84" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="E84" s="46">
+      <c r="E84" s="42">
         <v>45736</v>
       </c>
-      <c r="F84" s="49">
+      <c r="F84" s="45">
         <v>95995</v>
       </c>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A85" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B85" s="47" t="s">
+      <c r="B85" s="43" t="s">
         <v>217</v>
       </c>
-      <c r="C85" s="42" t="s">
+      <c r="C85" s="40" t="s">
         <v>126</v>
       </c>
-      <c r="D85" s="39" t="s">
+      <c r="D85" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="E85" s="46">
+      <c r="E85" s="42">
         <v>45736</v>
       </c>
-      <c r="F85" s="49">
+      <c r="F85" s="45">
         <v>134393</v>
       </c>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A86" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B86" s="47" t="s">
+      <c r="B86" s="43" t="s">
         <v>218</v>
       </c>
-      <c r="C86" s="42" t="s">
+      <c r="C86" s="40" t="s">
         <v>127</v>
       </c>
-      <c r="D86" s="39" t="s">
+      <c r="D86" s="37" t="s">
         <v>108</v>
       </c>
-      <c r="E86" s="46">
+      <c r="E86" s="42">
         <v>45736</v>
       </c>
-      <c r="F86" s="49">
+      <c r="F86" s="45">
         <v>95995</v>
       </c>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A87" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B87" s="47" t="s">
+      <c r="B87" s="43" t="s">
         <v>219</v>
       </c>
-      <c r="C87" s="42" t="s">
+      <c r="C87" s="40" t="s">
         <v>127</v>
       </c>
-      <c r="D87" s="39" t="s">
+      <c r="D87" s="37" t="s">
         <v>108</v>
       </c>
-      <c r="E87" s="46">
+      <c r="E87" s="42">
         <v>45736</v>
       </c>
-      <c r="F87" s="49">
+      <c r="F87" s="45">
         <v>115194</v>
       </c>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A88" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B88" s="47" t="s">
+      <c r="B88" s="43" t="s">
         <v>220</v>
       </c>
-      <c r="C88" s="42" t="s">
+      <c r="C88" s="40" t="s">
         <v>128</v>
       </c>
-      <c r="D88" s="39" t="s">
+      <c r="D88" s="37" t="s">
         <v>109</v>
       </c>
-      <c r="E88" s="46">
+      <c r="E88" s="42">
         <v>45736</v>
       </c>
-      <c r="F88" s="49">
+      <c r="F88" s="45">
         <v>211189</v>
       </c>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A89" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B89" s="47" t="s">
+      <c r="B89" s="43" t="s">
         <v>221</v>
       </c>
-      <c r="C89" s="42" t="s">
+      <c r="C89" s="40" t="s">
         <v>128</v>
       </c>
-      <c r="D89" s="39" t="s">
+      <c r="D89" s="37" t="s">
         <v>109</v>
       </c>
-      <c r="E89" s="46">
+      <c r="E89" s="42">
         <v>45736</v>
       </c>
-      <c r="F89" s="49">
+      <c r="F89" s="45">
         <v>134393</v>
       </c>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A90" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B90" s="47" t="s">
+      <c r="B90" s="43" t="s">
         <v>222</v>
       </c>
-      <c r="C90" s="42" t="s">
+      <c r="C90" s="40" t="s">
         <v>128</v>
       </c>
-      <c r="D90" s="39" t="s">
+      <c r="D90" s="37" t="s">
         <v>109</v>
       </c>
-      <c r="E90" s="46">
+      <c r="E90" s="42">
         <v>45736</v>
       </c>
-      <c r="F90" s="49">
+      <c r="F90" s="45">
         <v>115194</v>
       </c>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A91" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B91" s="47" t="s">
+      <c r="B91" s="43" t="s">
         <v>223</v>
       </c>
-      <c r="C91" s="42" t="s">
+      <c r="C91" s="40" t="s">
         <v>128</v>
       </c>
-      <c r="D91" s="39" t="s">
+      <c r="D91" s="37" t="s">
         <v>109</v>
       </c>
-      <c r="E91" s="46">
+      <c r="E91" s="42">
         <v>45736</v>
       </c>
-      <c r="F91" s="49">
+      <c r="F91" s="45">
         <v>134393</v>
       </c>
     </row>
-    <row r="92" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A92" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B92" s="47" t="s">
+      <c r="B92" s="43" t="s">
         <v>224</v>
       </c>
-      <c r="C92" s="42" t="s">
+      <c r="C92" s="40" t="s">
         <v>129</v>
       </c>
-      <c r="D92" s="39" t="s">
+      <c r="D92" s="37" t="s">
         <v>110</v>
       </c>
-      <c r="E92" s="46">
+      <c r="E92" s="42">
         <v>45736</v>
       </c>
-      <c r="F92" s="49">
+      <c r="F92" s="45">
         <v>211189</v>
       </c>
     </row>
-    <row r="93" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A93" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="B93" s="47" t="s">
+      <c r="B93" s="43" t="s">
         <v>225</v>
       </c>
-      <c r="C93" s="42" t="s">
+      <c r="C93" s="40" t="s">
         <v>129</v>
       </c>
-      <c r="D93" s="39" t="s">
+      <c r="D93" s="37" t="s">
         <v>110</v>
       </c>
-      <c r="E93" s="46">
+      <c r="E93" s="42">
         <v>45736</v>
       </c>
-      <c r="F93" s="49">
+      <c r="F93" s="45">
         <v>153592</v>
       </c>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A94" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B94" s="47" t="s">
+      <c r="B94" s="43" t="s">
         <v>226</v>
       </c>
-      <c r="C94" s="42" t="s">
+      <c r="C94" s="40" t="s">
         <v>130</v>
       </c>
-      <c r="D94" s="39" t="s">
+      <c r="D94" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="E94" s="46">
+      <c r="E94" s="42">
         <v>45736</v>
       </c>
-      <c r="F94" s="49">
+      <c r="F94" s="45">
         <v>95995</v>
       </c>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A95" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B95" s="47" t="s">
+      <c r="B95" s="43" t="s">
         <v>227</v>
       </c>
-      <c r="C95" s="42" t="s">
+      <c r="C95" s="40" t="s">
         <v>130</v>
       </c>
-      <c r="D95" s="39" t="s">
+      <c r="D95" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="E95" s="46">
+      <c r="E95" s="42">
         <v>45736</v>
       </c>
-      <c r="F95" s="49">
+      <c r="F95" s="45">
         <v>95995</v>
       </c>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A96" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B96" s="47" t="s">
+      <c r="B96" s="43" t="s">
         <v>228</v>
       </c>
-      <c r="C96" s="42" t="s">
+      <c r="C96" s="40" t="s">
         <v>130</v>
       </c>
-      <c r="D96" s="39" t="s">
+      <c r="D96" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="E96" s="46">
+      <c r="E96" s="42">
         <v>45736</v>
       </c>
-      <c r="F96" s="49">
+      <c r="F96" s="45">
         <v>134393</v>
       </c>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A97" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B97" s="47" t="s">
+      <c r="B97" s="43" t="s">
         <v>229</v>
       </c>
-      <c r="C97" s="42" t="s">
+      <c r="C97" s="40" t="s">
         <v>130</v>
       </c>
-      <c r="D97" s="39" t="s">
+      <c r="D97" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="E97" s="46">
+      <c r="E97" s="42">
         <v>45736</v>
       </c>
-      <c r="F97" s="49">
+      <c r="F97" s="45">
         <v>95995</v>
       </c>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A98" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B98" s="47" t="s">
+      <c r="B98" s="43" t="s">
         <v>230</v>
       </c>
-      <c r="C98" s="42" t="s">
+      <c r="C98" s="40" t="s">
         <v>91</v>
       </c>
-      <c r="D98" s="39" t="s">
+      <c r="D98" s="37" t="s">
         <v>90</v>
       </c>
-      <c r="E98" s="46">
+      <c r="E98" s="42">
         <v>45736</v>
       </c>
-      <c r="F98" s="49">
+      <c r="F98" s="45">
         <v>211068.55</v>
       </c>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A99" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B99" s="47" t="s">
+      <c r="B99" s="43" t="s">
         <v>231</v>
       </c>
-      <c r="C99" s="42" t="s">
+      <c r="C99" s="40" t="s">
         <v>91</v>
       </c>
-      <c r="D99" s="39" t="s">
+      <c r="D99" s="37" t="s">
         <v>90</v>
       </c>
-      <c r="E99" s="46">
+      <c r="E99" s="42">
         <v>45736</v>
       </c>
-      <c r="F99" s="49">
+      <c r="F99" s="45">
         <v>115128.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="C2" sqref="C2:F44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="24.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.453125" customWidth="1"/>
+    <col min="2" max="2" width="11.453125" customWidth="1"/>
+    <col min="3" max="3" width="14.1796875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="B1" s="38" t="s">
+      <c r="B1" s="36" t="s">
         <v>144</v>
       </c>
-      <c r="C1" s="44" t="str">
+      <c r="C1" s="48" t="str">
         <f>A1&amp;" "&amp;B1</f>
         <v>5 PLAZAS EN EL CENTRO  C3451</v>
       </c>
-      <c r="D1" s="43"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+    </row>
+    <row r="2" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="B2" s="39" t="s">
+      <c r="B2" s="37" t="s">
         <v>145</v>
       </c>
-      <c r="C2" s="44" t="str">
+      <c r="C2" s="48" t="str">
         <f t="shared" ref="C2:C44" si="0">A2&amp;" "&amp;B2</f>
         <v>1 PLAZAS EN EL CENTRO C3454</v>
       </c>
-      <c r="D2" s="43"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B3" s="39" t="s">
+      <c r="B3" s="37" t="s">
         <v>146</v>
       </c>
-      <c r="C3" s="44" t="str">
+      <c r="C3" s="48" t="str">
         <f t="shared" si="0"/>
         <v>8 PLAZAS EN EL CENTRO C2439</v>
       </c>
-      <c r="D3" s="43"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+    </row>
+    <row r="4" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="B4" s="39" t="s">
+      <c r="B4" s="37" t="s">
         <v>147</v>
       </c>
-      <c r="C4" s="44" t="str">
+      <c r="C4" s="48" t="str">
         <f t="shared" si="0"/>
         <v>5 PLAZAS EN EL CENTRO C1828</v>
       </c>
-      <c r="D4" s="43"/>
-[...3 lines deleted...]
-    <row r="5" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+    </row>
+    <row r="5" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="B5" s="39" t="s">
+      <c r="B5" s="37" t="s">
         <v>148</v>
       </c>
-      <c r="C5" s="44" t="str">
+      <c r="C5" s="48" t="str">
         <f t="shared" si="0"/>
         <v>28 PLAZAS EN EL CENTRO C0922</v>
       </c>
-      <c r="D5" s="43"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+    </row>
+    <row r="6" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="37" t="s">
         <v>149</v>
       </c>
-      <c r="C6" s="44" t="str">
+      <c r="C6" s="48" t="str">
         <f t="shared" si="0"/>
         <v>10 PLAZAS EN EL CENTRO C0349</v>
       </c>
-      <c r="D6" s="43"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+    </row>
+    <row r="7" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B7" s="39" t="s">
+      <c r="B7" s="37" t="s">
         <v>150</v>
       </c>
-      <c r="C7" s="44" t="str">
+      <c r="C7" s="48" t="str">
         <f t="shared" si="0"/>
         <v>8 PLAZAS EN EL CENTRO C0353</v>
       </c>
-      <c r="D7" s="43"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+    </row>
+    <row r="8" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B8" s="39" t="s">
+      <c r="B8" s="37" t="s">
         <v>151</v>
       </c>
-      <c r="C8" s="44" t="str">
+      <c r="C8" s="48" t="str">
         <f t="shared" si="0"/>
         <v>8 PLAZAS EN EL CENTRO C1716</v>
       </c>
-      <c r="D8" s="43"/>
-[...3 lines deleted...]
-    <row r="9" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+    </row>
+    <row r="9" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="37" t="s">
         <v>152</v>
       </c>
-      <c r="C9" s="44" t="str">
+      <c r="C9" s="48" t="str">
         <f t="shared" si="0"/>
         <v>6 PLAZAS EN EL CENTRO C0803</v>
       </c>
-      <c r="D9" s="43"/>
-[...3 lines deleted...]
-    <row r="10" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D9" s="49"/>
+      <c r="E9" s="49"/>
+      <c r="F9" s="49"/>
+    </row>
+    <row r="10" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B10" s="39" t="s">
+      <c r="B10" s="37" t="s">
         <v>153</v>
       </c>
-      <c r="C10" s="44" t="str">
+      <c r="C10" s="48" t="str">
         <f t="shared" si="0"/>
         <v>6 PLAZAS EN EL CENTRO C2570</v>
       </c>
-      <c r="D10" s="43"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D10" s="49"/>
+      <c r="E10" s="49"/>
+      <c r="F10" s="49"/>
+    </row>
+    <row r="11" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B11" s="39" t="s">
+      <c r="B11" s="37" t="s">
         <v>154</v>
       </c>
-      <c r="C11" s="44" t="str">
+      <c r="C11" s="48" t="str">
         <f t="shared" si="0"/>
         <v>6 PLAZAS EN EL CENTRO C2571</v>
       </c>
-      <c r="D11" s="43"/>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49"/>
+    </row>
+    <row r="12" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="B12" s="39" t="s">
+      <c r="B12" s="37" t="s">
         <v>155</v>
       </c>
-      <c r="C12" s="44" t="str">
+      <c r="C12" s="48" t="str">
         <f t="shared" si="0"/>
         <v>26 PLAZAS EN EL CENTRO C2477</v>
       </c>
-      <c r="D12" s="43"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D12" s="49"/>
+      <c r="E12" s="49"/>
+      <c r="F12" s="49"/>
+    </row>
+    <row r="13" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B13" s="39" t="s">
+      <c r="B13" s="37" t="s">
         <v>156</v>
       </c>
-      <c r="C13" s="44" t="str">
+      <c r="C13" s="48" t="str">
         <f t="shared" si="0"/>
         <v>6 PLAZAS EN EL CENTRO C2044</v>
       </c>
-      <c r="D13" s="43"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D13" s="49"/>
+      <c r="E13" s="49"/>
+      <c r="F13" s="49"/>
+    </row>
+    <row r="14" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="37" t="s">
         <v>157</v>
       </c>
-      <c r="C14" s="44" t="str">
+      <c r="C14" s="48" t="str">
         <f t="shared" si="0"/>
         <v>4 PLAZAS EN EL CENTRO C0744</v>
       </c>
-      <c r="D14" s="43"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D14" s="49"/>
+      <c r="E14" s="49"/>
+      <c r="F14" s="49"/>
+    </row>
+    <row r="15" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="B15" s="39" t="s">
+      <c r="B15" s="37" t="s">
         <v>158</v>
       </c>
-      <c r="C15" s="44" t="str">
+      <c r="C15" s="48" t="str">
         <f t="shared" si="0"/>
         <v>3 PLAZAS EN EL CENTRO C2011</v>
       </c>
-      <c r="D15" s="43"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D15" s="49"/>
+      <c r="E15" s="49"/>
+      <c r="F15" s="49"/>
+    </row>
+    <row r="16" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="B16" s="39" t="s">
+      <c r="B16" s="37" t="s">
         <v>159</v>
       </c>
-      <c r="C16" s="44" t="str">
+      <c r="C16" s="48" t="str">
         <f t="shared" si="0"/>
         <v>13 PLAZAS EN EL CENTRO C2048</v>
       </c>
-      <c r="D16" s="43"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D16" s="49"/>
+      <c r="E16" s="49"/>
+      <c r="F16" s="49"/>
+    </row>
+    <row r="17" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="B17" s="39" t="s">
+      <c r="B17" s="37" t="s">
         <v>160</v>
       </c>
-      <c r="C17" s="44" t="str">
+      <c r="C17" s="48" t="str">
         <f t="shared" si="0"/>
         <v>1 PLAZAS EN EL CENTRO C4301</v>
       </c>
-      <c r="D17" s="43"/>
-[...3 lines deleted...]
-    <row r="18" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D17" s="49"/>
+      <c r="E17" s="49"/>
+      <c r="F17" s="49"/>
+    </row>
+    <row r="18" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B18" s="39" t="s">
+      <c r="B18" s="37" t="s">
         <v>161</v>
       </c>
-      <c r="C18" s="44" t="str">
+      <c r="C18" s="48" t="str">
         <f t="shared" si="0"/>
         <v>6 PLAZAS EN EL CENTRO C2324</v>
       </c>
-      <c r="D18" s="43"/>
-[...3 lines deleted...]
-    <row r="19" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D18" s="49"/>
+      <c r="E18" s="49"/>
+      <c r="F18" s="49"/>
+    </row>
+    <row r="19" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B19" s="39" t="s">
+      <c r="B19" s="37" t="s">
         <v>162</v>
       </c>
-      <c r="C19" s="44" t="str">
+      <c r="C19" s="48" t="str">
         <f t="shared" si="0"/>
         <v>6 PLAZAS EN EL CENTRO C2327</v>
       </c>
-      <c r="D19" s="43"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+    </row>
+    <row r="20" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B20" s="40" t="s">
+      <c r="B20" s="38" t="s">
         <v>163</v>
       </c>
-      <c r="C20" s="44" t="str">
+      <c r="C20" s="48" t="str">
         <f t="shared" si="0"/>
         <v>6 PLAZAS EN EL CENTRO C8554</v>
       </c>
-      <c r="D20" s="43"/>
-[...3 lines deleted...]
-    <row r="21" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D20" s="49"/>
+      <c r="E20" s="49"/>
+      <c r="F20" s="49"/>
+    </row>
+    <row r="21" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="B21" s="40" t="s">
+      <c r="B21" s="38" t="s">
         <v>164</v>
       </c>
-      <c r="C21" s="44" t="str">
+      <c r="C21" s="48" t="str">
         <f t="shared" si="0"/>
         <v>3 PLAZAS EN EL CENTRO C8561</v>
       </c>
-      <c r="D21" s="43"/>
-[...3 lines deleted...]
-    <row r="22" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D21" s="49"/>
+      <c r="E21" s="49"/>
+      <c r="F21" s="49"/>
+    </row>
+    <row r="22" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="B22" s="40" t="s">
+      <c r="B22" s="38" t="s">
         <v>165</v>
       </c>
-      <c r="C22" s="44" t="str">
+      <c r="C22" s="48" t="str">
         <f t="shared" si="0"/>
         <v>7 PLAZAS EN EL CENTRO C3998</v>
       </c>
-      <c r="D22" s="43"/>
-[...3 lines deleted...]
-    <row r="23" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D22" s="49"/>
+      <c r="E22" s="49"/>
+      <c r="F22" s="49"/>
+    </row>
+    <row r="23" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B23" s="40" t="s">
+      <c r="B23" s="38" t="s">
         <v>166</v>
       </c>
-      <c r="C23" s="44" t="str">
+      <c r="C23" s="48" t="str">
         <f t="shared" si="0"/>
         <v>8 PLAZAS EN EL CENTRO C8594
 C8648</v>
       </c>
-      <c r="D23" s="43"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D23" s="49"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="49"/>
+    </row>
+    <row r="24" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B24" s="39" t="s">
+      <c r="B24" s="37" t="s">
         <v>167</v>
       </c>
-      <c r="C24" s="44" t="str">
+      <c r="C24" s="48" t="str">
         <f t="shared" si="0"/>
         <v>10 PLAZAS EN EL CENTRO C2402</v>
       </c>
-      <c r="D24" s="43"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+    </row>
+    <row r="25" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B25" s="39" t="s">
+      <c r="B25" s="37" t="s">
         <v>168</v>
       </c>
-      <c r="C25" s="44" t="str">
+      <c r="C25" s="48" t="str">
         <f t="shared" si="0"/>
         <v>6 PLAZAS EN EL CENTRO C2345</v>
       </c>
-      <c r="D25" s="43"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D25" s="49"/>
+      <c r="E25" s="49"/>
+      <c r="F25" s="49"/>
+    </row>
+    <row r="26" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B26" s="39" t="s">
+      <c r="B26" s="37" t="s">
         <v>169</v>
       </c>
-      <c r="C26" s="44" t="str">
+      <c r="C26" s="48" t="str">
         <f t="shared" si="0"/>
         <v>8 PLAZAS EN EL CENTRO C2346</v>
       </c>
-      <c r="D26" s="43"/>
-[...3 lines deleted...]
-    <row r="27" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D26" s="49"/>
+      <c r="E26" s="49"/>
+      <c r="F26" s="49"/>
+    </row>
+    <row r="27" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="B27" s="39" t="s">
+      <c r="B27" s="37" t="s">
         <v>170</v>
       </c>
-      <c r="C27" s="44" t="str">
+      <c r="C27" s="48" t="str">
         <f t="shared" si="0"/>
         <v>7 PLAZAS EN EL CENTRO C2347</v>
       </c>
-      <c r="D27" s="43"/>
-[...3 lines deleted...]
-    <row r="28" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+    </row>
+    <row r="28" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="B28" s="39" t="s">
+      <c r="B28" s="37" t="s">
         <v>171</v>
       </c>
-      <c r="C28" s="44" t="str">
+      <c r="C28" s="48" t="str">
         <f t="shared" si="0"/>
         <v>35 PLAZAS EN EL CENTRO C2481</v>
       </c>
-      <c r="D28" s="43"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+    </row>
+    <row r="29" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="B29" s="39" t="s">
+      <c r="B29" s="37" t="s">
         <v>172</v>
       </c>
-      <c r="C29" s="44" t="str">
+      <c r="C29" s="48" t="str">
         <f t="shared" si="0"/>
         <v>5 PLAZAS EN EL CENTRO C2566</v>
       </c>
-      <c r="D29" s="43"/>
-[...3 lines deleted...]
-    <row r="30" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+    </row>
+    <row r="30" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="B30" s="39" t="s">
+      <c r="B30" s="37" t="s">
         <v>173</v>
       </c>
-      <c r="C30" s="44" t="str">
+      <c r="C30" s="48" t="str">
         <f t="shared" si="0"/>
         <v>7 PLAZAS EN EL CENTRO C8230</v>
       </c>
-      <c r="D30" s="43"/>
-[...3 lines deleted...]
-    <row r="31" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D30" s="49"/>
+      <c r="E30" s="49"/>
+      <c r="F30" s="49"/>
+    </row>
+    <row r="31" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="B31" s="39" t="s">
+      <c r="B31" s="37" t="s">
         <v>174</v>
       </c>
-      <c r="C31" s="44" t="str">
+      <c r="C31" s="48" t="str">
         <f t="shared" si="0"/>
         <v>5 PLAZAS EN EL CENTRO C3753</v>
       </c>
-      <c r="D31" s="43"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D31" s="49"/>
+      <c r="E31" s="49"/>
+      <c r="F31" s="49"/>
+    </row>
+    <row r="32" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B32" s="39" t="s">
+      <c r="B32" s="37" t="s">
         <v>175</v>
       </c>
-      <c r="C32" s="44" t="str">
+      <c r="C32" s="48" t="str">
         <f t="shared" si="0"/>
         <v>6 PLAZAS EN EL CENTRO C3754</v>
       </c>
-      <c r="D32" s="43"/>
-[...3 lines deleted...]
-    <row r="33" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D32" s="49"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="49"/>
+    </row>
+    <row r="33" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B33" s="39" t="s">
+      <c r="B33" s="37" t="s">
         <v>176</v>
       </c>
-      <c r="C33" s="44" t="str">
+      <c r="C33" s="48" t="str">
         <f t="shared" si="0"/>
         <v>11 PLAZAS EN EL CENTRO C1502</v>
       </c>
-      <c r="D33" s="43"/>
-[...3 lines deleted...]
-    <row r="34" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D33" s="49"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="49"/>
+    </row>
+    <row r="34" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="B34" s="39" t="s">
+      <c r="B34" s="37" t="s">
         <v>177</v>
       </c>
-      <c r="C34" s="44" t="str">
+      <c r="C34" s="48" t="str">
         <f t="shared" si="0"/>
         <v>7 PLAZAS EN EL CENTRO C5914</v>
       </c>
-      <c r="D34" s="43"/>
-[...3 lines deleted...]
-    <row r="35" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+    </row>
+    <row r="35" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B35" s="39" t="s">
+      <c r="B35" s="37" t="s">
         <v>178</v>
       </c>
-      <c r="C35" s="44" t="str">
+      <c r="C35" s="48" t="str">
         <f t="shared" si="0"/>
         <v>6 PLAZAS EN EL CENTRO C5915</v>
       </c>
-      <c r="D35" s="43"/>
-[...3 lines deleted...]
-    <row r="36" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="49"/>
+      <c r="E35" s="49"/>
+      <c r="F35" s="49"/>
+    </row>
+    <row r="36" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="B36" s="39" t="s">
+      <c r="B36" s="37" t="s">
         <v>179</v>
       </c>
-      <c r="C36" s="44" t="str">
+      <c r="C36" s="48" t="str">
         <f t="shared" si="0"/>
         <v>7 PLAZAS EN EL CENTRO C5916</v>
       </c>
-      <c r="D36" s="43"/>
-[...3 lines deleted...]
-    <row r="37" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="49"/>
+      <c r="E36" s="49"/>
+      <c r="F36" s="49"/>
+    </row>
+    <row r="37" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B37" s="39" t="s">
+      <c r="B37" s="37" t="s">
         <v>180</v>
       </c>
-      <c r="C37" s="44" t="str">
+      <c r="C37" s="48" t="str">
         <f t="shared" si="0"/>
         <v>11 PLAZAS EN EL CENTRO C1301</v>
       </c>
-      <c r="D37" s="43"/>
-[...3 lines deleted...]
-    <row r="38" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="49"/>
+      <c r="E37" s="49"/>
+      <c r="F37" s="49"/>
+    </row>
+    <row r="38" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B38" s="39" t="s">
+      <c r="B38" s="37" t="s">
         <v>181</v>
       </c>
-      <c r="C38" s="44" t="str">
+      <c r="C38" s="48" t="str">
         <f t="shared" si="0"/>
         <v>8 PLAZAS EN EL CENTRO C2592</v>
       </c>
-      <c r="D38" s="43"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D38" s="49"/>
+      <c r="E38" s="49"/>
+      <c r="F38" s="49"/>
+    </row>
+    <row r="39" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="B39" s="39" t="s">
+      <c r="B39" s="37" t="s">
         <v>182</v>
       </c>
-      <c r="C39" s="44" t="str">
+      <c r="C39" s="48" t="str">
         <f t="shared" si="0"/>
         <v>5 PLAZAS EN EL CENTRO C1438</v>
       </c>
-      <c r="D39" s="43"/>
-[...3 lines deleted...]
-    <row r="40" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D39" s="49"/>
+      <c r="E39" s="49"/>
+      <c r="F39" s="49"/>
+    </row>
+    <row r="40" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="B40" s="39" t="s">
+      <c r="B40" s="37" t="s">
         <v>183</v>
       </c>
-      <c r="C40" s="44" t="str">
+      <c r="C40" s="48" t="str">
         <f t="shared" si="0"/>
         <v>5 PLAZAS EN EL CENTRO C1439</v>
       </c>
-      <c r="D40" s="43"/>
-[...3 lines deleted...]
-    <row r="41" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D40" s="49"/>
+      <c r="E40" s="49"/>
+      <c r="F40" s="49"/>
+    </row>
+    <row r="41" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="B41" s="39" t="s">
+      <c r="B41" s="37" t="s">
         <v>184</v>
       </c>
-      <c r="C41" s="44" t="str">
+      <c r="C41" s="48" t="str">
         <f t="shared" si="0"/>
         <v>7 PLAZAS EN EL CENTRO C1984</v>
       </c>
-      <c r="D41" s="43"/>
-[...3 lines deleted...]
-    <row r="42" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D41" s="49"/>
+      <c r="E41" s="49"/>
+      <c r="F41" s="49"/>
+    </row>
+    <row r="42" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="B42" s="39" t="s">
+      <c r="B42" s="37" t="s">
         <v>185</v>
       </c>
-      <c r="C42" s="44" t="str">
+      <c r="C42" s="48" t="str">
         <f t="shared" si="0"/>
         <v>5 PLAZAS EN EL CENTRO C2239</v>
       </c>
-      <c r="D42" s="43"/>
-[...3 lines deleted...]
-    <row r="43" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D42" s="49"/>
+      <c r="E42" s="49"/>
+      <c r="F42" s="49"/>
+    </row>
+    <row r="43" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B43" s="39" t="s">
+      <c r="B43" s="37" t="s">
         <v>186</v>
       </c>
-      <c r="C43" s="44" t="str">
+      <c r="C43" s="48" t="str">
         <f t="shared" si="0"/>
         <v>11 PLAZAS EN EL CENTRO C1638</v>
       </c>
-      <c r="D43" s="43"/>
-[...3 lines deleted...]
-    <row r="44" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="49"/>
+      <c r="E43" s="49"/>
+      <c r="F43" s="49"/>
+    </row>
+    <row r="44" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="B44" s="39" t="s">
+      <c r="B44" s="37" t="s">
         <v>187</v>
       </c>
-      <c r="C44" s="44" t="str">
+      <c r="C44" s="48" t="str">
         <f t="shared" si="0"/>
         <v>6 PLAZAS EN EL CENTRO C4954</v>
       </c>
-      <c r="D44" s="43"/>
-[...1 lines deleted...]
-      <c r="F44" s="43"/>
+      <c r="D44" s="49"/>
+      <c r="E44" s="49"/>
+      <c r="F44" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="C44:F44"/>
-[...34 lines deleted...]
-    <mergeCell ref="C12:F12"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="C7:F7"/>
+    <mergeCell ref="C8:F8"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="C11:F11"/>
+    <mergeCell ref="C12:F12"/>
+    <mergeCell ref="C25:F25"/>
+    <mergeCell ref="C14:F14"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="C17:F17"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="C19:F19"/>
+    <mergeCell ref="C20:F20"/>
+    <mergeCell ref="C21:F21"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="C23:F23"/>
+    <mergeCell ref="C24:F24"/>
+    <mergeCell ref="C37:F37"/>
+    <mergeCell ref="C26:F26"/>
+    <mergeCell ref="C27:F27"/>
+    <mergeCell ref="C28:F28"/>
+    <mergeCell ref="C29:F29"/>
+    <mergeCell ref="C30:F30"/>
+    <mergeCell ref="C31:F31"/>
+    <mergeCell ref="C32:F32"/>
+    <mergeCell ref="C33:F33"/>
+    <mergeCell ref="C34:F34"/>
+    <mergeCell ref="C35:F35"/>
+    <mergeCell ref="C36:F36"/>
+    <mergeCell ref="C44:F44"/>
+    <mergeCell ref="C38:F38"/>
+    <mergeCell ref="C39:F39"/>
+    <mergeCell ref="C40:F40"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="C42:F42"/>
+    <mergeCell ref="C43:F43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>Hoja2</vt:lpstr>
       <vt:lpstr>Hoja3</vt:lpstr>