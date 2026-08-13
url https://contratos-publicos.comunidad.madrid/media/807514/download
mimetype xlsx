--- v1 (2026-02-21)
+++ v2 (2026-08-13)
@@ -8,91 +8,88 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://aiccm.sharepoint.com/sites/DCC/EyRTC/AM CLOUD/10 PUBLICACIONES BASADOS/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://aiccm.sharepoint.com/sites/DCC/EyRTC/AM CLOUD (20-23)/10 PUBLICACIONES BASADOS/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="94" documentId="11_ECCB62752383F2E4F6B13BB3E64114AFB063085B" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{325BCB4E-0EB8-43F6-8889-0FDEFB38C333}"/>
+  <xr:revisionPtr revIDLastSave="254" documentId="11_ECCB62752383F2E4F6B13BB3E64114AFB063085B" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{481FFB8B-C93F-44B7-B2B1-CFB318E33F4B}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LOTE1" sheetId="1" r:id="rId1"/>
     <sheet name="LOTE2" sheetId="2" r:id="rId2"/>
     <sheet name="0" sheetId="4" r:id="rId3"/>
   </sheets>
+  <definedNames>
+    <definedName name="Nube" localSheetId="1">LOTE2!$B$4</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="45">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="72">
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t xml:space="preserve">NIF  </t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>IMPORTE (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>CÓDIGO PUBLICACIÓN DOUE</t>
   </si>
   <si>
     <t>TIPOLOGÍAS</t>
   </si>
   <si>
@@ -149,110 +146,193 @@
   <si>
     <t>ECON/000064/2025 - GOOGLE CLOUD PLATFORM</t>
   </si>
   <si>
     <t>ECON/000065/2025 - MICROSOFT AZURE</t>
   </si>
   <si>
     <t>ECON/000122/2025 - SALESFORCE PUBLIC SECTOR, SALESFORCE SERVICE CLOUD Y SALESFORCE ALLADD ONS</t>
   </si>
   <si>
     <t>ECON/000138/2025 - DYNATRACE</t>
   </si>
   <si>
     <t>ECON/000174/2025 - INETUM ADD-IN</t>
   </si>
   <si>
     <t>ECON/0000176/2025 - TELEFÓNICA VDC</t>
   </si>
   <si>
     <t>ECON/000149/2025 - INETUM ADD-IN</t>
   </si>
   <si>
     <t>ECON/000170/2025 - MICROSOFT AZURE</t>
   </si>
   <si>
-    <t>"SUMINISTRO Y SERVICIOS PROFESIONALES DE LA NUBE AMAZON WEB SERVICES PARA PORTALES WEB DE LA COMUNIDAD DE MADRID" ECON/000048/2025</t>
-[...29 lines deleted...]
-    <t>“SUMINISTRO Y SERVICIOS PROFESIONALES LA NUBE DE GOOGLE CLOUD PLATFORM”                                                                                       ECON/000064/2025</t>
+    <t>83617-2026</t>
+  </si>
+  <si>
+    <t>81378-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACUERDO MARCO DE SERVICIOS Y SUMINISTROS DE NUBE PARA SOPORTAR LA TRANSFORMACIÓN DIGITAL DE LA COMUNIDAD DE MADRID ECON/000020/2023
+</t>
+  </si>
+  <si>
+    <t>PUBLI DOUE 2:
+ 651362-2024</t>
+  </si>
+  <si>
+    <t>93640-2026</t>
+  </si>
+  <si>
+    <t>96793-2026</t>
+  </si>
+  <si>
+    <t>FORMALIZ DOUE 1:
+ 649072-2024</t>
+  </si>
+  <si>
+    <t>FORMALIZ DOUE 2:
+ 651362-2024</t>
+  </si>
+  <si>
+    <t>"SERVICIOS PROFESIONALES PARA LA GESTIÓN INTEGRAL DE LAS NUBES PÚBLICAS Y PRIVADA" ECON/000080/2025</t>
+  </si>
+  <si>
+    <t>A28472819</t>
+  </si>
+  <si>
+    <t>FUJITSU TECHNOLOGY
+ SOLUTIONS, S.A.</t>
+  </si>
+  <si>
+    <t>ECON/000080/2025 - GESTIÓN DE LAS NUBES PÚBLICAS Y PRIVADA: Amazon WebServices, Microsoft Azure Y Google Cloud Platform</t>
+  </si>
+  <si>
+    <t>147231-2026</t>
+  </si>
+  <si>
+    <t>147469-2026</t>
+  </si>
+  <si>
+    <t>146068-2026</t>
+  </si>
+  <si>
+    <t>145194-2026</t>
+  </si>
+  <si>
+    <t>146937-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">"SUMINISTRO Y SERVICIOS PROFESIONALES DE LA NUBE AMAZON WEB SERVICES PARA PORTALES WEB DE LA COMUNIDAD DE MADRID" </t>
+  </si>
+  <si>
+    <t xml:space="preserve">“SUMINISTRO Y SERVICIOS PROFESIONALES PARA EL DESARROLLO DEL PILOTO DE AVATAR EN LA NUBE DE MICROSOFT AZURE”                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">“SUMINISTRO Y SERVICIOS PROFESIONALES LA NUBE DE GOOGLE CLOUD PLATFORM”                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">“SUMINISTRO Y SERVICIOS PROFESIONALES DE LA NUBE DE MICROSOFT AZURE”                                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">“SUMINISTRO Y SERVICIOS PROFESIONALES DE LA NUBE AMAZON WEB SERVICES”                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">"SUMINISTRO Y SERVICIOS PROFESIONALES EN LAS NUBES DE SALESFORCE PUBLIC SECTOR, SALESFORCE SERVICE CLOUD Y SALESFORCE ALLADD ONS" </t>
+  </si>
+  <si>
+    <t xml:space="preserve">“SUMINISTRO Y SERVICIOS PROFESIONALES PARA LA MONITORIZACIÓN APM MEDIANTE EL SOFTWARE DE LA NUBE DE DYNATRACE”          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">"SUMINISTRO Y SERVICIOS PROFESIONALES DE LA SOLUCIÓN DE GESTIÓN DINÁMICA DE SEGURIDAD PERIMETRAL DE LA NUBE INETUM ADD-IN”. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">“SUMINISTRO DE eAgora EN LA NUBE DE TELEFÓNICA VDC”  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">“SUMINISTRO Y SERVICIOS PROFESIONALES PARA EL PROYECTO PILOTO DE TURISMO INTELIGENTE DE LA COMUNIDAD DE MADRID DE LA NUBE INETUM ADD INN”                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">“SUMINISTRO DEL ASISTENTE VIRTUAL - AVATAR DE LA NUBE MICROSOFT AZURE”                                                                                              </t>
+  </si>
+  <si>
+    <t>175732-2026</t>
+  </si>
+  <si>
+    <t>"SUMINISTRO DE CELONIS EN LA NUBE INETUM ADD-IN”</t>
+  </si>
+  <si>
+    <t>ECON/000203/2025 - INETUM ADD-IN</t>
+  </si>
+  <si>
+    <t>191722-2026</t>
+  </si>
+  <si>
+    <t>"SUMINISTRO Y SERVICIOS PROFESIONALES DE LA NUBE AMAZON WEB
+SERVICES 2026 PARA ATENDER NUEVOS PROYECTOS"</t>
+  </si>
+  <si>
+    <t>"SUMINISTRO DE APPIAN CLOUD DE LA NUBE INETUM ADD-IN”, COFINANCIABLE AL 40% CON CARGO AL PROGRAMA FEDER  2021-2027 DE LA COMUNIDAD DE MADRID</t>
+  </si>
+  <si>
+    <t>EVOLUTIO CLOUD 
+ENABLER, S.A.U.</t>
+  </si>
+  <si>
+    <t>ECON/000032/2026 -AMAZON WEB SERVICE</t>
+  </si>
+  <si>
+    <t>ECON/000202/2025 - APPIAN CLOUD INETUM ADD-IN</t>
+  </si>
+  <si>
+    <t>427490-2026</t>
+  </si>
+  <si>
+    <t>427704-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -263,50 +343,76 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF444444"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -355,285 +461,327 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="medium">
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
-      </right>
-[...3 lines deleted...]
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
-[...26 lines deleted...]
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...80 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
@@ -883,634 +1031,746 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+    <sheetView tabSelected="1" topLeftCell="A16" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.81640625" style="24" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="11.453125" style="24"/>
+    <col min="1" max="1" width="36.81640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="61.54296875" style="11" customWidth="1"/>
+    <col min="3" max="3" width="13.54296875" style="11" customWidth="1"/>
+    <col min="4" max="4" width="25" style="11" customWidth="1"/>
+    <col min="5" max="5" width="14.7265625" style="11" customWidth="1"/>
+    <col min="6" max="6" width="17.1796875" style="11" customWidth="1"/>
+    <col min="7" max="7" width="19.54296875" style="11" customWidth="1"/>
+    <col min="8" max="8" width="53.81640625" style="11" customWidth="1"/>
+    <col min="9" max="16384" width="11.453125" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.35">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:8" ht="29" x14ac:dyDescent="0.35">
+      <c r="A1" s="72" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1" s="40" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="10"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="13"/>
+    </row>
+    <row r="3" spans="1:8" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="57"/>
-[...14 lines deleted...]
-      <c r="A3" s="27" t="s">
+      <c r="B3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="28" t="s">
+      <c r="C3" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="D3" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="30" t="s">
+      <c r="E3" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="29" t="s">
+      <c r="F3" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="31" t="s">
+      <c r="G3" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="32" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="33" t="s">
+      <c r="H3" s="65" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="25" customFormat="1" ht="26" x14ac:dyDescent="0.3">
+      <c r="A4" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="22">
+        <v>45791</v>
+      </c>
+      <c r="F4" s="23">
+        <v>569042.26</v>
+      </c>
+      <c r="G4" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="63" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" s="25" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="27">
+        <v>45804</v>
+      </c>
+      <c r="F5" s="28">
+        <v>86318.23</v>
+      </c>
+      <c r="G5" s="29"/>
+      <c r="H5" s="24" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="25" customFormat="1" ht="42.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="27">
+        <v>45853</v>
+      </c>
+      <c r="F6" s="28">
+        <v>425802.07</v>
+      </c>
+      <c r="G6" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="H6" s="31" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="25" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="27">
+        <v>45859</v>
+      </c>
+      <c r="F7" s="32">
+        <v>1448064.16</v>
+      </c>
+      <c r="G7" s="41" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="33" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="35" customFormat="1" ht="26" x14ac:dyDescent="0.3">
+      <c r="A8" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="27">
+        <v>45869</v>
+      </c>
+      <c r="F8" s="32">
+        <v>1151368.94</v>
+      </c>
+      <c r="G8" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" s="24" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:8" s="42" customFormat="1" ht="39" x14ac:dyDescent="0.3">
-      <c r="A4" s="34" t="s">
+    <row r="9" spans="1:8" ht="53.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="27">
+        <v>45904</v>
+      </c>
+      <c r="F9" s="32">
+        <v>51836.41</v>
+      </c>
+      <c r="G9" s="42"/>
+      <c r="H9" s="24" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="27">
+        <v>45929</v>
+      </c>
+      <c r="F10" s="32">
+        <v>2999643.2</v>
+      </c>
+      <c r="G10" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="37" customFormat="1" ht="47.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="27">
+        <v>45978</v>
+      </c>
+      <c r="F11" s="32">
+        <v>426016.17</v>
+      </c>
+      <c r="G11" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" s="39" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="52" x14ac:dyDescent="0.35">
+      <c r="A12" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="27">
+        <v>45979</v>
+      </c>
+      <c r="F12" s="32">
+        <v>541898.5</v>
+      </c>
+      <c r="G12" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="H12" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="57.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="27">
+        <v>45993</v>
+      </c>
+      <c r="F13" s="32">
+        <v>768170.1</v>
+      </c>
+      <c r="G13" s="76" t="s">
+        <v>48</v>
+      </c>
+      <c r="H13" s="39" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="A14" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="35" t="s">
-[...53 lines deleted...]
-      <c r="D6" s="47" t="s">
+      <c r="D14" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="44">
-[...20 lines deleted...]
-      <c r="D7" s="47" t="s">
+      <c r="E14" s="27">
+        <v>46021</v>
+      </c>
+      <c r="F14" s="32">
+        <v>2944304.81</v>
+      </c>
+      <c r="G14" s="76" t="s">
+        <v>46</v>
+      </c>
+      <c r="H14" s="33" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="37" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="27">
+        <v>46094</v>
+      </c>
+      <c r="F15" s="66">
+        <v>691031.76</v>
+      </c>
+      <c r="G15" s="74" t="s">
+        <v>64</v>
+      </c>
+      <c r="H15" s="33" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="39.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="69">
+        <v>46189</v>
+      </c>
+      <c r="F16" s="68">
+        <v>2990444.98</v>
+      </c>
+      <c r="G16" s="76" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16" s="42" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="70" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="44">
-[...174 lines deleted...]
-        <v>33</v>
+      <c r="D17" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="E17" s="69">
+        <v>46189</v>
+      </c>
+      <c r="F17" s="71">
+        <v>831341.93</v>
+      </c>
+      <c r="G17" s="75" t="s">
+        <v>71</v>
+      </c>
+      <c r="H17" s="42" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
+  <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+    <sheetView topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="G4" sqref="G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="36.81640625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="54" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.26953125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.1796875" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="13.81640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="16.453125" customWidth="1"/>
+    <col min="5" max="5" width="17" customWidth="1"/>
+    <col min="6" max="6" width="18.26953125" customWidth="1"/>
+    <col min="7" max="7" width="18.81640625" customWidth="1"/>
     <col min="8" max="8" width="67.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="F1" s="58"/>
+    <row r="1" spans="1:8" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="72" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="40" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="2" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
     </row>
-    <row r="3" spans="1:8" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="5" t="s">
+    <row r="3" spans="1:8" ht="29.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="6" t="s">
+      <c r="C3" s="59" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="F3" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="8" t="s">
+      <c r="G3" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="4" t="s">
+      <c r="H3" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="4" t="s">
+    </row>
+    <row r="4" spans="1:8" s="9" customFormat="1" ht="26" x14ac:dyDescent="0.3">
+      <c r="A4" s="18" t="s">
         <v>8</v>
       </c>
-    </row>
-[...60 lines deleted...]
-    <row r="19" s="15" customFormat="1" ht="13" x14ac:dyDescent="0.3"/>
+      <c r="B4" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4" s="55" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4" s="43">
+        <v>46063</v>
+      </c>
+      <c r="F4" s="44">
+        <v>8031422.8700000001</v>
+      </c>
+      <c r="G4" s="61" t="s">
+        <v>61</v>
+      </c>
+      <c r="H4" s="56" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" s="9" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A5" s="46"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="48"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="52"/>
+    </row>
+    <row r="6" spans="1:8" s="9" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A6" s="46"/>
+      <c r="B6" s="52"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="52"/>
+    </row>
+    <row r="7" spans="1:8" s="9" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="46"/>
+      <c r="B7" s="52"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="53"/>
+    </row>
+    <row r="8" spans="1:8" s="9" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A8" s="46"/>
+      <c r="B8" s="52"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
+    </row>
+    <row r="9" spans="1:8" s="9" customFormat="1" ht="13" x14ac:dyDescent="0.3"/>
+    <row r="10" spans="1:8" s="9" customFormat="1" ht="13" x14ac:dyDescent="0.3"/>
+    <row r="11" spans="1:8" s="9" customFormat="1" ht="13" x14ac:dyDescent="0.3"/>
+    <row r="12" spans="1:8" s="9" customFormat="1" ht="13" x14ac:dyDescent="0.3"/>
+    <row r="13" spans="1:8" s="9" customFormat="1" ht="13" x14ac:dyDescent="0.3"/>
+    <row r="14" spans="1:8" s="9" customFormat="1" ht="13" x14ac:dyDescent="0.3"/>
+    <row r="15" spans="1:8" s="9" customFormat="1" ht="13" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="1:8" s="9" customFormat="1" ht="13" x14ac:dyDescent="0.3"/>
+    <row r="17" s="9" customFormat="1" ht="13" x14ac:dyDescent="0.3"/>
+    <row r="18" s="9" customFormat="1" ht="13" x14ac:dyDescent="0.3"/>
+    <row r="19" s="9" customFormat="1" ht="13" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B1:B21"/>
   <sheetViews>
     <sheetView topLeftCell="C1" workbookViewId="0">
       <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="64.26953125" customWidth="1"/>
     <col min="4" max="4" width="59.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B1" s="9"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B2" s="10"/>
+      <c r="B2" s="5"/>
     </row>
     <row r="3" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B3" s="11"/>
+      <c r="B3" s="6"/>
     </row>
     <row r="4" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B4" s="11"/>
+      <c r="B4" s="6"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B5" s="11"/>
+      <c r="B5" s="6"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B6" s="11"/>
+      <c r="B6" s="6"/>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B7" s="11"/>
+      <c r="B7" s="6"/>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B8" s="9"/>
+      <c r="B8" s="4"/>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B9" s="9"/>
+      <c r="B9" s="4"/>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B10" s="10"/>
+      <c r="B10" s="5"/>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B11" s="12"/>
+      <c r="B11" s="7"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B12" s="12"/>
+      <c r="B12" s="7"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B13" s="12"/>
+      <c r="B13" s="7"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B14" s="12"/>
+      <c r="B14" s="7"/>
     </row>
     <row r="15" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B15" s="12"/>
+      <c r="B15" s="7"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B16" s="12"/>
+      <c r="B16" s="7"/>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B17" s="12"/>
+      <c r="B17" s="7"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B18" s="12"/>
+      <c r="B18" s="7"/>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B19" s="12"/>
+      <c r="B19" s="7"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B20" s="13"/>
+      <c r="B20" s="8"/>
     </row>
     <row r="21" spans="2:2" x14ac:dyDescent="0.35">
-      <c r="B21" s="13"/>
+      <c r="B21" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101002448DBD95679B141B9D2553BDCFF1F7D" ma:contentTypeVersion="15" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="c9e3147023ca3ac507bd00fa67b4affb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f59c1c77-2230-41f5-ad73-1f80ef030d63" xmlns:ns3="1c1f752a-2517-4345-bd10-e1ee91666d72" xmlns:ns4="2b0cc7a3-a48f-4467-845b-5de784e2a7c9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e7ae725cb4c0dcac610c9e39fd2aaeb9" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="f59c1c77-2230-41f5-ad73-1f80ef030d63"/>
     <xsd:import namespace="1c1f752a-2517-4345-bd10-e1ee91666d72"/>
     <xsd:import namespace="2b0cc7a3-a48f-4467-845b-5de784e2a7c9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -1708,109 +1968,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f59c1c77-2230-41f5-ad73-1f80ef030d63">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="2b0cc7a3-a48f-4467-845b-5de784e2a7c9" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{106D21FB-5B9A-4049-BE35-B8892EB50CAE}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB2321AE-3D7D-409A-B0DB-8EF82A54654E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{195E3625-F178-4229-8922-40E6BA86755A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f59c1c77-2230-41f5-ad73-1f80ef030d63"/>
     <ds:schemaRef ds:uri="1c1f752a-2517-4345-bd10-e1ee91666d72"/>
     <ds:schemaRef ds:uri="2b0cc7a3-a48f-4467-845b-5de784e2a7c9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{106D21FB-5B9A-4049-BE35-B8892EB50CAE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f59c1c77-2230-41f5-ad73-1f80ef030d63"/>
+    <ds:schemaRef ds:uri="2b0cc7a3-a48f-4467-845b-5de784e2a7c9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Rangos con nombre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>LOTE1</vt:lpstr>
       <vt:lpstr>LOTE2</vt:lpstr>
       <vt:lpstr>0</vt:lpstr>
+      <vt:lpstr>LOTE2!Nube</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Comunidad de Madrid</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Madrid Digital</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>