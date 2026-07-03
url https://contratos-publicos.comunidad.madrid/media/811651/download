--- v0 (2026-03-05)
+++ v1 (2026-07-03)
@@ -2,119 +2,116 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Sso\sso\AFOXA031\GRP\CONTRATA\CONTRATOS EN PREPARACION\ACUERDOS MARCO VIGENTES\008553-24 A M SERV CG-MC-VR\03. PUBLICACIONES\PUBLICACION CONTRATOS BASADOS\2025\4 TRIMESTRE 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Sso\sso\AFOXA031\GRP\CONTRATA\CONTRATOS EN PREPARACION\ACUERDOS MARCO VIGENTES\008553-24 A M SERV CG-MC-VR\03. PUBLICACIONES\5 PUBLICACION CONTRATOS BASADOS\2026\1º TRIMESTRE 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D182716-6128-4773-BDA6-57573F617661}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53202180-8920-462E-A360-75D2B7C3F352}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-57720" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="AM Red. Proyectos" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'AM Red. Proyectos'!$B$1:$B$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'AM Red. Proyectos'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="46">
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t>NIF DEL ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
     <t>IMPORTE
 (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>O.A. Agencia Madrileña de Atención Social</t>
   </si>
   <si>
     <t>B86387479</t>
   </si>
   <si>
     <t>U75914739</t>
   </si>
   <si>
     <t>A29021334</t>
   </si>
   <si>
-    <t>(adjudicados desde el 3/6/2025 al 31/12/2025)</t>
-[...1 lines deleted...]
-  <si>
     <t>U75907550</t>
   </si>
   <si>
     <t>A84842079</t>
   </si>
   <si>
     <t>Contrato de servicios para la dirección de obra, dirección de ejecución de obra y coordinación de la seguridad y salud en fase de ejecución de las obras de consolidación y mejora energética de las fachadas de la galería y torreón de la escalera en uno de los patios centrales (frente acceso módulo f), de la Residencia de Mayores Doctor González Bueno. (S-L1B1)</t>
   </si>
   <si>
     <t>Contrato de servicios para la redacción de proyecto, dirección de obra, dirección de ejecución de obra y coordinación de la seguridad y salud en fase de ejecución de las obras de acondicionamiento en el Centro Ocupacional Carabanchel.
 (S-L1B10)</t>
   </si>
   <si>
     <t>Contrato de servicios para la redacción de proyecto de obras para la ejecución de vestuarios en antiguas viviendas y ampliación de farmacia con la reordenación de espacios colindantes, dirección de obra, dirección de ejecución de las obras y coordinación de seguridad y salud en fase de ejecución de obras, de la Residencia de Mayores Reina Sofía de Las Rozas de Madrid. (S-L1B11)</t>
   </si>
   <si>
     <t>Contrato de servicios para la actualización del proyecto de reforma de cocina, dirección de obra, dirección de ejecución material y coordinación de seguridad y salud en fase de ejecución de obras de Residencia de Mayores Francisco de Vitoria, sita en la calle Villamalea, 1. 28805 Alcalá de Henares.
 (S-L1B2)</t>
   </si>
   <si>
     <t>Contrato de servicios para dirección de obra, dirección de ejecución de obra y coordinación de la seguridad y salud en fase de ejecución de las obras de mantenimiento general en Residencia Maternal Norte, Calle González Amigo nº20, 28033, Madrid. (S-L1B8)</t>
   </si>
   <si>
     <t>Contrato de servicios para la redacción del proyecto básico y de ejeucución, dirección de obra, dirección de ejecución de obra y coordinacioón de la seguridad y salud en fase de ejecución de las obras para el cumplimiento de requerimientos municipales, actas de salud pública e inspecciones de trabajo en la Residencia de Mayores Doctor González Bueno. (S-L1B7)</t>
   </si>
@@ -175,50 +172,56 @@
     <t>Contrato de servicios para la redacción de proyecto básico y de ejecución, dirección de obra y coordinación de la seguridad y salud en fase de ejecución de las obras del proyecto básico y de ejecución de sustitución de cuatro ascensores en la Residencia de Mayores Villaviciosa en Villaviciosa de Odón. (S-L2B7)</t>
   </si>
   <si>
     <t>Redacción de Proyecto básico y de ejecución, dirección de obra y Coordinación de la Seguridad y Salud en fase de ejecución de las obras del proyecto básico y de ejecución dela reforma de la instalación de fontanería en varias zonas de la Residencia de Mayores Francisco de Vitoria. (S-L2B8)</t>
   </si>
   <si>
     <t>Contrato de servicios para la redacción de proyecto, dirección de obra y coordinación de la seguridad y salud en fase de ejecución de las obras del proyecto básico y de ejecución para la reforma de la planta enfriadora de Residencia de Mayores Gastón Baquero. (S-L2B9)</t>
   </si>
   <si>
     <t>CONTRATOS BASADOS EN EL ACUERDO MARCO PARA LA REDACCION DE PROYECTOS, DIRECCIÓN DE OBRAS, DIRECCION DE LA EJECUCION DE LAS OBRAS, COORDINACION DE SEGURIDAD Y SALUD EN FASE DE EJECUCION DE OBRAS Y TRABAJOS PARCIALES RELACIONADOS CON LAS OBRAS PROMOVIDAS POR LA AGENCIA MADRILEÑA DE ATENCIÓN SOCIAL (2 LOTES)</t>
   </si>
   <si>
     <t>AIRIA INGENIERIA Y SERVICIOS, S.A.</t>
   </si>
   <si>
     <t>UTE COR PROYECTA I-PROYECTA AGENCIA MADRILEÑA</t>
   </si>
   <si>
     <t xml:space="preserve">UTE ESTUDIO NORNIELLA-CEMOSA AMAS </t>
   </si>
   <si>
     <t>CENTROS ESTUDIOS MATERIALES Y CONTROL DE OBRA, S.A.</t>
   </si>
   <si>
     <t>SINERGIA ESTUDIOS INGENIERÍA Y CONSULTORÍA, S.L.</t>
+  </si>
+  <si>
+    <t>Contrato de servicios para la redacción de proyecto, dirección de obra y coordinación de la seguridad y salud en fase de ejecución de las obras del proyecto básico y de ejecución para la “Reforma y adecuación a normativa de las instalaciones de baja tensión en los Centros de Mayores Alto del Arenal, Entrevías, Tres Cantos, Villalba, San Nicolás y Usera”. (S-L2B14)</t>
+  </si>
+  <si>
+    <t>(adjudicados desde el 3/6/2025 al 31/3/2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -665,631 +668,651 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozenSplit"/>
       <selection pane="bottomLeft" activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="23.7109375" style="17" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="40.42578125" style="18" customWidth="1"/>
+    <col min="1" max="1" width="23.7265625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="57.1796875" style="18" customWidth="1"/>
+    <col min="3" max="3" width="15.453125" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="40.453125" style="18" customWidth="1"/>
     <col min="5" max="5" width="15" style="7" customWidth="1"/>
     <col min="6" max="6" width="15" style="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="4" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" s="4" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="21" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A2" s="23" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
     </row>
-    <row r="3" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="D3" s="6"/>
       <c r="F3" s="8"/>
     </row>
-    <row r="4" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" ht="29" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="20" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E5" s="15">
         <v>45916</v>
       </c>
       <c r="F5" s="16">
         <v>10614.2</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" ht="87" x14ac:dyDescent="0.35">
       <c r="A6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E6" s="11">
         <v>45918</v>
       </c>
       <c r="F6" s="12">
         <v>101326.3</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" ht="58" x14ac:dyDescent="0.35">
       <c r="A7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E7" s="11">
         <v>45923</v>
       </c>
       <c r="F7" s="12">
         <v>13253.86</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="58" x14ac:dyDescent="0.35">
       <c r="A8" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="20" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E8" s="15">
         <v>45924</v>
       </c>
       <c r="F8" s="16">
         <v>52919.1</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A9" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="20" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E9" s="15">
         <v>45924</v>
       </c>
       <c r="F9" s="16">
         <v>19070.52</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" ht="58" x14ac:dyDescent="0.35">
       <c r="A10" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E10" s="15">
         <v>45924</v>
       </c>
       <c r="F10" s="16">
         <v>10600.47</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="105" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="87" x14ac:dyDescent="0.35">
       <c r="A11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E11" s="11">
         <v>45925</v>
       </c>
       <c r="F11" s="12">
         <v>18127.23</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" ht="58" x14ac:dyDescent="0.35">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="20" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E12" s="11">
         <v>45929</v>
       </c>
       <c r="F12" s="12">
         <v>21868.62</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E13" s="15">
         <v>45930</v>
       </c>
       <c r="F13" s="16">
         <v>14473.11</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A14" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E14" s="11">
         <v>45930</v>
       </c>
       <c r="F14" s="12">
         <v>19947.939999999999</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A15" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="20" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E15" s="15">
         <v>45953</v>
       </c>
       <c r="F15" s="16">
         <v>35280.54</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A16" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="20" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C16" s="13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D16" s="14" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E16" s="15">
         <v>45961</v>
       </c>
       <c r="F16" s="16">
         <v>44723.46</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A17" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E17" s="15">
         <v>45966</v>
       </c>
       <c r="F17" s="16">
         <v>27389.37</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="105" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" ht="87" x14ac:dyDescent="0.35">
       <c r="A18" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E18" s="11">
         <v>45975</v>
       </c>
       <c r="F18" s="12">
         <v>29296.75</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" ht="58" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E19" s="15">
         <v>45982</v>
       </c>
       <c r="F19" s="16">
         <v>21048.03</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A20" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D20" s="10" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E20" s="11">
         <v>45982</v>
       </c>
       <c r="F20" s="12">
         <v>66459.56</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="105" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" ht="87" x14ac:dyDescent="0.35">
       <c r="A21" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E21" s="11">
         <v>45982</v>
       </c>
       <c r="F21" s="12">
         <v>40496.92</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A22" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E22" s="15">
         <v>45985</v>
       </c>
       <c r="F22" s="16">
         <v>31040.51</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A23" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E23" s="15">
         <v>45985</v>
       </c>
       <c r="F23" s="16">
         <v>27576.959999999999</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6" ht="87" x14ac:dyDescent="0.35">
       <c r="A24" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E24" s="11">
         <v>45985</v>
       </c>
       <c r="F24" s="12">
         <v>30589.49</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A25" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="20" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E25" s="15">
         <v>45992</v>
       </c>
       <c r="F25" s="16">
         <v>103460.52</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6" ht="58" x14ac:dyDescent="0.35">
       <c r="A26" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="20" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E26" s="15">
         <v>45992</v>
       </c>
       <c r="F26" s="16">
         <v>9102.08</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A27" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E27" s="11">
         <v>45992</v>
       </c>
       <c r="F27" s="12">
         <v>25566.240000000002</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6" ht="87" x14ac:dyDescent="0.35">
       <c r="A28" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E28" s="15">
         <v>46003</v>
       </c>
       <c r="F28" s="16">
         <v>103460.52</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A29" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="20" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E29" s="15">
         <v>46006</v>
       </c>
       <c r="F29" s="16">
         <v>17433.759999999998</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="105" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6" ht="87" x14ac:dyDescent="0.35">
       <c r="A30" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E30" s="11">
         <v>46009</v>
       </c>
       <c r="F30" s="12">
         <v>63071.31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="87" x14ac:dyDescent="0.35">
+      <c r="A31" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="E31" s="15">
+        <v>46044</v>
+      </c>
+      <c r="F31" s="16">
+        <v>28102.240000000002</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:F30">
     <sortCondition ref="E5:E30"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>