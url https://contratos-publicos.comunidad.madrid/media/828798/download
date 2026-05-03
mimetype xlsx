--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,92 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\08. PLANIFICACIÓN\17 247-2021_A.M.PROPIO ANÁLISIS BIGDATA\03_PUBLICACIÓN TRIMESTRAL CB\2025\4º TRIMESTRE\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\08. PLANIFICACIÓN\17 247-2021_A.M.PROPIO ANÁLISIS BIGDATA\03_PUBLICACIÓN TRIMESTRAL CB\2026\1º TRIMESTRE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BBF03634-6DCD-47AE-B02C-D6FB4742834C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B67FDD10-3F61-4631-B26F-C22E12903D2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Q5" i="1" l="1"/>
+  <c r="Q6" i="1" l="1"/>
+  <c r="R6" i="1" s="1"/>
+  <c r="Q5" i="1"/>
   <c r="R5" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
   <si>
     <t>SERVICIOS DE CONSULTORÍA PARA LA REALIZACIÓN DE INFORME DE BUSINESS INTELLIGENCE, O INFORME BI, MEDIANTE MICROSOFT POWER BI, SOBRE ANÁLISIS DE LA PLANTILLA DE CANAL DE ISABEL II, S.A., M.P.</t>
   </si>
   <si>
     <t>Canal de Isabel II, S.A., M.P.</t>
   </si>
   <si>
     <t>EFOR GLOBAL TECHNOLOGY, S.L.</t>
   </si>
   <si>
     <t>B50712157</t>
   </si>
   <si>
     <t>Órgano de contratación</t>
   </si>
   <si>
     <t>Título del Contrato</t>
   </si>
   <si>
     <t>Tipo de contrato</t>
   </si>
   <si>
     <t>Tipo de procedimiento</t>
   </si>
   <si>
@@ -138,294 +140,195 @@
   </si>
   <si>
     <t>Pluraridad de Criterios</t>
   </si>
   <si>
     <t>6 meses</t>
   </si>
   <si>
     <t>Todas las participantes (7)</t>
   </si>
   <si>
     <t>Importe de adjudicación
 (IVA excluído)</t>
   </si>
   <si>
     <t>Importe de adjudicación
 (IVA incluído)</t>
   </si>
   <si>
     <t>Importe del IVA (21%)</t>
   </si>
   <si>
     <t>CONTRATOS BASADOS EN EL ACUERDO MARCO SERVICIOS DE ANÁLISIS BIGDATA E INTEGRACIÓN DE PROCESOS EN ENTORNOS CLOUD EXPEDIENTE 247/2021</t>
   </si>
   <si>
-    <r>
-[...55 lines deleted...]
-    </r>
+    <t>(adjudicados desde el 01/04/2025 al 31/03/2026)</t>
+  </si>
+  <si>
+    <t>059/2025</t>
+  </si>
+  <si>
+    <t>SERVICIOS DE CONSULTORÍA PARA LA REALIZACIÓN DEL PROYECTO DE IMPLEMENTACIÓN DE TÉCNICAS DE INTELIGENCIA ARTIFICIAL Y OPTIMIZACIÓN PARA LA MEJORA DE LA EXPLOTACIÓN DE LOS BOMBEOS Y DEPÓSITOS DE LA RED DE ABASTECIMIENTO DE MIRAFLORES DE LA SIERRA (PROYECTO SABIA)</t>
+  </si>
+  <si>
+    <t>72000000-5
+72310000-1 
+72316000-3</t>
+  </si>
+  <si>
+    <t>14 meses</t>
+  </si>
+  <si>
+    <t>FUJITSU TECHNOLOGY SOLUTION, S.A.</t>
+  </si>
+  <si>
+    <t>A28472819</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ [$€-C0A]_-;\-* #,##0.00\ [$€-C0A]_-;_-* &quot;-&quot;??\ [$€-C0A]_-;_-@_-"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...15 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...35 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -696,122 +599,124 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:R7"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+      <selection activeCell="J20" sqref="J20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.5546875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="18" max="18" width="12.109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20.5703125" customWidth="1"/>
+    <col min="2" max="2" width="15.85546875" customWidth="1"/>
+    <col min="3" max="3" width="39.7109375" customWidth="1"/>
+    <col min="4" max="4" width="15.5703125" customWidth="1"/>
+    <col min="5" max="5" width="14.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.28515625" customWidth="1"/>
+    <col min="13" max="13" width="12.85546875" customWidth="1"/>
+    <col min="14" max="14" width="13.28515625" customWidth="1"/>
+    <col min="15" max="15" width="15.85546875" customWidth="1"/>
+    <col min="16" max="16" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" s="13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
     </row>
-    <row r="3" spans="1:18" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:18" ht="55.2" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:18" ht="51" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="3" t="s">
@@ -823,51 +728,51 @@
       <c r="K4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>26</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:18" ht="97.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:18" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="9">
@@ -881,125 +786,137 @@
       </c>
       <c r="L5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="M5" s="8">
         <v>5</v>
       </c>
       <c r="N5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="O5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="P5" s="12">
         <v>16875</v>
       </c>
       <c r="Q5" s="12">
         <f>P5*21%</f>
         <v>3543.75</v>
       </c>
       <c r="R5" s="12">
         <f>P5+Q5</f>
         <v>20418.75</v>
       </c>
     </row>
-    <row r="6" spans="1:18" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-[...22 lines deleted...]
-      <c r="A7" s="14" t="s">
+    <row r="6" spans="1:18" ht="143.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="15"/>
-[...15 lines deleted...]
-      <c r="R7" s="16"/>
+      <c r="D6" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6" s="9">
+        <v>144636.39000000001</v>
+      </c>
+      <c r="J6" s="10">
+        <v>45840</v>
+      </c>
+      <c r="K6" s="11">
+        <v>46058</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="M6" s="8">
+        <v>2</v>
+      </c>
+      <c r="N6" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="O6" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="P6" s="12">
+        <v>105550.49</v>
+      </c>
+      <c r="Q6" s="12">
+        <f>P6*21%</f>
+        <v>22165.602900000002</v>
+      </c>
+      <c r="R6" s="12">
+        <f>P6+Q6</f>
+        <v>127716.0929</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="2">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
-    <mergeCell ref="A6:R6"/>
-    <mergeCell ref="A7:R7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>Hoja2</vt:lpstr>
       <vt:lpstr>Hoja3</vt:lpstr>