--- v0 (2026-03-18)
+++ v1 (2026-07-15)
@@ -1,368 +1,468 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Contratación\ABIERTOS\2025\PIR\PIR-A-0012-2025-S ACUERDO MARCO CONTROL CALIDAD\CONTRATOS BASADOS\FIRMADOS 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\anabelen.gines\Desktop\C. BASADOS\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{049DA759-5206-4715-8B47-D904CDEA93EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="2150" windowHeight="0"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="13900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="30">
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t>NIF DEL ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>IMPORTE (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
     <t>PLANIFICA MADRID. PROYECTOS Y OBRAS, M.P., S.A.</t>
   </si>
   <si>
     <t>(adjudicados desde el 01/10/2025 al 31/12/2025)</t>
   </si>
   <si>
     <t>CONTRATOS BASADOS EN EL ACUERDO MARCO DE SERVICIOS DE CONTROL DE CALIDAD DE PROYECTOS PARA ACTUACIONES MUNICIPALES INCLUIDAS EN ALGUNO DE LOS PROGRAMAS DE INVERSIÓN REGIONAL DE LA COMUNIDAD DE MADRID DENOMINADOS PRISMA 2008-2011 Y PIR 2016-2019  (2 LOTES)  EXPEDIENTE  PIR-A-0012-2025-S</t>
   </si>
   <si>
     <t>A29021334</t>
   </si>
   <si>
     <t>CENTRO DE ESTUDIOS DE MATERIALES Y CONTROL DE OBRA, S.A. (CEMOSA)</t>
   </si>
   <si>
-    <t>PIR-A-0012-2025-S-CB1- CONTROL DE CALIDAD PARA OBRAS DE DEMOLICIÓN DE EDIFICIO DE CASA DE NIÑOS Y OBRAS DE NUEVA PLANTA DE ESCULEA MUNICIPAL CICLO DE EDUCACIÓN INFANTIL CASA DE NIÑOS EMN EL MUNICIPIO DE PERALES DE TAJUÑA</t>
-[...2 lines deleted...]
-    <t>PIR-A-0012-2025-S-CB2- CONTROL DE CALIDAD PARA OBRAS DE REMODELACIÓN DEL EDIFICIO DE PISCINA CUBIERTA EN EL POLIDEPORTIVO MUNICIPAL PRADO DE SANTO DOMINGO, EN EL MUNICIPIO DE ALCORCÓN</t>
+    <t>(adjudicados desde el 01/01/2026 al 31/03/2026)</t>
+  </si>
+  <si>
+    <t>PIR-A-0012-2025-S-CB1-LOTE 1 CONTROL DE CALIDAD PARA OBRAS DE DEMOLICIÓN DE EDIFICIO DE CASA DE NIÑOS Y OBRAS DE NUEVA PLANTA DE ESCULEA MUNICIPAL CICLO DE EDUCACIÓN INFANTIL CASA DE NIÑOS EMN EL MUNICIPIO DE PERALES DE TAJUÑA</t>
+  </si>
+  <si>
+    <t>PIR-A-0012-2025-S-CB2-LOTE 1 CONTROL DE CALIDAD PARA OBRAS DE REMODELACIÓN DEL EDIFICIO DE PISCINA CUBIERTA EN EL POLIDEPORTIVO MUNICIPAL PRADO DE SANTO DOMINGO, EN EL MUNICIPIO DE ALCORCÓN</t>
+  </si>
+  <si>
+    <t>PIR-A-0012-2025-S-CB3-LOTE 1 CONTROL DE CALIDAD PARA LAS OBRAS DE REHABILITACIÓN DE EDIFICIO PÚBLICO C/ MAYOR 26, EN EL MUNICIPIO DE OLMEDA DE LAS FUENTES</t>
+  </si>
+  <si>
+    <t>PIR-A-0012-2025-S-CB1- LOTE 2 CONTROL DE CALIDAD PARA LA REMODELACIÓN DE VARIAS CALLES EN EL POLÍGONO URTINSA I Y EJECUCIÓN DE ROTONDA EN LA INTERSECCIÓN DE LAS CALLES INDUSTRIAS Y FÁBRICAS DEL MISMO POLÍGONO, EN EL MUNICIPIO DE ALCORCÓN</t>
+  </si>
+  <si>
+    <t>AUSCULTACIÓN CONTROL ENSAYOS, S.L.</t>
+  </si>
+  <si>
+    <t>B02797132</t>
+  </si>
+  <si>
+    <t>PIR-A-0012-2025-S-CB2- LOTE 2 CONTROL DE CALIDAD PARA LAS ACTUACIONES EN ESPACIOS PÚBLICOS, EN EL MUNICIPIO DE VILLANUEVA DEL PARDILLO</t>
+  </si>
+  <si>
+    <t>PIR-A-0012-2025-S-CB3- LOTE 2 CONTROL DE CALIDAD DEL PROYECTO REPARACIÓN DE PISTA DE ATLETISMO Y SUSTITUCIÓN DE EQUIPAMIENTO DEPORTIVO EN POLIDEPORTIVO MUNICIPAL PRADO DE SANTO DOMINGO, EN EL MUNICIPIO DE ALCORCÓN</t>
+  </si>
+  <si>
+    <t>PIR-A-0012-2025-S-CB4- LOTE 2 CONTROL DE CALIDAD DEL PROYECTO PASARELA PEATONAL SOBRE ARROYO DE VALDEJUDIOS, EN EL MUNICIPIO DE TALAMANCA DEL JARAMA</t>
+  </si>
+  <si>
+    <t>PIR-A-0012-2025-S-CB5- LOTE 2 CONTROL DE CALIDAD DEL PROYECTO URBANIZACIÓN DE LA CALLE CUBILLO, EN EL MUNICIPIO DE CANENCIA</t>
+  </si>
+  <si>
+    <t>(adjudicados desde el 01/04/2026 al 30/06/2026)</t>
+  </si>
+  <si>
+    <t>PIR-A-0012-S-CB4-LOTE 1 CONTROL DE CALIDAD PARA LAS OBRAS DE LA ACTUACIÓN DENOMINADA DANA_REHABILITACIÓN DE LA CUBIERTA DEL EDIFICIO MUNICIPAL DESTINADO A MERCADO Y MUSEO EN EL MUNCIPIO DE CAMPO REAL</t>
+  </si>
+  <si>
+    <t>CENTRO DE ESTUDIOS MATERIALES Y CONTROL DE OBRA, S.A. (CEMOSA)</t>
+  </si>
+  <si>
+    <t>PIR-A-0012-2025-S-CB5-LOTE 1 CONTROL DE CALIDAD PARA LAS OBRAS DE UN CENTRO MULTIFUNCIONAL MUNICIPAL DE DAGANZO 1ª FASE, EN EL MUNICIPIO DE DAGANZO</t>
+  </si>
+  <si>
+    <t>PIR-A-0012-2025-S-CB6-LOTE2 CONTROL DE CALIDAD DEL PROYECTO PARA LAS OBRAS DEL CAMPO DE FUTBOL 7 EN EL MUNCIPIO DE SAN MARTIN DE LA  VEGA</t>
+  </si>
+  <si>
+    <t>PIR-A-0012-2025-S-CB7-LOTE 2 CONTROL DE CALIDAD DE PROYECTO PARA LA ADECUACIÓN DE LA CALLE BARRIO NUEVO EN EL MUNICIPIO DE CERVERA DE BUITRAGO</t>
+  </si>
+  <si>
+    <t>PIR-A-0012-2025-S-CB8-LOTE 2 CONTROL DE CALIDAD OBRASDE URBANIZACIÓN CALLES VIRGEN DEL PILAR, NABERA Y SANTA ANA. FASE 1 EN EL MUNICIPIO DE QUIJORNA</t>
+  </si>
+  <si>
+    <t>PIR-A-0012-2025-S-CB9-LOTE 2 CONTROL DE CALIDAD  PARA LA ADECUACIÓN DE ZONAS VERDES Y PASEO DE LA LAGUNA DEL RASO. PARQUE REGIONAL DEL SURESTE EN EL MUNICIPIO DE VELILLA DE SAN ANTONIO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -495,187 +595,490 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J8"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:J30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B4" workbookViewId="0">
-      <selection activeCell="G8" sqref="G8"/>
+    <sheetView tabSelected="1" topLeftCell="A18" workbookViewId="0">
+      <selection activeCell="D32" sqref="D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="31.54296875" customWidth="1"/>
     <col min="2" max="2" width="48.54296875" customWidth="1"/>
     <col min="3" max="3" width="15.453125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="40.453125" customWidth="1"/>
     <col min="5" max="5" width="14.54296875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33.36328125" customWidth="1"/>
+    <col min="6" max="6" width="33.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="14" t="s">
+      <c r="A1" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="15"/>
-[...3 lines deleted...]
-      <c r="F1" s="15"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="9"/>
-[...8 lines deleted...]
-      <c r="J2" s="11"/>
+      <c r="A2" s="4"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="17"/>
-[...3 lines deleted...]
-      <c r="F4" s="17"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
     </row>
     <row r="6" spans="1:10" ht="29" x14ac:dyDescent="0.35">
       <c r="A6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="62.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B7" s="8" t="s">
+    <row r="7" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="12">
+        <v>46002</v>
+      </c>
+      <c r="F7" s="7">
+        <v>8180.57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="12">
+        <v>46002</v>
+      </c>
+      <c r="F8" s="8">
+        <v>4544.76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A11" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="22"/>
+    </row>
+    <row r="13" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A13" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A14" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D14" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="E7" s="7">
-[...13 lines deleted...]
-      <c r="C8" s="13" t="s">
+      <c r="E14" s="12">
+        <v>46036</v>
+      </c>
+      <c r="F14" s="16">
+        <v>4544.76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="12">
+        <v>46036</v>
+      </c>
+      <c r="F15" s="16">
+        <v>7245.48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="12">
+        <v>46036</v>
+      </c>
+      <c r="F16" s="16">
+        <v>9660.64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="12">
+        <v>46036</v>
+      </c>
+      <c r="F17" s="8">
+        <v>5434.11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="58" x14ac:dyDescent="0.35">
+      <c r="A18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="14">
+        <v>46066</v>
+      </c>
+      <c r="F18" s="8">
+        <v>3743.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="15">
+        <v>46070</v>
+      </c>
+      <c r="F19" s="8">
+        <v>3743.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A22" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="22"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="22"/>
+      <c r="F22" s="22"/>
+    </row>
+    <row r="24" spans="1:6" ht="29" x14ac:dyDescent="0.35">
+      <c r="A24" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="6" t="s">
-[...6 lines deleted...]
-        <v>4544.76</v>
+      <c r="D25" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="14">
+        <v>46134</v>
+      </c>
+      <c r="F25" s="16">
+        <v>1817.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="58" x14ac:dyDescent="0.35">
+      <c r="A26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E26" s="14">
+        <v>46163</v>
+      </c>
+      <c r="F26" s="16">
+        <v>10907.42</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="14">
+        <v>46154</v>
+      </c>
+      <c r="F27" s="16">
+        <v>4226.53</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="15">
+        <v>46163</v>
+      </c>
+      <c r="F28" s="16">
+        <v>3743.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="58" x14ac:dyDescent="0.35">
+      <c r="A29" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="15">
+        <v>46169</v>
+      </c>
+      <c r="F29" s="16">
+        <v>3743.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="59.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="14">
+        <v>46197</v>
+      </c>
+      <c r="F30" s="16">
+        <v>3743.5</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A22:F22"/>
   </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>