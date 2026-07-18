--- v0 (2026-05-17)
+++ v1 (2026-07-18)
@@ -4,81 +4,81 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Contratación\ABIERTOS\2024\SUPRAMUNICIPALES\SUPRA-A-0017-2024-O ACUERDO MARCO OBRA\CONTRATOS BASADOS\FIRMADOS 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Mdmendoza\Desktop\EN TRÁMITE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6DD13AB3-57D6-4685-A696-605F96698EFB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4E1E438-F126-4010-A458-EBA668892C1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="13900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="33">
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t>NIF DEL ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>IMPORTE (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
     <t>(adjudicados desde el 01/01/2025 al 31/03/2025)</t>
   </si>
   <si>
     <t>PLANIFICA MADRID. PROYECTOS Y OBRAS, M.P., S.A.</t>
   </si>
   <si>
@@ -127,50 +127,56 @@
     <t>(adjudicados desde el 01/10/2025 al 31/12/2025)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>SUPRA-A-0017-2024-O-CB1-LOTE 1-OBRAS DE ADAPTACIÓN DE EDIFICIO CON ESGRAFIADO PARA MUSEO PICASSO EN BUITRAGO DE LOZOYA</t>
   </si>
   <si>
     <t>U75578484</t>
   </si>
   <si>
     <t>UTE MARCO LOTE 1</t>
   </si>
   <si>
     <t>SUPRA-A-0017-2024-O-CB2-LOTE 2.-OBRAS DEL PARQUE DE BOMBEROS EN EL MUNICIPIO DE COBEÑA</t>
   </si>
   <si>
     <t>VÍAS Y CONSTRUCCIONES, S.A.</t>
   </si>
   <si>
     <t>(adjudicados desde el 01/01/2026 al 31/03/2026)</t>
   </si>
   <si>
     <t>SUPRA-A-0017-2024-O-CB2-LOTE 3-PARQUE DE BOMBEROS EN EL MUNICIPIO DE LOECHES</t>
+  </si>
+  <si>
+    <t>(adjudicados desde el 01/04/2026 al 30/06/2026)</t>
+  </si>
+  <si>
+    <t>SUPRA-A-0017-2024-O-CB3-LOTE 2 CONSTRUCCIÓN DE NUEVA SEDE DE LA MANCOMUNIDAD DE SERVICIOS SOCIALES DE LA SIERRA NORTE DE MADRID EN EL MUNICIPIO DE LOZOYUELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -604,471 +610,522 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J34"/>
+  <dimension ref="A1:J40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D38" sqref="D38"/>
+    <sheetView tabSelected="1" topLeftCell="A21" workbookViewId="0">
+      <selection activeCell="I41" sqref="I41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="31.54296875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="33.36328125" customWidth="1"/>
+    <col min="1" max="1" width="31.5703125" customWidth="1"/>
+    <col min="2" max="2" width="48.5703125" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="40.42578125" customWidth="1"/>
+    <col min="5" max="5" width="14.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="33.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="24"/>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
       <c r="F1" s="24"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
-    <row r="2" spans="1:10" ht="20.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:10" ht="20.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="17"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
-    <row r="5" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="61.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:10" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="6">
         <v>45744</v>
       </c>
       <c r="F6" s="12">
         <v>3174815.93</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="75.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:10" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="8">
         <v>45728</v>
       </c>
       <c r="F7" s="12">
         <v>862859.89</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="52.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:10" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="8">
         <v>45736</v>
       </c>
       <c r="F8" s="9">
         <v>454049.27</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="63.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:10" ht="63.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="8">
         <v>45737</v>
       </c>
       <c r="F9" s="9">
         <v>2109040.67</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="22"/>
       <c r="F12" s="22"/>
     </row>
-    <row r="14" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="56.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:10" ht="56.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="14">
         <v>45813</v>
       </c>
       <c r="F15" s="16">
         <v>2615220.4</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
     </row>
-    <row r="20" spans="1:6" ht="29" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="42" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
     </row>
-    <row r="26" spans="1:6" ht="29" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="37.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:6" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A27" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="19" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="14">
         <v>45960</v>
       </c>
       <c r="F27" s="16">
         <v>1859541.44</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="37.5" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:6" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A28" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E28" s="8">
         <v>45933</v>
       </c>
       <c r="F28" s="20">
         <v>3274930.44</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="22"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
     </row>
-    <row r="33" spans="1:6" ht="29" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="29" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="14">
         <v>46049</v>
       </c>
       <c r="F34" s="16">
         <v>3506064.09</v>
       </c>
     </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="22"/>
+      <c r="C37" s="22"/>
+      <c r="D37" s="22"/>
+      <c r="E37" s="22"/>
+      <c r="F37" s="22"/>
+    </row>
+    <row r="39" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="51" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E40" s="14">
+        <v>46202</v>
+      </c>
+      <c r="F40" s="16">
+        <v>1617618.37</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="7">
+    <mergeCell ref="A37:F37"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A24:F24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>Hoja2</vt:lpstr>
       <vt:lpstr>Hoja3</vt:lpstr>