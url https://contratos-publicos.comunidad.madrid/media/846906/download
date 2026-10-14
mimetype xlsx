--- v1 (2026-07-14)
+++ v2 (2026-10-14)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\anabelen.gines\Desktop\C. BASADOS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Contratación\ABIERTOS\2024\SUPRAMUNICIPALES\SUPRA-A-0018-2024-S ACUERDO MARCO SERVICIOS COORDINACIÓN\CONTRATOS BASADOS\FIRMADOS 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{386E5F85-B0F8-483A-8EB5-33E7AE801884}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{146BED00-8BA1-48FE-B2FE-98A187855658}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="13900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="35">
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t>NIF DEL ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>IMPORTE (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
     <t>(adjudicados desde el 01/01/2025 al 31/03/2025)</t>
   </si>
   <si>
     <t>PLANIFICA MADRID. PROYECTOS Y OBRAS, M.P., S.A.</t>
   </si>
   <si>
@@ -130,50 +130,59 @@
     <t>(adjudicados desde el 01/10/2025 al 31/12/2025)</t>
   </si>
   <si>
     <t>SUPRA-A-0018-2024-S-CB3-LOTE 1-COORDINACIÓN DE SEGURIDAD Y SALUD PARA LAS OBRAS DE ADAPTACIÓN DE EDIFICIO CON ESGRAFIADO PARA MUSEO PICASSO EN BUITRAGO DE LOZOYA</t>
   </si>
   <si>
     <t>SUPRA-A-0018-2024-S-CB2-LOTE 2.- COORDINACIÓN DE SEGURIDAD Y SALUD PARA LAS OBRAS DEL PARQUE DE BOMBEROS EN EL MUNICIO DE COBEÑA</t>
   </si>
   <si>
     <t>CENTRO DE ESTUDIOS DE MATERIALES Y CONTROL DE OBRA S.A. (CEMOSA)</t>
   </si>
   <si>
     <t>SUPRA-A-0018-2024-S-CB3-LOTE 3-COORDINACIÓN DE SEGURIDAD Y SALUD PARA LAS OBRAS DE PARQUE DE BOMBEROS EN EL MUNICIPIO DE LOECHES</t>
   </si>
   <si>
     <t>(adjudicados desde el 01/01/2026 al 31/03/2026)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>(adjudicados desde el 01/04/2026 al 30/06/2026)</t>
   </si>
   <si>
     <t>SUPRA-A-0018-2024-S-CB3-LOTE 2-COORDINACIÓN DE SEGURIDAD Y SALUD PARA LA CONSTRUCCIÓN DE NUEVA SEDE DE LA MANCOMUNIDAD DE SERVICIOS SOCIALES DE LASIERRA NORTE DE MADRID, EN EL MUNICIPIO DE LOZOYUELA</t>
+  </si>
+  <si>
+    <t>(adjudicados desde el 01/07/2026 al 30/09/2026)</t>
+  </si>
+  <si>
+    <t>SUPRA-A-0018-2024-S-CB4-LOTE 3-MANCOMUNIDAD EL ALBERCHE-SEVILLA LA NUEVA SERVICIOS DE SEGURIDAD Y COORDINACIÓN DE SEGURIDAD Y SALUD PARA LA CONSTRUCCIÓN DE SEDE ADMINISTRATIVA DE USO POLIVALENTE DE LA MANCOMUNIDAD DE SERVICIOS INTERMUNICIPAL EL ALBERCHE EN SEVILLA LA NUEVA</t>
+  </si>
+  <si>
+    <t>SUPRA-A-0018-2024-S-CB4-LOTE 2 COORDINACIÓN DE SEGURIDAD Y SALUD PARA LA CONSTRUCCIÓN DE APARCAMIENTO DISUASORIO EN LAS PROXIMIDADES DE LA ESTACIÓN DE CERCANIAS DE TORRELODONES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
@@ -630,54 +639,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A27" workbookViewId="0">
-      <selection activeCell="G40" sqref="G40"/>
+    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
+      <selection activeCell="B51" sqref="B51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="31.54296875" style="11" customWidth="1"/>
     <col min="2" max="2" width="48.54296875" style="11" customWidth="1"/>
     <col min="3" max="3" width="15.453125" style="11" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="40.453125" style="11" customWidth="1"/>
     <col min="5" max="5" width="14.54296875" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.453125" style="11" customWidth="1"/>
     <col min="7" max="16384" width="11.453125" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="50.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
@@ -1077,52 +1086,131 @@
       </c>
       <c r="F39" s="19" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="62.5" x14ac:dyDescent="0.35">
       <c r="A40" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="21" t="s">
         <v>19</v>
       </c>
       <c r="D40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="22">
         <v>46199</v>
       </c>
       <c r="F40" s="23">
         <v>15479.77</v>
       </c>
     </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A43" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B43" s="25"/>
+      <c r="C43" s="25"/>
+      <c r="D43" s="25"/>
+      <c r="E43" s="25"/>
+      <c r="F43" s="25"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A44"/>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+    </row>
+    <row r="45" spans="1:6" ht="29" x14ac:dyDescent="0.35">
+      <c r="A45" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="E45" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="F45" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C46" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="E46" s="22">
+        <v>46217</v>
+      </c>
+      <c r="F46" s="23">
+        <v>31696.68</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C47" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" s="22">
+        <v>46220</v>
+      </c>
+      <c r="F47" s="23">
+        <v>24567.84</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="8">
+    <mergeCell ref="A43:F43"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A24:F24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 