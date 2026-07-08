--- v0 (2026-04-30)
+++ v1 (2026-07-08)
@@ -4,68 +4,81 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Contratación\ABIERTOS\2024\SUPRAMUNICIPALES\SUPRA-A-0035-2024-S ACUERDO MARCO SERVICIOS D.O. Y D.E\CONTRATOS BASADOS\FIRMADOS 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Mdmendoza\Desktop\EN TRÁMITE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3BEFACA0-F011-4DA2-BFBF-F04A75EBCDA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{605EEDDD-C241-460F-9577-96EEDCF25CB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="22">
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t>NIF DEL ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>IMPORTE (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
     <t>PLANIFICA MADRID. PROYECTOS Y OBRAS, M.P., S.A.</t>
   </si>
   <si>
     <t>(adjudicados desde el 01/04/2025 al 30/06/2025)</t>
   </si>
   <si>
@@ -81,50 +94,56 @@
     <t>(adjudicados desde el 01/07/2025 al 30/09/2025)</t>
   </si>
   <si>
     <t>CONTRATOS BASADOS EN EL ACUERDO MARCO DE SERVICIOS DE DIRECCIÓN DE OBRA Y DIRECCIÓN DE EJECUCIÓN PARA LA EJECUCIÓN DE LAS OBRAS SUPRAMUNICIPALES DEL PROGRAMA DE INVESIONE REGIONAL DE LA COMUNIDAD DE MADRID (3 LOTES)  EXPEDIENTE  SUPRA-A-0035-2024-S</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>(adjudicados desde el 01/10/2025 al 31/12/2025)</t>
   </si>
   <si>
     <t xml:space="preserve">SUPRA-A-0035-2024-S-CB2-LOTE 1-DIRECCIÓN DE OBRA Y DIRECCIÓN DE EJECUCIÓN PARA LAS OBRA DE ADAPTACIÓN DE EDIFICIO CON ESGRAFIADO PARA MUSEO PICASSO EN BUITRAGO DEL LOZOYA </t>
   </si>
   <si>
     <t>SUPRA-A-0035-2024-S-CB3-LOTE 1-DIRECCIÓN DE OBRA Y DIRECCIÓN DE EJECUCIÓN PARA LAS OBRAS DEL PARQUE DE BOMBEROS EN EL MUNICIPIO DE LOECHES</t>
   </si>
   <si>
     <t>SUPRA-A-0035-2024-S-CB1-LOTE 2-DIRECCIÓN DE OBRA Y DIRECCIÓN DE EJECUCIÓN PARA LAS OBRAS DEL PARQUE DE BOMBERTOS EN EL MUNICIPIO DE COBEÑA</t>
   </si>
   <si>
     <t>(adjudicados desde el 01/01/2026 al 31/03/2026)</t>
   </si>
   <si>
     <t>SUPRA-A-0035-2024-S-CB2-LOTE 2-DIRECCIÓN DE OBRA Y DIRECCIÓN DE EJECUCIÓN PARA LAS OBRAS DE LA RESIDENCIA DE MAYORES-ROBLEDILLO DE LA JARA</t>
+  </si>
+  <si>
+    <t>(adjudicados desde el 01/04/2026 al 30/06/2026)</t>
+  </si>
+  <si>
+    <t>SUPRA-A-0035-2024-S-CB3-LOTE 2-DIRECCIÓN DE OBRA Y DIRECCIÓN DE EJECUCIÓN PARA LA CONSTRUCCIÓN DE NUEVA SEDE DE LA MANCOMUNIDAD DE SERVICIOS SOCIALES DE LA SIERRA NORTE DE MADRID EN EL MUNICIPIO DE LOZOYUELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -154,106 +173,105 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...35 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -523,335 +541,385 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J26"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A18" workbookViewId="0">
-      <selection activeCell="D30" sqref="D30"/>
+    <sheetView tabSelected="1" topLeftCell="A20" workbookViewId="0">
+      <selection activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="31.5703125" style="8" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="11.42578125" style="8"/>
+    <col min="1" max="1" width="31.5703125" customWidth="1"/>
+    <col min="2" max="2" width="48.5703125" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="40.42578125" customWidth="1"/>
+    <col min="5" max="5" width="14.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="33.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="6"/>
-[...7 lines deleted...]
-      <c r="J1" s="7"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="5"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
-      <c r="B2" s="9"/>
-[...7 lines deleted...]
-      <c r="J2" s="7"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="10"/>
-[...3 lines deleted...]
-      <c r="F3" s="10"/>
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
     </row>
     <row r="5" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="45" x14ac:dyDescent="0.25">
-      <c r="A6" s="11" t="s">
+      <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="16" t="s">
+      <c r="B6" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="17" t="s">
+      <c r="C6" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="17" t="s">
+      <c r="D6" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="E6" s="18">
+      <c r="E6" s="13">
         <v>45813</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F6" s="7">
         <v>105244.65</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="10"/>
-[...3 lines deleted...]
-      <c r="F9" s="10"/>
+      <c r="B9" s="16"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16"/>
     </row>
     <row r="11" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A12" s="11" t="s">
+      <c r="A12" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="17" t="s">
+      <c r="B12" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="17" t="s">
+      <c r="C12" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="D12" s="17" t="s">
+      <c r="D12" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E12" s="18" t="s">
+      <c r="E12" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="F12" s="12" t="s">
+      <c r="F12" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="10"/>
-[...3 lines deleted...]
-      <c r="F15" s="10"/>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
     </row>
     <row r="17" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="60" x14ac:dyDescent="0.25">
-      <c r="A18" s="11" t="s">
+      <c r="A18" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="16" t="s">
+      <c r="B18" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="C18" s="17" t="s">
+      <c r="C18" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="D18" s="17" t="s">
+      <c r="D18" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="E18" s="18">
+      <c r="E18" s="13">
         <v>45960</v>
       </c>
-      <c r="F18" s="12">
+      <c r="F18" s="7">
         <v>39465.51</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="60" x14ac:dyDescent="0.25">
-      <c r="A19" s="11" t="s">
+      <c r="A19" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="16" t="s">
+      <c r="B19" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="17" t="s">
+      <c r="C19" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="D19" s="17" t="s">
+      <c r="D19" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E19" s="8">
         <v>45987</v>
       </c>
-      <c r="F19" s="14">
+      <c r="F19" s="9">
         <v>119843.87</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="60" x14ac:dyDescent="0.25">
-      <c r="A20" s="11" t="s">
+      <c r="A20" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="B20" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="17" t="s">
+      <c r="C20" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="D20" s="17" t="s">
+      <c r="D20" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="E20" s="13">
+      <c r="E20" s="8">
         <v>45933</v>
       </c>
-      <c r="F20" s="15">
+      <c r="F20" s="10">
         <v>138550.53</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="10"/>
-[...3 lines deleted...]
-      <c r="F23" s="10"/>
+      <c r="B23" s="16"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
     </row>
     <row r="25" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="60" x14ac:dyDescent="0.25">
-      <c r="A26" s="11" t="s">
+      <c r="A26" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B26" s="16" t="s">
+      <c r="B26" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="C26" s="17" t="s">
+      <c r="C26" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="D26" s="17" t="s">
+      <c r="D26" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="E26" s="18">
+      <c r="E26" s="13">
         <v>46099</v>
       </c>
-      <c r="F26" s="19">
+      <c r="F26" s="14">
         <v>61801.01</v>
       </c>
     </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+    </row>
+    <row r="31" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A31" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="90" x14ac:dyDescent="0.25">
+      <c r="A32" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="13">
+        <v>46199</v>
+      </c>
+      <c r="F32" s="14">
+        <v>80650.67</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
+    <mergeCell ref="A29:F29"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A23:F23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">