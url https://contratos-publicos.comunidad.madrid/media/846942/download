--- v0 (2026-05-19)
+++ v1 (2026-07-15)
@@ -1,122 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Contratación\ABIERTOS\2025\GESTION PATRIMONIAL\GP-A-0002-2025-S SERVICIOS ACUERDO REDACC.PROY.,DF,CSYS EDIFICIOS\CONTRATOS BASADOS\FIRMADOS 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\anabelen.gines\Desktop\C. BASADOS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED1006C3-ECAE-40D0-8273-21F4B2CEE79F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{396917DB-2B23-4C9F-8496-069DB85590CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="13900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="15">
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t>NIF DEL ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>IMPORTE (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
     <t>PLANIFICA MADRID. PROYECTOS Y OBRAS, M.P., S.A.</t>
   </si>
   <si>
     <t>(adjudicados desde el 01/01/2026 al 31/03/2026)</t>
   </si>
   <si>
     <t>CONTRATOS BASADOS EN EL ACUERDO MARCO DE SERVICIOS DE REDACCIÓN DE PROYECTOS, DIRECCIÓN FACULTATIVA Y COORDINACIÓN DE SEGURIDAD Y SALUD DE LAS OBRAS EN VARIOS EDIFICIOS PROPIEDAD DE PLANIFICA MADRID, PROYECTOS Y OBRAS, M.P., S.A                                                                                                                                                                                                                                                                                                                                               EXPEDIENTE  GP-A-0002-2025-S</t>
   </si>
   <si>
     <t>GP-A-0002-2025-S-CB1 REDACCIÓN DEL PROYECTO DE LAS OBRAS DE REFORMA EN EL CENTRO DE EMPRESAS SITO EN LA AVENIDA DE LA CANTUEÑA 2 DE FUENLABRADA.</t>
   </si>
   <si>
     <t>ARGENIA INGENIERIA Y ARQUITECTURA, S.L.</t>
   </si>
   <si>
     <t>B91657692</t>
   </si>
   <si>
     <t>GP-A-0002-2025-S-CB2-SERVICIOS DE DIRECCIÓN DE OBRA Y COORDINACIÓN DE SEGURIDAD Y SALUD DE LA EJECUCIÓN DE LAS OBRAS  EN EL PROYECTO DE EJECUCIÓN DE MEJORA DE LA EFICIENCIA ENERGÉTICA DEL EDIFICIO SITUADO EN GENERAL DIAZ PORLIER 35</t>
+  </si>
+  <si>
+    <t>(adjudicados desde el 01/04/2026 al 30/06/2026)</t>
+  </si>
+  <si>
+    <t>GP-A-0002-2025-S-CB3 DEFICIENCIAS ITE ALCALA 31 SERVICIOS DE REDACCIÓN DE PROYECTO DE LAS OBRAS DE SUBSANACIÓN DE DEFICIENCIAS DE ITE DEL EDIFICIO SITUADO EN C/ ALCALÁ 31 DE MADRID</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -152,96 +158,111 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{207750F6-8E14-496E-B6B7-5B7DBA1B99BC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -512,191 +533,242 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J8"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="31.5703125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="33.42578125" customWidth="1"/>
+    <col min="1" max="1" width="31.54296875" customWidth="1"/>
+    <col min="2" max="2" width="48.54296875" customWidth="1"/>
+    <col min="3" max="3" width="15.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="40.453125" customWidth="1"/>
+    <col min="5" max="5" width="14.54296875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="33.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="50.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="12" t="s">
+    <row r="1" spans="1:10" ht="50.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="13"/>
-[...3 lines deleted...]
-      <c r="F1" s="13"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
-    <row r="2" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A4" s="10" t="s">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="11"/>
-[...5 lines deleted...]
-    <row r="6" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="B4" s="18"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+    </row>
+    <row r="6" spans="1:10" ht="29" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="60" x14ac:dyDescent="0.25">
-      <c r="A7" s="14" t="s">
+    <row r="7" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+      <c r="A7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="15" t="s">
+      <c r="C7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="8">
         <v>46066</v>
       </c>
       <c r="F7" s="9">
         <v>4249.24</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="90" x14ac:dyDescent="0.25">
-      <c r="A8" s="14" t="s">
+    <row r="8" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="15" t="s">
+      <c r="C8" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="8">
         <v>46105</v>
       </c>
       <c r="F8" s="9">
         <v>95842.68</v>
       </c>
     </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A11" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+    </row>
+    <row r="13" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+      <c r="A13" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="50" x14ac:dyDescent="0.35">
+      <c r="A14" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="15">
+        <v>46191</v>
+      </c>
+      <c r="F14" s="16">
+        <v>9905.2900000000009</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>Hoja2</vt:lpstr>
       <vt:lpstr>Hoja3</vt:lpstr>