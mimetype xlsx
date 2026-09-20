--- v0 (2026-05-23)
+++ v1 (2026-09-20)
@@ -4,126 +4,123 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://madridexcelente.sharepoint.com/sites/financiero/Documentos compartidos/Consejería de Hacienda/publicacion_de_contratos_basados_en_acuerdos_marco (1)/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="30" documentId="8_{B2AFA82D-10BE-4531-85BB-BB2494C80991}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{70E6367F-FECC-4745-AA76-46AA24A8FDBD}"/>
+  <xr:revisionPtr revIDLastSave="47" documentId="8_{B2AFA82D-10BE-4531-85BB-BB2494C80991}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F4E190C6-9DE4-4F87-B335-04FAA090C6D3}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="909" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1424" uniqueCount="58">
   <si>
     <t>CONTRATOS BASADOS EN EL ACUERDO MARCO…</t>
   </si>
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t>NIF DEL ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>IMPORTE (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
     <t>INTEGRACIÓN AGENCIAS DE VIAJES SA</t>
   </si>
   <si>
     <t>A84523505</t>
   </si>
   <si>
     <t>FUNDACIÓN MADRID POR LA COMPETITIVIDAD</t>
   </si>
   <si>
     <t>ASISTENCIA FERIA</t>
   </si>
   <si>
     <t>ASISTENCIA PREMIOS</t>
   </si>
   <si>
     <t>MISIÓN COMERCIAL</t>
-  </si>
-[...1 lines deleted...]
-    <t>(adjudicados desde el 01/04/2025 al 30/09/2025)</t>
   </si>
   <si>
     <t>ASISTENCIA ENCUENTRO NACIONAL</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
@@ -140,50 +137,125 @@
     <t>09/03/2026</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>20/01/2026</t>
+  </si>
+  <si>
+    <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>26/05/2026</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>ASISTENCIA A FORO</t>
+  </si>
+  <si>
+    <t>(adjudicados desde el 01/04/2025 al 30/06/2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -222,88 +294,87 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...8 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -574,4203 +645,6260 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J208"/>
+  <dimension ref="A1:I311"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A190" workbookViewId="0">
-      <selection activeCell="F159" sqref="F159"/>
+    <sheetView tabSelected="1" topLeftCell="A72" workbookViewId="0">
+      <selection activeCell="H72" sqref="H1:H1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="43.21875" customWidth="1"/>
     <col min="2" max="2" width="41.5546875" customWidth="1"/>
     <col min="3" max="3" width="15.44140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="40.44140625" customWidth="1"/>
-    <col min="5" max="5" width="14.5546875" style="12" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.5546875" style="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.44140625" style="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="11"/>
-[...3 lines deleted...]
-      <c r="F1" s="11"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
-      <c r="J1" s="2"/>
-[...9 lines deleted...]
-      <c r="F2" s="11"/>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A2" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
-      <c r="J2" s="2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="F3" s="6"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
-      <c r="J3" s="2"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
+    </row>
+    <row r="4" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="14" t="s">
+      <c r="E4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="15">
+      <c r="E5" s="12">
         <v>45796</v>
       </c>
       <c r="F5" s="8">
         <v>116.24</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="15">
+      <c r="E6" s="12">
         <v>45800</v>
       </c>
       <c r="F6" s="8">
         <v>6504.47</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>12</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="12">
         <v>45800</v>
       </c>
       <c r="F7" s="8">
         <v>1974.47</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="12">
         <v>45800</v>
       </c>
       <c r="F8" s="8">
         <v>280.77</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="12">
         <v>45800</v>
       </c>
       <c r="F9" s="8">
         <v>280.77</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>7</v>
       </c>
-      <c r="E10" s="15">
+      <c r="E10" s="12">
         <v>45800</v>
       </c>
       <c r="F10" s="8">
         <v>280.77</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>7</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="12">
         <v>45800</v>
       </c>
       <c r="F11" s="8">
         <v>280.77</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>7</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E12" s="12">
         <v>45800</v>
       </c>
       <c r="F12" s="8">
         <v>230.18</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" t="s">
         <v>7</v>
       </c>
-      <c r="E13" s="15">
+      <c r="E13" s="12">
         <v>45800</v>
       </c>
       <c r="F13" s="8">
         <v>230.18</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="D14" t="s">
         <v>7</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E14" s="12">
         <v>45800</v>
       </c>
       <c r="F14" s="8">
         <v>230.18</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>12</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" t="s">
         <v>7</v>
       </c>
-      <c r="E15" s="15">
+      <c r="E15" s="12">
         <v>45800</v>
       </c>
       <c r="F15" s="8">
         <v>292</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>12</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
       <c r="D16" t="s">
         <v>7</v>
       </c>
-      <c r="E16" s="15">
+      <c r="E16" s="12">
         <v>45800</v>
       </c>
       <c r="F16" s="8">
         <v>702.4</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>12</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" t="s">
         <v>7</v>
       </c>
-      <c r="E17" s="15">
+      <c r="E17" s="12">
         <v>45800</v>
       </c>
       <c r="F17" s="8">
         <v>702.4</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
         <v>8</v>
       </c>
       <c r="D18" t="s">
         <v>7</v>
       </c>
-      <c r="E18" s="15">
+      <c r="E18" s="12">
         <v>45800</v>
       </c>
       <c r="F18" s="8">
         <v>702.4</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>12</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19" t="s">
         <v>7</v>
       </c>
-      <c r="E19" s="15">
+      <c r="E19" s="12">
         <v>45803</v>
       </c>
       <c r="F19" s="8">
         <v>529.16</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>12</v>
       </c>
       <c r="C20" t="s">
         <v>8</v>
       </c>
       <c r="D20" t="s">
         <v>7</v>
       </c>
-      <c r="E20" s="15">
+      <c r="E20" s="12">
         <v>45803</v>
       </c>
       <c r="F20" s="8">
         <v>264.58</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>12</v>
       </c>
       <c r="C21" t="s">
         <v>8</v>
       </c>
       <c r="D21" t="s">
         <v>7</v>
       </c>
-      <c r="E21" s="15">
+      <c r="E21" s="12">
         <v>45803</v>
       </c>
       <c r="F21" s="8">
         <v>6504.47</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>12</v>
       </c>
       <c r="C22" t="s">
         <v>8</v>
       </c>
       <c r="D22" t="s">
         <v>7</v>
       </c>
-      <c r="E22" s="15">
+      <c r="E22" s="12">
         <v>45803</v>
       </c>
       <c r="F22" s="8">
         <v>1974.47</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
       <c r="D23" t="s">
         <v>7</v>
       </c>
-      <c r="E23" s="15">
+      <c r="E23" s="12">
         <v>45803</v>
       </c>
       <c r="F23" s="8">
         <v>1974.47</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>12</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
       <c r="D24" t="s">
         <v>7</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E24" s="12">
         <v>45804</v>
       </c>
       <c r="F24" s="8">
         <v>506.2</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>12</v>
       </c>
       <c r="C25" t="s">
         <v>8</v>
       </c>
       <c r="D25" t="s">
         <v>7</v>
       </c>
-      <c r="E25" s="15">
+      <c r="E25" s="12">
         <v>45804</v>
       </c>
       <c r="F25" s="8">
         <v>513.20000000000005</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>12</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
       <c r="D26" t="s">
         <v>7</v>
       </c>
-      <c r="E26" s="15">
+      <c r="E26" s="12">
         <v>45804</v>
       </c>
       <c r="F26" s="8">
         <v>359.8</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>12</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
       <c r="D27" t="s">
         <v>7</v>
       </c>
-      <c r="E27" s="15">
+      <c r="E27" s="12">
         <v>45804</v>
       </c>
       <c r="F27" s="8">
         <v>359.8</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>12</v>
       </c>
       <c r="C28" t="s">
         <v>8</v>
       </c>
       <c r="D28" t="s">
         <v>7</v>
       </c>
-      <c r="E28" s="15">
+      <c r="E28" s="12">
         <v>45804</v>
       </c>
       <c r="F28" s="8">
         <v>312</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>12</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
       <c r="D29" t="s">
         <v>7</v>
       </c>
-      <c r="E29" s="15">
+      <c r="E29" s="12">
         <v>45804</v>
       </c>
       <c r="F29" s="8">
         <v>419.36</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>12</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
       <c r="D30" t="s">
         <v>7</v>
       </c>
-      <c r="E30" s="15">
+      <c r="E30" s="12">
         <v>45804</v>
       </c>
       <c r="F30" s="8">
         <v>318.10000000000002</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>12</v>
       </c>
       <c r="C31" t="s">
         <v>8</v>
       </c>
       <c r="D31" t="s">
         <v>7</v>
       </c>
-      <c r="E31" s="15">
+      <c r="E31" s="12">
         <v>45807</v>
       </c>
       <c r="F31" s="8">
         <v>-224.18</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>12</v>
       </c>
       <c r="C32" t="s">
         <v>8</v>
       </c>
       <c r="D32" t="s">
         <v>7</v>
       </c>
-      <c r="E32" s="15">
+      <c r="E32" s="12">
         <v>45807</v>
       </c>
       <c r="F32" s="8">
         <v>-224.18</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>10</v>
       </c>
       <c r="C33" t="s">
         <v>8</v>
       </c>
       <c r="D33" t="s">
         <v>7</v>
       </c>
-      <c r="E33" s="15">
+      <c r="E33" s="12">
         <v>45807</v>
       </c>
       <c r="F33" s="8">
         <v>159.61000000000001</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>12</v>
       </c>
       <c r="C34" t="s">
         <v>8</v>
       </c>
       <c r="D34" t="s">
         <v>7</v>
       </c>
-      <c r="E34" s="15">
+      <c r="E34" s="12">
         <v>45807</v>
       </c>
       <c r="F34" s="8">
         <v>385.63</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>12</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="D35" t="s">
         <v>7</v>
       </c>
-      <c r="E35" s="15">
+      <c r="E35" s="12">
         <v>45807</v>
       </c>
       <c r="F35" s="8">
         <v>385.63</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
         <v>9</v>
       </c>
       <c r="B36" t="s">
         <v>12</v>
       </c>
       <c r="C36" t="s">
         <v>8</v>
       </c>
       <c r="D36" t="s">
         <v>7</v>
       </c>
-      <c r="E36" s="15">
+      <c r="E36" s="12">
         <v>45807</v>
       </c>
       <c r="F36" s="8">
         <v>385.63</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" t="s">
         <v>12</v>
       </c>
       <c r="C37" t="s">
         <v>8</v>
       </c>
       <c r="D37" t="s">
         <v>7</v>
       </c>
-      <c r="E37" s="15">
+      <c r="E37" s="12">
         <v>45807</v>
       </c>
       <c r="F37" s="8">
         <v>852.58</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
         <v>9</v>
       </c>
       <c r="B38" t="s">
         <v>12</v>
       </c>
       <c r="C38" t="s">
         <v>8</v>
       </c>
       <c r="D38" t="s">
         <v>7</v>
       </c>
-      <c r="E38" s="15">
+      <c r="E38" s="12">
         <v>45807</v>
       </c>
       <c r="F38" s="8">
         <v>852.58</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
         <v>9</v>
       </c>
       <c r="B39" t="s">
         <v>12</v>
       </c>
       <c r="C39" t="s">
         <v>8</v>
       </c>
       <c r="D39" t="s">
         <v>7</v>
       </c>
-      <c r="E39" s="15">
+      <c r="E39" s="12">
         <v>45807</v>
       </c>
       <c r="F39" s="8">
         <v>827.83</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
         <v>9</v>
       </c>
       <c r="B40" t="s">
         <v>12</v>
       </c>
       <c r="C40" t="s">
         <v>8</v>
       </c>
       <c r="D40" t="s">
         <v>7</v>
       </c>
-      <c r="E40" s="15">
+      <c r="E40" s="12">
         <v>45807</v>
       </c>
       <c r="F40" s="8">
         <v>852.58</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
         <v>9</v>
       </c>
       <c r="B41" t="s">
         <v>12</v>
       </c>
       <c r="C41" t="s">
         <v>8</v>
       </c>
       <c r="D41" t="s">
         <v>7</v>
       </c>
-      <c r="E41" s="15">
+      <c r="E41" s="12">
         <v>45807</v>
       </c>
       <c r="F41" s="8">
         <v>827.83</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
         <v>9</v>
       </c>
       <c r="B42" t="s">
         <v>12</v>
       </c>
       <c r="C42" t="s">
         <v>8</v>
       </c>
       <c r="D42" t="s">
         <v>7</v>
       </c>
-      <c r="E42" s="15">
+      <c r="E42" s="12">
         <v>45807</v>
       </c>
       <c r="F42" s="8">
         <v>827.83</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
         <v>12</v>
       </c>
       <c r="C43" t="s">
         <v>8</v>
       </c>
       <c r="D43" t="s">
         <v>7</v>
       </c>
-      <c r="E43" s="15">
+      <c r="E43" s="12">
         <v>45807</v>
       </c>
       <c r="F43" s="8">
         <v>827.83</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
         <v>9</v>
       </c>
       <c r="B44" t="s">
         <v>12</v>
       </c>
       <c r="C44" t="s">
         <v>8</v>
       </c>
       <c r="D44" t="s">
         <v>7</v>
       </c>
-      <c r="E44" s="15">
+      <c r="E44" s="12">
         <v>45807</v>
       </c>
       <c r="F44" s="8">
         <v>603.19000000000005</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
         <v>9</v>
       </c>
       <c r="B45" t="s">
         <v>12</v>
       </c>
       <c r="C45" t="s">
         <v>8</v>
       </c>
       <c r="D45" t="s">
         <v>7</v>
       </c>
-      <c r="E45" s="15">
+      <c r="E45" s="12">
         <v>45807</v>
       </c>
       <c r="F45" s="8">
         <v>603.19000000000005</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
         <v>9</v>
       </c>
       <c r="B46" t="s">
         <v>12</v>
       </c>
       <c r="C46" t="s">
         <v>8</v>
       </c>
       <c r="D46" t="s">
         <v>7</v>
       </c>
-      <c r="E46" s="15">
+      <c r="E46" s="12">
         <v>45807</v>
       </c>
       <c r="F46" s="8">
         <v>603.19000000000005</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" t="s">
         <v>12</v>
       </c>
       <c r="C47" t="s">
         <v>8</v>
       </c>
       <c r="D47" t="s">
         <v>7</v>
       </c>
-      <c r="E47" s="15">
+      <c r="E47" s="12">
         <v>45807</v>
       </c>
       <c r="F47" s="8">
         <v>-280.77</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
         <v>9</v>
       </c>
       <c r="B48" t="s">
         <v>12</v>
       </c>
       <c r="C48" t="s">
         <v>8</v>
       </c>
       <c r="D48" t="s">
         <v>7</v>
       </c>
-      <c r="E48" s="15">
+      <c r="E48" s="12">
         <v>45807</v>
       </c>
       <c r="F48" s="8">
         <v>-280.77</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
         <v>9</v>
       </c>
       <c r="B49" t="s">
         <v>12</v>
       </c>
       <c r="C49" t="s">
         <v>8</v>
       </c>
       <c r="D49" t="s">
         <v>7</v>
       </c>
-      <c r="E49" s="15">
+      <c r="E49" s="12">
         <v>45807</v>
       </c>
       <c r="F49" s="8">
         <v>-280.77</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
         <v>9</v>
       </c>
       <c r="B50" t="s">
         <v>12</v>
       </c>
       <c r="C50" t="s">
         <v>8</v>
       </c>
       <c r="D50" t="s">
         <v>7</v>
       </c>
-      <c r="E50" s="15">
+      <c r="E50" s="12">
         <v>45807</v>
       </c>
       <c r="F50" s="8">
         <v>-280.77</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
         <v>9</v>
       </c>
       <c r="B51" t="s">
         <v>12</v>
       </c>
       <c r="C51" t="s">
         <v>8</v>
       </c>
       <c r="D51" t="s">
         <v>7</v>
       </c>
-      <c r="E51" s="15">
+      <c r="E51" s="12">
         <v>45807</v>
       </c>
       <c r="F51" s="8">
         <v>-280.77</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
         <v>9</v>
       </c>
       <c r="B52" t="s">
         <v>12</v>
       </c>
       <c r="C52" t="s">
         <v>8</v>
       </c>
       <c r="D52" t="s">
         <v>7</v>
       </c>
-      <c r="E52" s="15">
+      <c r="E52" s="12">
         <v>45807</v>
       </c>
       <c r="F52" s="8">
         <v>-224.18</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
         <v>9</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53" t="s">
         <v>8</v>
       </c>
       <c r="D53" t="s">
         <v>7</v>
       </c>
-      <c r="E53" s="15">
+      <c r="E53" s="12">
         <v>45810</v>
       </c>
       <c r="F53" s="8">
         <v>109.62</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>8</v>
       </c>
       <c r="D54" t="s">
         <v>7</v>
       </c>
-      <c r="E54" s="15">
+      <c r="E54" s="12">
         <v>45812</v>
       </c>
       <c r="F54" s="8">
         <v>114.67</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>8</v>
       </c>
       <c r="D55" t="s">
         <v>7</v>
       </c>
-      <c r="E55" s="15">
+      <c r="E55" s="12">
         <v>45812</v>
       </c>
       <c r="F55" s="8">
         <v>186.9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>12</v>
       </c>
       <c r="C56" t="s">
         <v>8</v>
       </c>
       <c r="D56" t="s">
         <v>7</v>
       </c>
-      <c r="E56" s="15">
+      <c r="E56" s="12">
         <v>45820</v>
       </c>
       <c r="F56" s="8">
         <v>2955.2</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>12</v>
       </c>
       <c r="C57" t="s">
         <v>8</v>
       </c>
       <c r="D57" t="s">
         <v>7</v>
       </c>
-      <c r="E57" s="15">
+      <c r="E57" s="12">
         <v>45820</v>
       </c>
       <c r="F57" s="8">
         <v>1032</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>12</v>
       </c>
       <c r="C58" t="s">
         <v>8</v>
       </c>
       <c r="D58" t="s">
         <v>7</v>
       </c>
-      <c r="E58" s="15">
+      <c r="E58" s="12">
         <v>45820</v>
       </c>
       <c r="F58" s="8">
         <v>101.05</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
         <v>9</v>
       </c>
       <c r="B59" t="s">
         <v>10</v>
       </c>
       <c r="C59" t="s">
         <v>8</v>
       </c>
       <c r="D59" t="s">
         <v>7</v>
       </c>
-      <c r="E59" s="15">
+      <c r="E59" s="12">
         <v>45825</v>
       </c>
       <c r="F59" s="8">
         <v>261.72000000000003</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
         <v>9</v>
       </c>
       <c r="B60" t="s">
         <v>12</v>
       </c>
       <c r="C60" t="s">
         <v>8</v>
       </c>
       <c r="D60" t="s">
         <v>7</v>
       </c>
-      <c r="E60" s="15">
+      <c r="E60" s="12">
         <v>45832</v>
       </c>
       <c r="F60" s="8">
         <v>1162</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
         <v>9</v>
       </c>
       <c r="B61" t="s">
         <v>12</v>
       </c>
       <c r="C61" t="s">
         <v>8</v>
       </c>
       <c r="D61" t="s">
         <v>7</v>
       </c>
-      <c r="E61" s="15">
+      <c r="E61" s="12">
         <v>45832</v>
       </c>
       <c r="F61" s="8">
         <v>1162</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
         <v>9</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
         <v>8</v>
       </c>
       <c r="D62" t="s">
         <v>7</v>
       </c>
-      <c r="E62" s="15">
+      <c r="E62" s="12">
         <v>45832</v>
       </c>
       <c r="F62" s="8">
         <v>1162</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
         <v>9</v>
       </c>
       <c r="B63" t="s">
         <v>12</v>
       </c>
       <c r="C63" t="s">
         <v>8</v>
       </c>
       <c r="D63" t="s">
         <v>7</v>
       </c>
-      <c r="E63" s="15">
+      <c r="E63" s="12">
         <v>45832</v>
       </c>
       <c r="F63" s="8">
         <v>1162</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
         <v>9</v>
       </c>
       <c r="B64" t="s">
         <v>12</v>
       </c>
       <c r="C64" t="s">
         <v>8</v>
       </c>
       <c r="D64" t="s">
         <v>7</v>
       </c>
-      <c r="E64" s="15">
+      <c r="E64" s="12">
         <v>45832</v>
       </c>
       <c r="F64" s="8">
         <v>11570</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A65" t="s">
         <v>9</v>
       </c>
       <c r="B65" t="s">
         <v>12</v>
       </c>
       <c r="C65" t="s">
         <v>8</v>
       </c>
       <c r="D65" t="s">
         <v>7</v>
       </c>
-      <c r="E65" s="15">
+      <c r="E65" s="12">
         <v>45832</v>
       </c>
       <c r="F65" s="8">
         <v>10186</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A66" t="s">
         <v>9</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
       <c r="C66" t="s">
         <v>8</v>
       </c>
       <c r="D66" t="s">
         <v>7</v>
       </c>
-      <c r="E66" s="15">
+      <c r="E66" s="12">
         <v>45832</v>
       </c>
       <c r="F66" s="8">
         <v>625</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A67" t="s">
         <v>9</v>
       </c>
       <c r="B67" t="s">
         <v>12</v>
       </c>
       <c r="C67" t="s">
         <v>8</v>
       </c>
       <c r="D67" t="s">
         <v>7</v>
       </c>
-      <c r="E67" s="15">
+      <c r="E67" s="12">
         <v>45832</v>
       </c>
       <c r="F67" s="8">
         <v>740</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A68" t="s">
         <v>9</v>
       </c>
       <c r="B68" t="s">
         <v>12</v>
       </c>
       <c r="C68" t="s">
         <v>8</v>
       </c>
       <c r="D68" t="s">
         <v>7</v>
       </c>
-      <c r="E68" s="15">
+      <c r="E68" s="12">
         <v>45838</v>
       </c>
       <c r="F68" s="8">
         <v>289.85000000000002</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A69" t="s">
         <v>9</v>
       </c>
       <c r="B69" t="s">
         <v>12</v>
       </c>
       <c r="C69" t="s">
         <v>8</v>
       </c>
       <c r="D69" t="s">
         <v>7</v>
       </c>
-      <c r="E69" s="15">
+      <c r="E69" s="12">
         <v>45838</v>
       </c>
       <c r="F69" s="8">
         <v>289.85000000000002</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A70" t="s">
         <v>9</v>
       </c>
       <c r="B70" t="s">
         <v>12</v>
       </c>
       <c r="C70" t="s">
         <v>8</v>
       </c>
       <c r="D70" t="s">
         <v>7</v>
       </c>
-      <c r="E70" s="15">
+      <c r="E70" s="12">
         <v>45838</v>
       </c>
       <c r="F70" s="8">
         <v>142.08000000000001</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
         <v>9</v>
       </c>
       <c r="B71" t="s">
         <v>12</v>
       </c>
       <c r="C71" t="s">
         <v>8</v>
       </c>
       <c r="D71" t="s">
         <v>7</v>
       </c>
-      <c r="E71" s="15">
+      <c r="E71" s="12">
         <v>45838</v>
       </c>
       <c r="F71" s="8">
         <v>1007.2</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A72" t="s">
         <v>9</v>
       </c>
       <c r="B72" t="s">
         <v>12</v>
       </c>
       <c r="C72" t="s">
         <v>8</v>
       </c>
       <c r="D72" t="s">
         <v>7</v>
       </c>
-      <c r="E72" s="15">
+      <c r="E72" s="12">
         <v>45838</v>
       </c>
       <c r="F72" s="8">
         <v>1007.2</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A73" t="s">
         <v>9</v>
       </c>
       <c r="B73" t="s">
         <v>12</v>
       </c>
       <c r="C73" t="s">
         <v>8</v>
       </c>
       <c r="D73" t="s">
         <v>7</v>
       </c>
-      <c r="E73" s="15">
+      <c r="E73" s="12">
         <v>45838</v>
       </c>
       <c r="F73" s="8">
         <v>1007.2</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A74" t="s">
         <v>9</v>
       </c>
       <c r="B74" t="s">
         <v>12</v>
       </c>
       <c r="C74" t="s">
         <v>8</v>
       </c>
       <c r="D74" t="s">
         <v>7</v>
       </c>
-      <c r="E74" s="15">
+      <c r="E74" s="12">
         <v>45838</v>
       </c>
       <c r="F74" s="8">
         <v>8957.94</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A75" t="s">
         <v>9</v>
       </c>
       <c r="B75" t="s">
         <v>12</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
       <c r="D75" t="s">
         <v>7</v>
       </c>
-      <c r="E75" s="15">
+      <c r="E75" s="12">
         <v>45838</v>
       </c>
       <c r="F75" s="8">
         <v>11543.94</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A76" t="s">
         <v>9</v>
       </c>
       <c r="B76" t="s">
         <v>12</v>
       </c>
       <c r="C76" t="s">
         <v>8</v>
       </c>
       <c r="D76" t="s">
         <v>7</v>
       </c>
-      <c r="E76" s="15">
+      <c r="E76" s="12">
         <v>45838</v>
       </c>
       <c r="F76" s="8">
         <v>3536.65</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A77" t="s">
         <v>9</v>
       </c>
       <c r="B77" t="s">
         <v>12</v>
       </c>
       <c r="C77" t="s">
         <v>8</v>
       </c>
       <c r="D77" t="s">
         <v>7</v>
       </c>
-      <c r="E77" s="15">
+      <c r="E77" s="12">
         <v>45838</v>
       </c>
       <c r="F77" s="8">
         <v>455.52</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A78" t="s">
         <v>9</v>
       </c>
       <c r="B78" t="s">
         <v>12</v>
       </c>
       <c r="C78" t="s">
         <v>8</v>
       </c>
       <c r="D78" t="s">
         <v>7</v>
       </c>
-      <c r="E78" s="15">
+      <c r="E78" s="12">
         <v>45838</v>
       </c>
       <c r="F78" s="8">
         <v>455.52</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A79" t="s">
         <v>9</v>
       </c>
       <c r="B79" t="s">
         <v>12</v>
       </c>
       <c r="C79" t="s">
         <v>8</v>
       </c>
       <c r="D79" t="s">
         <v>7</v>
       </c>
-      <c r="E79" s="15">
+      <c r="E79" s="12">
         <v>45838</v>
       </c>
       <c r="F79" s="8">
         <v>455.52</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A80" t="s">
         <v>9</v>
       </c>
       <c r="B80" t="s">
         <v>12</v>
       </c>
       <c r="C80" t="s">
         <v>8</v>
       </c>
       <c r="D80" t="s">
         <v>7</v>
       </c>
-      <c r="E80" s="15">
+      <c r="E80" s="12">
         <v>45838</v>
       </c>
       <c r="F80" s="8">
         <v>19.18</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A81" t="s">
         <v>9</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
         <v>8</v>
       </c>
       <c r="D81" t="s">
         <v>7</v>
       </c>
-      <c r="E81" s="15">
+      <c r="E81" s="12">
         <v>45838</v>
       </c>
       <c r="F81" s="8">
         <v>19.18</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A82" t="s">
         <v>9</v>
       </c>
       <c r="B82" t="s">
         <v>12</v>
       </c>
       <c r="C82" t="s">
         <v>8</v>
       </c>
       <c r="D82" t="s">
         <v>7</v>
       </c>
-      <c r="E82" s="15">
+      <c r="E82" s="12">
         <v>45838</v>
       </c>
       <c r="F82" s="8">
         <v>19.18</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A83" t="s">
         <v>9</v>
       </c>
       <c r="B83" t="s">
         <v>12</v>
       </c>
       <c r="C83" t="s">
         <v>8</v>
       </c>
       <c r="D83" t="s">
         <v>7</v>
       </c>
-      <c r="E83" s="15">
+      <c r="E83" s="12">
         <v>45839</v>
       </c>
       <c r="F83" s="9">
         <v>455.52</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A84" t="s">
         <v>9</v>
       </c>
       <c r="B84" t="s">
         <v>12</v>
       </c>
       <c r="C84" t="s">
         <v>8</v>
       </c>
       <c r="D84" t="s">
         <v>7</v>
       </c>
-      <c r="E84" s="15">
+      <c r="E84" s="12">
         <v>45839</v>
       </c>
       <c r="F84" s="9">
         <v>19.18</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>12</v>
       </c>
       <c r="C85" t="s">
         <v>8</v>
       </c>
       <c r="D85" t="s">
         <v>7</v>
       </c>
-      <c r="E85" s="15">
+      <c r="E85" s="12">
         <v>45839</v>
       </c>
       <c r="F85" s="9">
         <v>38.36</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>12</v>
       </c>
       <c r="C86" t="s">
         <v>8</v>
       </c>
       <c r="D86" t="s">
         <v>7</v>
       </c>
-      <c r="E86" s="15">
+      <c r="E86" s="12">
         <v>45839</v>
       </c>
       <c r="F86" s="9">
         <v>9878.94</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>12</v>
       </c>
       <c r="C87" t="s">
         <v>8</v>
       </c>
       <c r="D87" t="s">
         <v>7</v>
       </c>
-      <c r="E87" s="15">
+      <c r="E87" s="12">
         <v>45839</v>
       </c>
       <c r="F87" s="9">
         <v>19.18</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>12</v>
       </c>
       <c r="C88" t="s">
         <v>8</v>
       </c>
       <c r="D88" t="s">
         <v>7</v>
       </c>
-      <c r="E88" s="15">
+      <c r="E88" s="12">
         <v>45855</v>
       </c>
       <c r="F88" s="9">
         <v>371.99</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>12</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
       <c r="D89" t="s">
         <v>7</v>
       </c>
-      <c r="E89" s="15">
+      <c r="E89" s="12">
         <v>45855</v>
       </c>
       <c r="F89" s="9">
         <v>359.99</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>12</v>
       </c>
       <c r="C90" t="s">
         <v>8</v>
       </c>
       <c r="D90" t="s">
         <v>7</v>
       </c>
-      <c r="E90" s="15">
+      <c r="E90" s="12">
         <v>45874</v>
       </c>
       <c r="F90" s="9">
         <v>605.61</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>12</v>
       </c>
       <c r="C91" t="s">
         <v>8</v>
       </c>
       <c r="D91" t="s">
         <v>7</v>
       </c>
-      <c r="E91" s="15">
+      <c r="E91" s="12">
         <v>45875</v>
       </c>
       <c r="F91" s="9">
         <v>2997.71</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>12</v>
       </c>
       <c r="C92" t="s">
         <v>8</v>
       </c>
       <c r="D92" t="s">
         <v>7</v>
       </c>
-      <c r="E92" s="15">
+      <c r="E92" s="12">
         <v>45875</v>
       </c>
       <c r="F92" s="9">
         <v>152.47999999999999</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>12</v>
       </c>
       <c r="C93" t="s">
         <v>8</v>
       </c>
       <c r="D93" t="s">
         <v>7</v>
       </c>
-      <c r="E93" s="15">
+      <c r="E93" s="12">
         <v>45876</v>
       </c>
       <c r="F93" s="9">
         <v>263.95999999999998</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>12</v>
       </c>
       <c r="C94" t="s">
         <v>8</v>
       </c>
       <c r="D94" t="s">
         <v>7</v>
       </c>
-      <c r="E94" s="15">
+      <c r="E94" s="12">
         <v>45883</v>
       </c>
       <c r="F94" s="9">
         <v>350.61</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>12</v>
       </c>
       <c r="C95" t="s">
         <v>8</v>
       </c>
       <c r="D95" t="s">
         <v>7</v>
       </c>
-      <c r="E95" s="15">
+      <c r="E95" s="12">
         <v>45918</v>
       </c>
       <c r="F95" s="9">
         <v>439.56</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>12</v>
       </c>
       <c r="C96" t="s">
         <v>8</v>
       </c>
       <c r="D96" t="s">
         <v>7</v>
       </c>
-      <c r="E96" s="15">
+      <c r="E96" s="12">
         <v>45918</v>
       </c>
       <c r="F96" s="9">
         <v>1049.5999999999999</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>12</v>
       </c>
       <c r="C97" t="s">
         <v>8</v>
       </c>
       <c r="D97" t="s">
         <v>7</v>
       </c>
-      <c r="E97" s="15">
+      <c r="E97" s="12">
         <v>45923</v>
       </c>
       <c r="F97" s="9">
         <v>88.87</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>12</v>
       </c>
       <c r="C98" t="s">
         <v>8</v>
       </c>
       <c r="D98" t="s">
         <v>7</v>
       </c>
-      <c r="E98" s="15">
+      <c r="E98" s="12">
         <v>45925</v>
       </c>
       <c r="F98" s="9">
         <v>531.52</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>12</v>
       </c>
       <c r="C99" t="s">
         <v>8</v>
       </c>
       <c r="D99" t="s">
         <v>7</v>
       </c>
-      <c r="E99" s="15">
+      <c r="E99" s="12">
         <v>45927</v>
       </c>
       <c r="F99" s="9">
         <v>4496.2299999999996</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>12</v>
       </c>
       <c r="C100" t="s">
         <v>8</v>
       </c>
       <c r="D100" t="s">
         <v>7</v>
       </c>
-      <c r="E100" s="15">
+      <c r="E100" s="12">
         <v>45929</v>
       </c>
       <c r="F100" s="9">
         <v>53.17</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>12</v>
       </c>
       <c r="C101" t="s">
         <v>8</v>
       </c>
       <c r="D101" t="s">
         <v>7</v>
       </c>
-      <c r="E101" s="15">
+      <c r="E101" s="12">
         <v>45933</v>
       </c>
       <c r="F101" s="9">
         <v>3319.28</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>12</v>
       </c>
       <c r="C102" t="s">
         <v>8</v>
       </c>
       <c r="D102" t="s">
         <v>7</v>
       </c>
-      <c r="E102" s="15">
+      <c r="E102" s="12">
         <v>45933</v>
       </c>
       <c r="F102" s="9">
         <v>1225.8800000000001</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>12</v>
       </c>
       <c r="C103" t="s">
         <v>8</v>
       </c>
       <c r="D103" t="s">
         <v>7</v>
       </c>
-      <c r="E103" s="15">
+      <c r="E103" s="12">
         <v>45940</v>
       </c>
       <c r="F103" s="9">
         <v>254.45</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>12</v>
       </c>
       <c r="C104" t="s">
         <v>8</v>
       </c>
       <c r="D104" t="s">
         <v>7</v>
       </c>
-      <c r="E104" s="15">
+      <c r="E104" s="12">
         <v>45940</v>
       </c>
       <c r="F104" s="9">
         <v>212.09</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>12</v>
       </c>
       <c r="C105" t="s">
         <v>8</v>
       </c>
       <c r="D105" t="s">
         <v>7</v>
       </c>
-      <c r="E105" s="15">
+      <c r="E105" s="12">
         <v>45951</v>
       </c>
       <c r="F105" s="9">
         <v>16.59</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>12</v>
       </c>
       <c r="C106" t="s">
         <v>8</v>
       </c>
       <c r="D106" t="s">
         <v>7</v>
       </c>
-      <c r="E106" s="15">
+      <c r="E106" s="12">
         <v>45952</v>
       </c>
       <c r="F106" s="9">
         <v>849.23</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>12</v>
       </c>
       <c r="C107" t="s">
         <v>8</v>
       </c>
       <c r="D107" t="s">
         <v>7</v>
       </c>
-      <c r="E107" s="15">
+      <c r="E107" s="12">
         <v>45960</v>
       </c>
       <c r="F107" s="9">
         <v>229.44</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C108" t="s">
         <v>8</v>
       </c>
       <c r="D108" t="s">
         <v>7</v>
       </c>
-      <c r="E108" s="15">
+      <c r="E108" s="12">
         <v>45965</v>
       </c>
       <c r="F108" s="9">
         <v>231.24</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>12</v>
       </c>
       <c r="C109" t="s">
         <v>8</v>
       </c>
       <c r="D109" t="s">
         <v>7</v>
       </c>
-      <c r="E109" s="15">
+      <c r="E109" s="12">
         <v>45973</v>
       </c>
       <c r="F109" s="9">
         <v>1909.8</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>12</v>
       </c>
       <c r="C110" t="s">
         <v>8</v>
       </c>
       <c r="D110" t="s">
         <v>7</v>
       </c>
-      <c r="E110" s="15">
+      <c r="E110" s="12">
         <v>45973</v>
       </c>
       <c r="F110" s="9">
         <v>1909.8</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>12</v>
       </c>
       <c r="C111" t="s">
         <v>8</v>
       </c>
       <c r="D111" t="s">
         <v>7</v>
       </c>
-      <c r="E111" s="15">
+      <c r="E111" s="12">
         <v>45978</v>
       </c>
       <c r="F111" s="9">
         <v>127.66</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>12</v>
       </c>
       <c r="C112" t="s">
         <v>8</v>
       </c>
       <c r="D112" t="s">
         <v>7</v>
       </c>
-      <c r="E112" s="15">
+      <c r="E112" s="12">
         <v>45979</v>
       </c>
       <c r="F112" s="9">
         <v>9355.2199999999993</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>12</v>
       </c>
       <c r="C113" t="s">
         <v>8</v>
       </c>
       <c r="D113" t="s">
         <v>7</v>
       </c>
-      <c r="E113" s="15">
+      <c r="E113" s="12">
         <v>45985</v>
       </c>
       <c r="F113" s="9">
         <v>900.14</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>12</v>
       </c>
       <c r="C114" t="s">
         <v>8</v>
       </c>
       <c r="D114" t="s">
         <v>7</v>
       </c>
-      <c r="E114" s="15">
+      <c r="E114" s="12">
         <v>45985</v>
       </c>
       <c r="F114" s="9">
         <v>4115.08</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>12</v>
       </c>
       <c r="C115" t="s">
         <v>8</v>
       </c>
       <c r="D115" t="s">
         <v>7</v>
       </c>
-      <c r="E115" s="15">
+      <c r="E115" s="12">
         <v>45985</v>
       </c>
       <c r="F115" s="9">
         <v>807.21</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>12</v>
       </c>
       <c r="C116" t="s">
         <v>8</v>
       </c>
       <c r="D116" t="s">
         <v>7</v>
       </c>
-      <c r="E116" s="15">
+      <c r="E116" s="12">
         <v>45986</v>
       </c>
       <c r="F116" s="9">
         <v>405.84</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>12</v>
       </c>
       <c r="C117" t="s">
         <v>8</v>
       </c>
       <c r="D117" t="s">
         <v>7</v>
       </c>
-      <c r="E117" s="15">
+      <c r="E117" s="12">
         <v>45987</v>
       </c>
       <c r="F117" s="9">
         <v>710.37</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>12</v>
       </c>
       <c r="C118" t="s">
         <v>8</v>
       </c>
       <c r="D118" t="s">
         <v>7</v>
       </c>
-      <c r="E118" s="15">
+      <c r="E118" s="12">
         <v>45995</v>
       </c>
       <c r="F118" s="9">
         <v>-2872.91</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>12</v>
       </c>
       <c r="C119" t="s">
         <v>8</v>
       </c>
       <c r="D119" t="s">
         <v>7</v>
       </c>
-      <c r="E119" s="15">
+      <c r="E119" s="12">
         <v>46001</v>
       </c>
       <c r="F119" s="9">
         <v>474.18</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>12</v>
       </c>
       <c r="C120" t="s">
         <v>8</v>
       </c>
       <c r="D120" t="s">
         <v>7</v>
       </c>
-      <c r="E120" s="15">
+      <c r="E120" s="12">
         <v>46002</v>
       </c>
       <c r="F120" s="9">
         <v>286</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>12</v>
       </c>
       <c r="C121" t="s">
         <v>8</v>
       </c>
       <c r="D121" t="s">
         <v>7</v>
       </c>
-      <c r="E121" s="15">
+      <c r="E121" s="12">
         <v>46008</v>
       </c>
       <c r="F121" s="9">
         <v>1856.94</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>12</v>
       </c>
       <c r="C122" t="s">
         <v>8</v>
       </c>
       <c r="D122" t="s">
         <v>7</v>
       </c>
-      <c r="E122" s="15">
+      <c r="E122" s="12">
         <v>46008</v>
       </c>
       <c r="F122" s="9">
         <v>7134.22</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>12</v>
       </c>
       <c r="C123" t="s">
         <v>8</v>
       </c>
       <c r="D123" t="s">
         <v>7</v>
       </c>
-      <c r="E123" s="15">
+      <c r="E123" s="12">
         <v>46017</v>
       </c>
       <c r="F123" s="9">
         <v>423.77</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A124" s="13" t="s">
-[...11 lines deleted...]
-      <c r="E124" s="12" t="s">
+      <c r="A124" t="s">
+        <v>9</v>
+      </c>
+      <c r="B124" t="s">
+        <v>12</v>
+      </c>
+      <c r="C124" t="s">
+        <v>8</v>
+      </c>
+      <c r="D124" t="s">
+        <v>7</v>
+      </c>
+      <c r="E124" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="F124" s="9">
+        <v>72.27</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A125" t="s">
+        <v>9</v>
+      </c>
+      <c r="B125" t="s">
+        <v>12</v>
+      </c>
+      <c r="C125" t="s">
+        <v>8</v>
+      </c>
+      <c r="D125" t="s">
+        <v>7</v>
+      </c>
+      <c r="E125" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="F125" s="9">
+        <v>237.6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A126" t="s">
+        <v>9</v>
+      </c>
+      <c r="B126" t="s">
+        <v>12</v>
+      </c>
+      <c r="C126" t="s">
+        <v>8</v>
+      </c>
+      <c r="D126" t="s">
+        <v>7</v>
+      </c>
+      <c r="E126" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="F126" s="9">
+        <v>744.14</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A127" t="s">
+        <v>9</v>
+      </c>
+      <c r="B127" t="s">
+        <v>12</v>
+      </c>
+      <c r="C127" t="s">
+        <v>8</v>
+      </c>
+      <c r="D127" t="s">
+        <v>7</v>
+      </c>
+      <c r="E127" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F127" s="9">
+        <v>5153.72</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A128" t="s">
+        <v>9</v>
+      </c>
+      <c r="B128" t="s">
+        <v>12</v>
+      </c>
+      <c r="C128" t="s">
+        <v>8</v>
+      </c>
+      <c r="D128" t="s">
+        <v>7</v>
+      </c>
+      <c r="E128" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F128" s="9">
+        <v>237.6</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A129" t="s">
+        <v>9</v>
+      </c>
+      <c r="B129" t="s">
+        <v>12</v>
+      </c>
+      <c r="C129" t="s">
+        <v>8</v>
+      </c>
+      <c r="D129" t="s">
+        <v>7</v>
+      </c>
+      <c r="E129" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F129" s="9">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A130" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" t="s">
+        <v>12</v>
+      </c>
+      <c r="C130" t="s">
+        <v>8</v>
+      </c>
+      <c r="D130" t="s">
+        <v>7</v>
+      </c>
+      <c r="E130" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F130" s="9">
+        <v>-237.6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A131" t="s">
+        <v>9</v>
+      </c>
+      <c r="B131" t="s">
+        <v>12</v>
+      </c>
+      <c r="C131" t="s">
+        <v>8</v>
+      </c>
+      <c r="D131" t="s">
+        <v>7</v>
+      </c>
+      <c r="E131" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F131" s="9">
+        <v>240.37</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A132" t="s">
+        <v>9</v>
+      </c>
+      <c r="B132" t="s">
+        <v>12</v>
+      </c>
+      <c r="C132" t="s">
+        <v>8</v>
+      </c>
+      <c r="D132" t="s">
+        <v>7</v>
+      </c>
+      <c r="E132" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F132" s="9">
+        <v>3965.58</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A133" t="s">
+        <v>9</v>
+      </c>
+      <c r="B133" t="s">
+        <v>12</v>
+      </c>
+      <c r="C133" t="s">
+        <v>8</v>
+      </c>
+      <c r="D133" t="s">
+        <v>7</v>
+      </c>
+      <c r="E133" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F133" s="9">
+        <v>801.48</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A134" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" t="s">
+        <v>12</v>
+      </c>
+      <c r="C134" t="s">
+        <v>8</v>
+      </c>
+      <c r="D134" t="s">
+        <v>7</v>
+      </c>
+      <c r="E134" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F134" s="9">
+        <v>484.88</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A135" t="s">
+        <v>9</v>
+      </c>
+      <c r="B135" t="s">
+        <v>12</v>
+      </c>
+      <c r="C135" t="s">
+        <v>8</v>
+      </c>
+      <c r="D135" t="s">
+        <v>7</v>
+      </c>
+      <c r="E135" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F135" s="9">
+        <v>801.48</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A136" t="s">
+        <v>9</v>
+      </c>
+      <c r="B136" t="s">
+        <v>12</v>
+      </c>
+      <c r="C136" t="s">
+        <v>8</v>
+      </c>
+      <c r="D136" t="s">
+        <v>7</v>
+      </c>
+      <c r="E136" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F136" s="9">
+        <v>452.88</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A137" t="s">
+        <v>9</v>
+      </c>
+      <c r="B137" t="s">
+        <v>12</v>
+      </c>
+      <c r="C137" t="s">
+        <v>8</v>
+      </c>
+      <c r="D137" t="s">
+        <v>7</v>
+      </c>
+      <c r="E137" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F137" s="9">
+        <v>452.88</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A138" t="s">
+        <v>9</v>
+      </c>
+      <c r="B138" t="s">
+        <v>12</v>
+      </c>
+      <c r="C138" t="s">
+        <v>8</v>
+      </c>
+      <c r="D138" t="s">
+        <v>7</v>
+      </c>
+      <c r="E138" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F138" s="9">
+        <v>452.88</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A139" t="s">
+        <v>9</v>
+      </c>
+      <c r="B139" t="s">
+        <v>12</v>
+      </c>
+      <c r="C139" t="s">
+        <v>8</v>
+      </c>
+      <c r="D139" t="s">
+        <v>7</v>
+      </c>
+      <c r="E139" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F139" s="9">
+        <v>452.88</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A140" t="s">
+        <v>9</v>
+      </c>
+      <c r="B140" t="s">
+        <v>12</v>
+      </c>
+      <c r="C140" t="s">
+        <v>8</v>
+      </c>
+      <c r="D140" t="s">
+        <v>7</v>
+      </c>
+      <c r="E140" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F140" s="9">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A141" t="s">
+        <v>9</v>
+      </c>
+      <c r="B141" t="s">
+        <v>12</v>
+      </c>
+      <c r="C141" t="s">
+        <v>8</v>
+      </c>
+      <c r="D141" t="s">
+        <v>7</v>
+      </c>
+      <c r="E141" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F141" s="9">
+        <v>674.73</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A142" t="s">
+        <v>9</v>
+      </c>
+      <c r="B142" t="s">
+        <v>12</v>
+      </c>
+      <c r="C142" t="s">
+        <v>8</v>
+      </c>
+      <c r="D142" t="s">
+        <v>7</v>
+      </c>
+      <c r="E142" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F142" s="9">
+        <v>647.17999999999995</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A143" t="s">
+        <v>9</v>
+      </c>
+      <c r="B143" t="s">
+        <v>12</v>
+      </c>
+      <c r="C143" t="s">
+        <v>8</v>
+      </c>
+      <c r="D143" t="s">
+        <v>7</v>
+      </c>
+      <c r="E143" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F143" s="9">
+        <v>647.17999999999995</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A144" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" t="s">
+        <v>12</v>
+      </c>
+      <c r="C144" t="s">
+        <v>8</v>
+      </c>
+      <c r="D144" t="s">
+        <v>7</v>
+      </c>
+      <c r="E144" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F144" s="9">
+        <v>240.37</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A145" t="s">
+        <v>9</v>
+      </c>
+      <c r="B145" t="s">
+        <v>12</v>
+      </c>
+      <c r="C145" t="s">
+        <v>8</v>
+      </c>
+      <c r="D145" t="s">
+        <v>7</v>
+      </c>
+      <c r="E145" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F145" s="9">
+        <v>2153.7600000000002</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A146" t="s">
+        <v>9</v>
+      </c>
+      <c r="B146" t="s">
+        <v>12</v>
+      </c>
+      <c r="C146" t="s">
+        <v>8</v>
+      </c>
+      <c r="D146" t="s">
+        <v>7</v>
+      </c>
+      <c r="E146" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F146" s="9">
+        <v>240.37</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A147" t="s">
+        <v>9</v>
+      </c>
+      <c r="B147" t="s">
+        <v>12</v>
+      </c>
+      <c r="C147" t="s">
+        <v>8</v>
+      </c>
+      <c r="D147" t="s">
+        <v>7</v>
+      </c>
+      <c r="E147" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F147" s="9">
+        <v>-2153.7600000000002</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A148" t="s">
+        <v>9</v>
+      </c>
+      <c r="B148" t="s">
+        <v>12</v>
+      </c>
+      <c r="C148" t="s">
+        <v>8</v>
+      </c>
+      <c r="D148" t="s">
+        <v>7</v>
+      </c>
+      <c r="E148" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F148" s="9">
+        <v>-3730.98</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A149" t="s">
+        <v>9</v>
+      </c>
+      <c r="B149" t="s">
+        <v>12</v>
+      </c>
+      <c r="C149" t="s">
+        <v>8</v>
+      </c>
+      <c r="D149" t="s">
+        <v>7</v>
+      </c>
+      <c r="E149" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F124" s="13">
-[...16 lines deleted...]
-      <c r="E125" s="12" t="s">
+      <c r="F149" s="9">
+        <v>647.17999999999995</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A150" t="s">
+        <v>9</v>
+      </c>
+      <c r="B150" t="s">
+        <v>12</v>
+      </c>
+      <c r="C150" t="s">
+        <v>8</v>
+      </c>
+      <c r="D150" t="s">
+        <v>7</v>
+      </c>
+      <c r="E150" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="F125" s="13">
-[...16 lines deleted...]
-      <c r="E126" s="12" t="s">
+      <c r="F150" s="9">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A151" t="s">
+        <v>9</v>
+      </c>
+      <c r="B151" t="s">
+        <v>12</v>
+      </c>
+      <c r="C151" t="s">
+        <v>8</v>
+      </c>
+      <c r="D151" t="s">
+        <v>7</v>
+      </c>
+      <c r="E151" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F151" s="9">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A152" t="s">
+        <v>9</v>
+      </c>
+      <c r="B152" t="s">
+        <v>12</v>
+      </c>
+      <c r="C152" t="s">
+        <v>8</v>
+      </c>
+      <c r="D152" t="s">
+        <v>7</v>
+      </c>
+      <c r="E152" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="F126" s="13">
-[...16 lines deleted...]
-      <c r="E127" s="12" t="s">
+      <c r="F152" s="9">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A153" t="s">
+        <v>9</v>
+      </c>
+      <c r="B153" t="s">
+        <v>12</v>
+      </c>
+      <c r="C153" t="s">
+        <v>8</v>
+      </c>
+      <c r="D153" t="s">
+        <v>7</v>
+      </c>
+      <c r="E153" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="F127" s="13">
-[...16 lines deleted...]
-      <c r="E128" s="12" t="s">
+      <c r="F153" s="9">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A154" t="s">
+        <v>9</v>
+      </c>
+      <c r="B154" t="s">
+        <v>12</v>
+      </c>
+      <c r="C154" t="s">
+        <v>8</v>
+      </c>
+      <c r="D154" t="s">
+        <v>7</v>
+      </c>
+      <c r="E154" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="F128" s="13">
-[...16 lines deleted...]
-      <c r="E129" s="12" t="s">
+      <c r="F154" s="9">
+        <v>277.64</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A155" t="s">
+        <v>9</v>
+      </c>
+      <c r="B155" t="s">
+        <v>12</v>
+      </c>
+      <c r="C155" t="s">
+        <v>8</v>
+      </c>
+      <c r="D155" t="s">
+        <v>7</v>
+      </c>
+      <c r="E155" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="F129" s="13">
-[...16 lines deleted...]
-      <c r="E130" s="12" t="s">
+      <c r="F155" s="9">
+        <v>277.64</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A156" t="s">
+        <v>9</v>
+      </c>
+      <c r="B156" t="s">
+        <v>12</v>
+      </c>
+      <c r="C156" t="s">
+        <v>8</v>
+      </c>
+      <c r="D156" t="s">
+        <v>7</v>
+      </c>
+      <c r="E156" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F156" s="9">
+        <v>261.5</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A157" t="s">
+        <v>9</v>
+      </c>
+      <c r="B157" t="s">
+        <v>12</v>
+      </c>
+      <c r="C157" t="s">
+        <v>8</v>
+      </c>
+      <c r="D157" t="s">
+        <v>7</v>
+      </c>
+      <c r="E157" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F157" s="9">
+        <v>261.5</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A158" t="s">
+        <v>9</v>
+      </c>
+      <c r="B158" t="s">
+        <v>12</v>
+      </c>
+      <c r="C158" t="s">
+        <v>8</v>
+      </c>
+      <c r="D158" t="s">
+        <v>7</v>
+      </c>
+      <c r="E158" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F158" s="9">
+        <v>6573.75</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A159" t="s">
+        <v>9</v>
+      </c>
+      <c r="B159" t="s">
+        <v>12</v>
+      </c>
+      <c r="C159" t="s">
+        <v>8</v>
+      </c>
+      <c r="D159" t="s">
+        <v>7</v>
+      </c>
+      <c r="E159" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F159" s="9">
+        <v>7647.75</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A160" t="s">
+        <v>9</v>
+      </c>
+      <c r="B160" t="s">
+        <v>12</v>
+      </c>
+      <c r="C160" t="s">
+        <v>8</v>
+      </c>
+      <c r="D160" t="s">
+        <v>7</v>
+      </c>
+      <c r="E160" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="F130" s="13">
-[...16 lines deleted...]
-      <c r="E131" s="12" t="s">
+      <c r="F160" s="9">
+        <v>454.49</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A161" t="s">
+        <v>9</v>
+      </c>
+      <c r="B161" t="s">
+        <v>12</v>
+      </c>
+      <c r="C161" t="s">
+        <v>8</v>
+      </c>
+      <c r="D161" t="s">
+        <v>7</v>
+      </c>
+      <c r="E161" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="F131" s="13">
-[...16 lines deleted...]
-      <c r="E132" s="12" t="s">
+      <c r="F161" s="9">
+        <v>454.49</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A162" t="s">
+        <v>9</v>
+      </c>
+      <c r="B162" t="s">
+        <v>12</v>
+      </c>
+      <c r="C162" t="s">
+        <v>8</v>
+      </c>
+      <c r="D162" t="s">
+        <v>7</v>
+      </c>
+      <c r="E162" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="F132" s="13">
-[...16 lines deleted...]
-      <c r="E133" s="12" t="s">
+      <c r="F162" s="9">
+        <v>437.5</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A163" t="s">
+        <v>9</v>
+      </c>
+      <c r="B163" t="s">
+        <v>12</v>
+      </c>
+      <c r="C163" t="s">
+        <v>8</v>
+      </c>
+      <c r="D163" t="s">
+        <v>7</v>
+      </c>
+      <c r="E163" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="F133" s="13">
-[...16 lines deleted...]
-      <c r="E134" s="12" t="s">
+      <c r="F163" s="9">
+        <v>437.5</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A164" t="s">
+        <v>9</v>
+      </c>
+      <c r="B164" t="s">
+        <v>12</v>
+      </c>
+      <c r="C164" t="s">
+        <v>8</v>
+      </c>
+      <c r="D164" t="s">
+        <v>7</v>
+      </c>
+      <c r="E164" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="F134" s="13">
-[...16 lines deleted...]
-      <c r="E135" s="12" t="s">
+      <c r="F164" s="9">
+        <v>235.92</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A165" t="s">
+        <v>9</v>
+      </c>
+      <c r="B165" t="s">
+        <v>12</v>
+      </c>
+      <c r="C165" t="s">
+        <v>8</v>
+      </c>
+      <c r="D165" t="s">
+        <v>7</v>
+      </c>
+      <c r="E165" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="F135" s="13">
-[...16 lines deleted...]
-      <c r="E136" s="12" t="s">
+      <c r="F165" s="9">
+        <v>4184.76</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A166" t="s">
+        <v>9</v>
+      </c>
+      <c r="B166" t="s">
+        <v>12</v>
+      </c>
+      <c r="C166" t="s">
+        <v>8</v>
+      </c>
+      <c r="D166" t="s">
+        <v>7</v>
+      </c>
+      <c r="E166" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="F136" s="13">
-[...16 lines deleted...]
-      <c r="E137" s="12" t="s">
+      <c r="F166" s="9">
+        <v>394.26</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A167" t="s">
+        <v>9</v>
+      </c>
+      <c r="B167" t="s">
+        <v>12</v>
+      </c>
+      <c r="C167" t="s">
+        <v>8</v>
+      </c>
+      <c r="D167" t="s">
+        <v>7</v>
+      </c>
+      <c r="E167" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="F137" s="13">
-[...16 lines deleted...]
-      <c r="E138" s="12" t="s">
+      <c r="F167" s="9">
+        <v>6713.83</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A168" t="s">
+        <v>9</v>
+      </c>
+      <c r="B168" t="s">
+        <v>12</v>
+      </c>
+      <c r="C168" t="s">
+        <v>8</v>
+      </c>
+      <c r="D168" t="s">
+        <v>7</v>
+      </c>
+      <c r="E168" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="F138" s="13">
-[...16 lines deleted...]
-      <c r="E139" s="12" t="s">
+      <c r="F168" s="9">
+        <v>773.83</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A169" t="s">
+        <v>9</v>
+      </c>
+      <c r="B169" t="s">
+        <v>12</v>
+      </c>
+      <c r="C169" t="s">
+        <v>8</v>
+      </c>
+      <c r="D169" t="s">
+        <v>7</v>
+      </c>
+      <c r="E169" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="F139" s="13">
-[...16 lines deleted...]
-      <c r="E140" s="12" t="s">
+      <c r="F169" s="9">
+        <v>88.61</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A170" t="s">
+        <v>9</v>
+      </c>
+      <c r="B170" t="s">
+        <v>12</v>
+      </c>
+      <c r="C170" t="s">
+        <v>8</v>
+      </c>
+      <c r="D170" t="s">
+        <v>7</v>
+      </c>
+      <c r="E170" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="F140" s="13">
-[...16 lines deleted...]
-      <c r="E141" s="12" t="s">
+      <c r="F170" s="9">
+        <v>773.83</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A171" t="s">
+        <v>9</v>
+      </c>
+      <c r="B171" t="s">
+        <v>12</v>
+      </c>
+      <c r="C171" t="s">
+        <v>8</v>
+      </c>
+      <c r="D171" t="s">
+        <v>7</v>
+      </c>
+      <c r="E171" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="F141" s="13">
-[...16 lines deleted...]
-      <c r="E142" s="12" t="s">
+      <c r="F171" s="9">
+        <v>89.07</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A172" t="s">
+        <v>9</v>
+      </c>
+      <c r="B172" t="s">
+        <v>12</v>
+      </c>
+      <c r="C172" t="s">
+        <v>8</v>
+      </c>
+      <c r="D172" t="s">
+        <v>7</v>
+      </c>
+      <c r="E172" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F172" s="9">
+        <v>6713.83</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A173" t="s">
+        <v>9</v>
+      </c>
+      <c r="B173" t="s">
+        <v>12</v>
+      </c>
+      <c r="C173" t="s">
+        <v>8</v>
+      </c>
+      <c r="D173" t="s">
+        <v>7</v>
+      </c>
+      <c r="E173" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F173" s="9">
+        <v>6713.83</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A174" t="s">
+        <v>9</v>
+      </c>
+      <c r="B174" t="s">
+        <v>12</v>
+      </c>
+      <c r="C174" t="s">
+        <v>8</v>
+      </c>
+      <c r="D174" t="s">
+        <v>7</v>
+      </c>
+      <c r="E174" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F174" s="9">
+        <v>6713.83</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A175" t="s">
+        <v>9</v>
+      </c>
+      <c r="B175" t="s">
+        <v>12</v>
+      </c>
+      <c r="C175" t="s">
+        <v>8</v>
+      </c>
+      <c r="D175" t="s">
+        <v>7</v>
+      </c>
+      <c r="E175" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F142" s="13">
-[...16 lines deleted...]
-      <c r="E143" s="12" t="s">
+      <c r="F175" s="9">
+        <v>289.99</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A176" t="s">
+        <v>9</v>
+      </c>
+      <c r="B176" t="s">
+        <v>12</v>
+      </c>
+      <c r="C176" t="s">
+        <v>8</v>
+      </c>
+      <c r="D176" t="s">
+        <v>7</v>
+      </c>
+      <c r="E176" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F143" s="13">
-[...156 lines deleted...]
-      <c r="E151" s="12" t="s">
+      <c r="F176" s="9">
+        <v>289.99</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A177" t="s">
+        <v>9</v>
+      </c>
+      <c r="B177" t="s">
+        <v>12</v>
+      </c>
+      <c r="C177" t="s">
+        <v>8</v>
+      </c>
+      <c r="D177" t="s">
+        <v>7</v>
+      </c>
+      <c r="E177" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="F151" s="13">
-[...16 lines deleted...]
-      <c r="E152" s="12" t="s">
+      <c r="F177" s="9">
+        <v>6563.92</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A178" t="s">
+        <v>9</v>
+      </c>
+      <c r="B178" t="s">
+        <v>12</v>
+      </c>
+      <c r="C178" t="s">
+        <v>8</v>
+      </c>
+      <c r="D178" t="s">
+        <v>7</v>
+      </c>
+      <c r="E178" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="F152" s="13">
-[...16 lines deleted...]
-      <c r="E153" s="12" t="s">
+      <c r="F178" s="9">
+        <v>845.75</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A179" t="s">
+        <v>9</v>
+      </c>
+      <c r="B179" t="s">
+        <v>12</v>
+      </c>
+      <c r="C179" t="s">
+        <v>8</v>
+      </c>
+      <c r="D179" t="s">
+        <v>7</v>
+      </c>
+      <c r="E179" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F179" s="9">
+        <v>845.75</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A180" t="s">
+        <v>9</v>
+      </c>
+      <c r="B180" t="s">
+        <v>12</v>
+      </c>
+      <c r="C180" t="s">
+        <v>8</v>
+      </c>
+      <c r="D180" t="s">
+        <v>7</v>
+      </c>
+      <c r="E180" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="F153" s="13">
+      <c r="F180" s="9">
         <v>6563.92</v>
       </c>
     </row>
-    <row r="154" spans="1:6" x14ac:dyDescent="0.3">
-[...52 lines deleted...]
-      <c r="E156" s="12" t="s">
+    <row r="181" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A181" t="s">
+        <v>9</v>
+      </c>
+      <c r="B181" t="s">
+        <v>12</v>
+      </c>
+      <c r="C181" t="s">
+        <v>8</v>
+      </c>
+      <c r="D181" t="s">
+        <v>7</v>
+      </c>
+      <c r="E181" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="F156" s="13">
+      <c r="F181" s="9">
+        <v>-240.37</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A182" t="s">
+        <v>9</v>
+      </c>
+      <c r="B182" t="s">
+        <v>12</v>
+      </c>
+      <c r="C182" t="s">
+        <v>8</v>
+      </c>
+      <c r="D182" t="s">
+        <v>7</v>
+      </c>
+      <c r="E182" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="F182" s="9">
+        <v>-240.37</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A183" t="s">
+        <v>9</v>
+      </c>
+      <c r="B183" t="s">
+        <v>12</v>
+      </c>
+      <c r="C183" t="s">
+        <v>8</v>
+      </c>
+      <c r="D183" t="s">
+        <v>7</v>
+      </c>
+      <c r="E183" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="F183" s="9">
+        <v>-240.37</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A184" t="s">
+        <v>9</v>
+      </c>
+      <c r="B184" t="s">
+        <v>12</v>
+      </c>
+      <c r="C184" t="s">
+        <v>8</v>
+      </c>
+      <c r="D184" t="s">
+        <v>7</v>
+      </c>
+      <c r="E184" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="F184" s="9">
+        <v>404.9</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A185" t="s">
+        <v>9</v>
+      </c>
+      <c r="B185" t="s">
+        <v>12</v>
+      </c>
+      <c r="C185" t="s">
+        <v>8</v>
+      </c>
+      <c r="D185" t="s">
+        <v>7</v>
+      </c>
+      <c r="E185" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="F185" s="9">
+        <v>297.22000000000003</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A186" t="s">
+        <v>9</v>
+      </c>
+      <c r="B186" t="s">
+        <v>12</v>
+      </c>
+      <c r="C186" t="s">
+        <v>8</v>
+      </c>
+      <c r="D186" t="s">
+        <v>7</v>
+      </c>
+      <c r="E186" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F186" s="9">
+        <v>374.45</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A187" t="s">
+        <v>9</v>
+      </c>
+      <c r="B187" t="s">
+        <v>12</v>
+      </c>
+      <c r="C187" t="s">
+        <v>8</v>
+      </c>
+      <c r="D187" t="s">
+        <v>7</v>
+      </c>
+      <c r="E187" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F187" s="9">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A188" t="s">
+        <v>9</v>
+      </c>
+      <c r="B188" t="s">
+        <v>12</v>
+      </c>
+      <c r="C188" t="s">
+        <v>8</v>
+      </c>
+      <c r="D188" t="s">
+        <v>7</v>
+      </c>
+      <c r="E188" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F188" s="9">
+        <v>374.45</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A189" t="s">
+        <v>9</v>
+      </c>
+      <c r="B189" t="s">
+        <v>12</v>
+      </c>
+      <c r="C189" t="s">
+        <v>8</v>
+      </c>
+      <c r="D189" t="s">
+        <v>7</v>
+      </c>
+      <c r="E189" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="F189" s="9">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A190" t="s">
+        <v>9</v>
+      </c>
+      <c r="B190" t="s">
+        <v>12</v>
+      </c>
+      <c r="C190" t="s">
+        <v>8</v>
+      </c>
+      <c r="D190" t="s">
+        <v>7</v>
+      </c>
+      <c r="E190" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="F190" s="9">
+        <v>-781.88</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A191" t="s">
+        <v>9</v>
+      </c>
+      <c r="B191" t="s">
+        <v>12</v>
+      </c>
+      <c r="C191" t="s">
+        <v>8</v>
+      </c>
+      <c r="D191" t="s">
+        <v>7</v>
+      </c>
+      <c r="E191" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="F191" s="9">
+        <v>-781.88</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A192" t="s">
+        <v>9</v>
+      </c>
+      <c r="B192" t="s">
+        <v>12</v>
+      </c>
+      <c r="C192" t="s">
+        <v>8</v>
+      </c>
+      <c r="D192" t="s">
+        <v>7</v>
+      </c>
+      <c r="E192" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F192" s="9">
+        <v>186.19</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A193" t="s">
+        <v>9</v>
+      </c>
+      <c r="B193" t="s">
+        <v>12</v>
+      </c>
+      <c r="C193" t="s">
+        <v>8</v>
+      </c>
+      <c r="D193" t="s">
+        <v>7</v>
+      </c>
+      <c r="E193" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F193" s="9">
+        <v>186.19</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A194" t="s">
+        <v>9</v>
+      </c>
+      <c r="B194" t="s">
+        <v>12</v>
+      </c>
+      <c r="C194" t="s">
+        <v>8</v>
+      </c>
+      <c r="D194" t="s">
+        <v>7</v>
+      </c>
+      <c r="E194" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F194" s="9">
+        <v>186.19</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A195" t="s">
+        <v>9</v>
+      </c>
+      <c r="B195" t="s">
+        <v>12</v>
+      </c>
+      <c r="C195" t="s">
+        <v>8</v>
+      </c>
+      <c r="D195" t="s">
+        <v>7</v>
+      </c>
+      <c r="E195" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F195" s="9">
+        <v>1202.0899999999999</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A196" t="s">
+        <v>9</v>
+      </c>
+      <c r="B196" t="s">
+        <v>12</v>
+      </c>
+      <c r="C196" t="s">
+        <v>8</v>
+      </c>
+      <c r="D196" t="s">
+        <v>7</v>
+      </c>
+      <c r="E196" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F196" s="9">
+        <v>5488.64</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A197" t="s">
+        <v>9</v>
+      </c>
+      <c r="B197" t="s">
+        <v>12</v>
+      </c>
+      <c r="C197" t="s">
+        <v>8</v>
+      </c>
+      <c r="D197" t="s">
+        <v>7</v>
+      </c>
+      <c r="E197" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F197" s="9">
         <v>6563.92</v>
       </c>
     </row>
-    <row r="157" spans="1:6" x14ac:dyDescent="0.3">
-[...192 lines deleted...]
-      <c r="E166" s="12" t="s">
+    <row r="198" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A198" t="s">
+        <v>9</v>
+      </c>
+      <c r="B198" t="s">
+        <v>12</v>
+      </c>
+      <c r="C198" t="s">
+        <v>8</v>
+      </c>
+      <c r="D198" t="s">
+        <v>7</v>
+      </c>
+      <c r="E198" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="F166" s="13">
-[...16 lines deleted...]
-      <c r="E167" s="12" t="s">
+      <c r="F198" s="9">
+        <v>1202.0899999999999</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A199" t="s">
+        <v>9</v>
+      </c>
+      <c r="B199" t="s">
+        <v>12</v>
+      </c>
+      <c r="C199" t="s">
+        <v>8</v>
+      </c>
+      <c r="D199" t="s">
+        <v>7</v>
+      </c>
+      <c r="E199" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="F167" s="13">
-[...16 lines deleted...]
-      <c r="E168" s="12" t="s">
+      <c r="F199" s="9">
+        <v>1202.0899999999999</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A200" t="s">
+        <v>9</v>
+      </c>
+      <c r="B200" t="s">
+        <v>12</v>
+      </c>
+      <c r="C200" t="s">
+        <v>8</v>
+      </c>
+      <c r="D200" t="s">
+        <v>7</v>
+      </c>
+      <c r="E200" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F200" s="9">
+        <v>1202.0899999999999</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A201" t="s">
+        <v>9</v>
+      </c>
+      <c r="B201" t="s">
+        <v>12</v>
+      </c>
+      <c r="C201" t="s">
+        <v>8</v>
+      </c>
+      <c r="D201" t="s">
+        <v>7</v>
+      </c>
+      <c r="E201" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F201" s="9">
+        <v>174.59</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A202" t="s">
+        <v>9</v>
+      </c>
+      <c r="B202" t="s">
+        <v>12</v>
+      </c>
+      <c r="C202" t="s">
+        <v>8</v>
+      </c>
+      <c r="D202" t="s">
+        <v>7</v>
+      </c>
+      <c r="E202" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F202" s="9">
+        <v>186.19</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A203" t="s">
+        <v>9</v>
+      </c>
+      <c r="B203" t="s">
+        <v>12</v>
+      </c>
+      <c r="C203" t="s">
+        <v>8</v>
+      </c>
+      <c r="D203" t="s">
+        <v>7</v>
+      </c>
+      <c r="E203" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F203" s="9">
+        <v>186.19</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A204" t="s">
+        <v>9</v>
+      </c>
+      <c r="B204" t="s">
+        <v>12</v>
+      </c>
+      <c r="C204" t="s">
+        <v>8</v>
+      </c>
+      <c r="D204" t="s">
+        <v>7</v>
+      </c>
+      <c r="E204" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F204" s="9">
+        <v>5382.92</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A205" t="s">
+        <v>9</v>
+      </c>
+      <c r="B205" t="s">
+        <v>12</v>
+      </c>
+      <c r="C205" t="s">
+        <v>8</v>
+      </c>
+      <c r="D205" t="s">
+        <v>7</v>
+      </c>
+      <c r="E205" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F205" s="9">
+        <v>-5488.64</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A206" t="s">
+        <v>9</v>
+      </c>
+      <c r="B206" t="s">
+        <v>12</v>
+      </c>
+      <c r="C206" t="s">
+        <v>8</v>
+      </c>
+      <c r="D206" t="s">
+        <v>7</v>
+      </c>
+      <c r="E206" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="F168" s="13">
-[...276 lines deleted...]
-      <c r="E182" s="12" t="s">
+      <c r="F206" s="9">
+        <v>5895.08</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A207" t="s">
+        <v>9</v>
+      </c>
+      <c r="B207" t="s">
+        <v>12</v>
+      </c>
+      <c r="C207" t="s">
+        <v>8</v>
+      </c>
+      <c r="D207" t="s">
+        <v>7</v>
+      </c>
+      <c r="E207" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="F182" s="13">
-[...16 lines deleted...]
-      <c r="E183" s="12" t="s">
+      <c r="F207" s="9">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A208" t="s">
+        <v>9</v>
+      </c>
+      <c r="B208" t="s">
+        <v>12</v>
+      </c>
+      <c r="C208" t="s">
+        <v>8</v>
+      </c>
+      <c r="D208" t="s">
+        <v>7</v>
+      </c>
+      <c r="E208" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F208" s="9">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A209" t="s">
+        <v>9</v>
+      </c>
+      <c r="B209" t="s">
+        <v>12</v>
+      </c>
+      <c r="C209" t="s">
+        <v>8</v>
+      </c>
+      <c r="D209" t="s">
+        <v>7</v>
+      </c>
+      <c r="E209" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F209" s="9">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A210" t="s">
+        <v>9</v>
+      </c>
+      <c r="B210" t="s">
+        <v>56</v>
+      </c>
+      <c r="C210" t="s">
+        <v>8</v>
+      </c>
+      <c r="D210" t="s">
+        <v>7</v>
+      </c>
+      <c r="E210" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="F183" s="13">
-[...16 lines deleted...]
-      <c r="E184" s="12" t="s">
+      <c r="F210" s="9">
+        <v>97.32</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A211" t="s">
+        <v>9</v>
+      </c>
+      <c r="B211" t="s">
+        <v>56</v>
+      </c>
+      <c r="C211" t="s">
+        <v>8</v>
+      </c>
+      <c r="D211" t="s">
+        <v>7</v>
+      </c>
+      <c r="E211" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="F184" s="13">
-[...16 lines deleted...]
-      <c r="E185" s="12" t="s">
+      <c r="F211" s="9">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A212" t="s">
+        <v>9</v>
+      </c>
+      <c r="B212" t="s">
+        <v>56</v>
+      </c>
+      <c r="C212" t="s">
+        <v>8</v>
+      </c>
+      <c r="D212" t="s">
+        <v>7</v>
+      </c>
+      <c r="E212" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="F185" s="13">
-[...16 lines deleted...]
-      <c r="E186" s="12" t="s">
+      <c r="F212" s="9">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A213" t="s">
+        <v>9</v>
+      </c>
+      <c r="B213" t="s">
+        <v>56</v>
+      </c>
+      <c r="C213" t="s">
+        <v>8</v>
+      </c>
+      <c r="D213" t="s">
+        <v>7</v>
+      </c>
+      <c r="E213" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F213" s="9">
+        <v>97.32</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A214" t="s">
+        <v>9</v>
+      </c>
+      <c r="B214" t="s">
+        <v>12</v>
+      </c>
+      <c r="C214" t="s">
+        <v>8</v>
+      </c>
+      <c r="D214" t="s">
+        <v>7</v>
+      </c>
+      <c r="E214" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="F186" s="13">
-[...16 lines deleted...]
-      <c r="E187" s="12" t="s">
+      <c r="F214" s="9">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A215" t="s">
+        <v>9</v>
+      </c>
+      <c r="B215" t="s">
+        <v>12</v>
+      </c>
+      <c r="C215" t="s">
+        <v>8</v>
+      </c>
+      <c r="D215" t="s">
+        <v>7</v>
+      </c>
+      <c r="E215" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="F187" s="13">
-[...16 lines deleted...]
-      <c r="E188" s="12" t="s">
+      <c r="F215" s="9">
+        <v>1768.56</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A216" t="s">
+        <v>9</v>
+      </c>
+      <c r="B216" t="s">
+        <v>12</v>
+      </c>
+      <c r="C216" t="s">
+        <v>8</v>
+      </c>
+      <c r="D216" t="s">
+        <v>7</v>
+      </c>
+      <c r="E216" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="F188" s="13">
-[...16 lines deleted...]
-      <c r="E189" s="12" t="s">
+      <c r="F216" s="9">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A217" t="s">
+        <v>9</v>
+      </c>
+      <c r="B217" t="s">
+        <v>12</v>
+      </c>
+      <c r="C217" t="s">
+        <v>8</v>
+      </c>
+      <c r="D217" t="s">
+        <v>7</v>
+      </c>
+      <c r="E217" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="F189" s="13">
-[...16 lines deleted...]
-      <c r="E190" s="12" t="s">
+      <c r="F217" s="9">
+        <v>1238.06</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A218" t="s">
+        <v>9</v>
+      </c>
+      <c r="B218" t="s">
+        <v>12</v>
+      </c>
+      <c r="C218" t="s">
+        <v>8</v>
+      </c>
+      <c r="D218" t="s">
+        <v>7</v>
+      </c>
+      <c r="E218" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F218" s="9">
+        <v>251.63</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A219" t="s">
+        <v>9</v>
+      </c>
+      <c r="B219" t="s">
+        <v>12</v>
+      </c>
+      <c r="C219" t="s">
+        <v>8</v>
+      </c>
+      <c r="D219" t="s">
+        <v>7</v>
+      </c>
+      <c r="E219" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F219" s="9">
+        <v>1153.18</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A220" t="s">
+        <v>9</v>
+      </c>
+      <c r="B220" t="s">
+        <v>12</v>
+      </c>
+      <c r="C220" t="s">
+        <v>8</v>
+      </c>
+      <c r="D220" t="s">
+        <v>7</v>
+      </c>
+      <c r="E220" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F220" s="9">
+        <v>1111.24</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A221" t="s">
+        <v>9</v>
+      </c>
+      <c r="B221" t="s">
+        <v>12</v>
+      </c>
+      <c r="C221" t="s">
+        <v>8</v>
+      </c>
+      <c r="D221" t="s">
+        <v>7</v>
+      </c>
+      <c r="E221" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F221" s="9">
+        <v>213.83</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A222" t="s">
+        <v>9</v>
+      </c>
+      <c r="B222" t="s">
+        <v>12</v>
+      </c>
+      <c r="C222" t="s">
+        <v>8</v>
+      </c>
+      <c r="D222" t="s">
+        <v>7</v>
+      </c>
+      <c r="E222" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F222" s="9">
+        <v>2349.3000000000002</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A223" t="s">
+        <v>9</v>
+      </c>
+      <c r="B223" t="s">
+        <v>12</v>
+      </c>
+      <c r="C223" t="s">
+        <v>8</v>
+      </c>
+      <c r="D223" t="s">
+        <v>7</v>
+      </c>
+      <c r="E223" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F223" s="9">
+        <v>1341.53</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A224" t="s">
+        <v>9</v>
+      </c>
+      <c r="B224" t="s">
+        <v>12</v>
+      </c>
+      <c r="C224" t="s">
+        <v>8</v>
+      </c>
+      <c r="D224" t="s">
+        <v>7</v>
+      </c>
+      <c r="E224" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F224" s="9">
+        <v>1895.42</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A225" t="s">
+        <v>9</v>
+      </c>
+      <c r="B225" t="s">
+        <v>12</v>
+      </c>
+      <c r="C225" t="s">
+        <v>8</v>
+      </c>
+      <c r="D225" t="s">
+        <v>7</v>
+      </c>
+      <c r="E225" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F225" s="9">
+        <v>4086.8</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A226" t="s">
+        <v>9</v>
+      </c>
+      <c r="B226" t="s">
+        <v>12</v>
+      </c>
+      <c r="C226" t="s">
+        <v>8</v>
+      </c>
+      <c r="D226" t="s">
+        <v>7</v>
+      </c>
+      <c r="E226" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F226" s="9">
+        <v>1153.18</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A227" t="s">
+        <v>9</v>
+      </c>
+      <c r="B227" t="s">
+        <v>12</v>
+      </c>
+      <c r="C227" t="s">
+        <v>8</v>
+      </c>
+      <c r="D227" t="s">
+        <v>7</v>
+      </c>
+      <c r="E227" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F227" s="9">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A228" t="s">
+        <v>9</v>
+      </c>
+      <c r="B228" t="s">
+        <v>12</v>
+      </c>
+      <c r="C228" t="s">
+        <v>8</v>
+      </c>
+      <c r="D228" t="s">
+        <v>7</v>
+      </c>
+      <c r="E228" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="F190" s="13">
-[...16 lines deleted...]
-      <c r="E191" s="12" t="s">
+      <c r="F228" s="9">
+        <v>411.05</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A229" t="s">
+        <v>9</v>
+      </c>
+      <c r="B229" t="s">
+        <v>12</v>
+      </c>
+      <c r="C229" t="s">
+        <v>8</v>
+      </c>
+      <c r="D229" t="s">
+        <v>7</v>
+      </c>
+      <c r="E229" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="F191" s="13">
-[...16 lines deleted...]
-      <c r="E192" s="12" t="s">
+      <c r="F229" s="9">
+        <v>411.05</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A230" t="s">
+        <v>9</v>
+      </c>
+      <c r="B230" t="s">
+        <v>12</v>
+      </c>
+      <c r="C230" t="s">
+        <v>8</v>
+      </c>
+      <c r="D230" t="s">
+        <v>7</v>
+      </c>
+      <c r="E230" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="F192" s="13">
-[...16 lines deleted...]
-      <c r="E193" s="12" t="s">
+      <c r="F230" s="9">
+        <v>411.05</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A231" t="s">
+        <v>9</v>
+      </c>
+      <c r="B231" t="s">
+        <v>12</v>
+      </c>
+      <c r="C231" t="s">
+        <v>8</v>
+      </c>
+      <c r="D231" t="s">
+        <v>7</v>
+      </c>
+      <c r="E231" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="F193" s="13">
-[...16 lines deleted...]
-      <c r="E194" s="12" t="s">
+      <c r="F231" s="9">
+        <v>411.05</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A232" t="s">
+        <v>9</v>
+      </c>
+      <c r="B232" t="s">
+        <v>12</v>
+      </c>
+      <c r="C232" t="s">
+        <v>8</v>
+      </c>
+      <c r="D232" t="s">
+        <v>7</v>
+      </c>
+      <c r="E232" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="F194" s="13">
-[...199 lines deleted...]
-      <c r="F204" s="13">
+      <c r="F232" s="9">
         <v>411.05</v>
       </c>
     </row>
-    <row r="205" spans="1:6" x14ac:dyDescent="0.3">
-[...76 lines deleted...]
-        <v>411.05</v>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A233" t="s">
+        <v>9</v>
+      </c>
+      <c r="B233" t="s">
+        <v>12</v>
+      </c>
+      <c r="C233" t="s">
+        <v>8</v>
+      </c>
+      <c r="D233" t="s">
+        <v>7</v>
+      </c>
+      <c r="E233" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F233" s="9">
+        <v>166.33</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A234" t="s">
+        <v>9</v>
+      </c>
+      <c r="B234" t="s">
+        <v>12</v>
+      </c>
+      <c r="C234" t="s">
+        <v>8</v>
+      </c>
+      <c r="D234" t="s">
+        <v>7</v>
+      </c>
+      <c r="E234" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F234" s="9">
+        <v>66.08</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A235" t="s">
+        <v>9</v>
+      </c>
+      <c r="B235" t="s">
+        <v>12</v>
+      </c>
+      <c r="C235" t="s">
+        <v>8</v>
+      </c>
+      <c r="D235" t="s">
+        <v>7</v>
+      </c>
+      <c r="E235" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F235" s="9">
+        <v>507.99</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A236" t="s">
+        <v>9</v>
+      </c>
+      <c r="B236" t="s">
+        <v>12</v>
+      </c>
+      <c r="C236" t="s">
+        <v>8</v>
+      </c>
+      <c r="D236" t="s">
+        <v>7</v>
+      </c>
+      <c r="E236" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F236" s="9">
+        <v>200.34</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A237" t="s">
+        <v>9</v>
+      </c>
+      <c r="B237" t="s">
+        <v>12</v>
+      </c>
+      <c r="C237" t="s">
+        <v>8</v>
+      </c>
+      <c r="D237" t="s">
+        <v>7</v>
+      </c>
+      <c r="E237" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F237" s="9">
+        <v>200.34</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A238" t="s">
+        <v>9</v>
+      </c>
+      <c r="B238" t="s">
+        <v>12</v>
+      </c>
+      <c r="C238" t="s">
+        <v>8</v>
+      </c>
+      <c r="D238" t="s">
+        <v>7</v>
+      </c>
+      <c r="E238" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F238" s="9">
+        <v>90.34</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A239" t="s">
+        <v>9</v>
+      </c>
+      <c r="B239" t="s">
+        <v>12</v>
+      </c>
+      <c r="C239" t="s">
+        <v>8</v>
+      </c>
+      <c r="D239" t="s">
+        <v>7</v>
+      </c>
+      <c r="E239" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F239" s="9">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A240" t="s">
+        <v>9</v>
+      </c>
+      <c r="B240" t="s">
+        <v>12</v>
+      </c>
+      <c r="C240" t="s">
+        <v>8</v>
+      </c>
+      <c r="D240" t="s">
+        <v>7</v>
+      </c>
+      <c r="E240" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F240" s="9">
+        <v>70.78</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A241" t="s">
+        <v>9</v>
+      </c>
+      <c r="B241" t="s">
+        <v>12</v>
+      </c>
+      <c r="C241" t="s">
+        <v>8</v>
+      </c>
+      <c r="D241" t="s">
+        <v>7</v>
+      </c>
+      <c r="E241" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F241" s="9">
+        <v>-324.41000000000003</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A242" t="s">
+        <v>9</v>
+      </c>
+      <c r="B242" t="s">
+        <v>12</v>
+      </c>
+      <c r="C242" t="s">
+        <v>8</v>
+      </c>
+      <c r="D242" t="s">
+        <v>7</v>
+      </c>
+      <c r="E242" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F242" s="9">
+        <v>-699.19</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A243" t="s">
+        <v>9</v>
+      </c>
+      <c r="B243" t="s">
+        <v>12</v>
+      </c>
+      <c r="C243" t="s">
+        <v>8</v>
+      </c>
+      <c r="D243" t="s">
+        <v>7</v>
+      </c>
+      <c r="E243" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F243" s="9">
+        <v>-324.41000000000003</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A244" t="s">
+        <v>9</v>
+      </c>
+      <c r="B244" t="s">
+        <v>12</v>
+      </c>
+      <c r="C244" t="s">
+        <v>8</v>
+      </c>
+      <c r="D244" t="s">
+        <v>7</v>
+      </c>
+      <c r="E244" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F244" s="9">
+        <v>-699.19</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A245" t="s">
+        <v>9</v>
+      </c>
+      <c r="B245" t="s">
+        <v>12</v>
+      </c>
+      <c r="C245" t="s">
+        <v>8</v>
+      </c>
+      <c r="D245" t="s">
+        <v>7</v>
+      </c>
+      <c r="E245" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F245" s="9">
+        <v>-699.19</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A246" t="s">
+        <v>9</v>
+      </c>
+      <c r="B246" t="s">
+        <v>12</v>
+      </c>
+      <c r="C246" t="s">
+        <v>8</v>
+      </c>
+      <c r="D246" t="s">
+        <v>7</v>
+      </c>
+      <c r="E246" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F246" s="9">
+        <v>-374.86</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A247" t="s">
+        <v>9</v>
+      </c>
+      <c r="B247" t="s">
+        <v>12</v>
+      </c>
+      <c r="C247" t="s">
+        <v>8</v>
+      </c>
+      <c r="D247" t="s">
+        <v>7</v>
+      </c>
+      <c r="E247" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F247" s="9">
+        <v>-324.41000000000003</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A248" t="s">
+        <v>9</v>
+      </c>
+      <c r="B248" t="s">
+        <v>12</v>
+      </c>
+      <c r="C248" t="s">
+        <v>8</v>
+      </c>
+      <c r="D248" t="s">
+        <v>7</v>
+      </c>
+      <c r="E248" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F248" s="9">
+        <v>-774.49</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A249" t="s">
+        <v>9</v>
+      </c>
+      <c r="B249" t="s">
+        <v>12</v>
+      </c>
+      <c r="C249" t="s">
+        <v>8</v>
+      </c>
+      <c r="D249" t="s">
+        <v>7</v>
+      </c>
+      <c r="E249" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F249" s="9">
+        <v>-699.19</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A250" t="s">
+        <v>9</v>
+      </c>
+      <c r="B250" t="s">
+        <v>12</v>
+      </c>
+      <c r="C250" t="s">
+        <v>8</v>
+      </c>
+      <c r="D250" t="s">
+        <v>7</v>
+      </c>
+      <c r="E250" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F250" s="9">
+        <v>-324.41000000000003</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A251" t="s">
+        <v>9</v>
+      </c>
+      <c r="B251" t="s">
+        <v>12</v>
+      </c>
+      <c r="C251" t="s">
+        <v>8</v>
+      </c>
+      <c r="D251" t="s">
+        <v>7</v>
+      </c>
+      <c r="E251" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F251" s="9">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A252" t="s">
+        <v>9</v>
+      </c>
+      <c r="B252" t="s">
+        <v>12</v>
+      </c>
+      <c r="C252" t="s">
+        <v>8</v>
+      </c>
+      <c r="D252" t="s">
+        <v>7</v>
+      </c>
+      <c r="E252" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="F252" s="9">
+        <v>-97.95</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A253" t="s">
+        <v>9</v>
+      </c>
+      <c r="B253" t="s">
+        <v>12</v>
+      </c>
+      <c r="C253" t="s">
+        <v>8</v>
+      </c>
+      <c r="D253" t="s">
+        <v>7</v>
+      </c>
+      <c r="E253" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="F253" s="9">
+        <v>-674.73</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A254" t="s">
+        <v>9</v>
+      </c>
+      <c r="B254" t="s">
+        <v>12</v>
+      </c>
+      <c r="C254" t="s">
+        <v>8</v>
+      </c>
+      <c r="D254" t="s">
+        <v>7</v>
+      </c>
+      <c r="E254" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="F254" s="9">
+        <v>106.91</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A255" t="s">
+        <v>9</v>
+      </c>
+      <c r="B255" t="s">
+        <v>12</v>
+      </c>
+      <c r="C255" t="s">
+        <v>8</v>
+      </c>
+      <c r="D255" t="s">
+        <v>7</v>
+      </c>
+      <c r="E255" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="F255" s="9">
+        <v>-325</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A256" t="s">
+        <v>9</v>
+      </c>
+      <c r="B256" t="s">
+        <v>12</v>
+      </c>
+      <c r="C256" t="s">
+        <v>8</v>
+      </c>
+      <c r="D256" t="s">
+        <v>7</v>
+      </c>
+      <c r="E256" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F256" s="9">
+        <v>899.2</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A257" t="s">
+        <v>9</v>
+      </c>
+      <c r="B257" t="s">
+        <v>12</v>
+      </c>
+      <c r="C257" t="s">
+        <v>8</v>
+      </c>
+      <c r="D257" t="s">
+        <v>7</v>
+      </c>
+      <c r="E257" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F257" s="9">
+        <v>899.2</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A258" t="s">
+        <v>9</v>
+      </c>
+      <c r="B258" t="s">
+        <v>12</v>
+      </c>
+      <c r="C258" t="s">
+        <v>8</v>
+      </c>
+      <c r="D258" t="s">
+        <v>7</v>
+      </c>
+      <c r="E258" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="F258" s="9">
+        <v>279.88</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A259" t="s">
+        <v>9</v>
+      </c>
+      <c r="B259" t="s">
+        <v>12</v>
+      </c>
+      <c r="C259" t="s">
+        <v>8</v>
+      </c>
+      <c r="D259" t="s">
+        <v>7</v>
+      </c>
+      <c r="E259" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F259" s="9">
+        <v>756.49</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A260" t="s">
+        <v>9</v>
+      </c>
+      <c r="B260" t="s">
+        <v>12</v>
+      </c>
+      <c r="C260" t="s">
+        <v>8</v>
+      </c>
+      <c r="D260" t="s">
+        <v>7</v>
+      </c>
+      <c r="E260" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F260" s="9">
+        <v>387.4</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A261" t="s">
+        <v>9</v>
+      </c>
+      <c r="B261" t="s">
+        <v>12</v>
+      </c>
+      <c r="C261" t="s">
+        <v>8</v>
+      </c>
+      <c r="D261" t="s">
+        <v>7</v>
+      </c>
+      <c r="E261" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F261" s="9">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A262" t="s">
+        <v>9</v>
+      </c>
+      <c r="B262" t="s">
+        <v>12</v>
+      </c>
+      <c r="C262" t="s">
+        <v>8</v>
+      </c>
+      <c r="D262" t="s">
+        <v>7</v>
+      </c>
+      <c r="E262" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F262" s="9">
+        <v>2303.04</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A263" t="s">
+        <v>9</v>
+      </c>
+      <c r="B263" t="s">
+        <v>12</v>
+      </c>
+      <c r="C263" t="s">
+        <v>8</v>
+      </c>
+      <c r="D263" t="s">
+        <v>7</v>
+      </c>
+      <c r="E263" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F263" s="9">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A264" t="s">
+        <v>9</v>
+      </c>
+      <c r="B264" t="s">
+        <v>12</v>
+      </c>
+      <c r="C264" t="s">
+        <v>8</v>
+      </c>
+      <c r="D264" t="s">
+        <v>7</v>
+      </c>
+      <c r="E264" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F264" s="9">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A265" t="s">
+        <v>9</v>
+      </c>
+      <c r="B265" t="s">
+        <v>12</v>
+      </c>
+      <c r="C265" t="s">
+        <v>8</v>
+      </c>
+      <c r="D265" t="s">
+        <v>7</v>
+      </c>
+      <c r="E265" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F265" s="9">
+        <v>2171.12</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A266" t="s">
+        <v>9</v>
+      </c>
+      <c r="B266" t="s">
+        <v>12</v>
+      </c>
+      <c r="C266" t="s">
+        <v>8</v>
+      </c>
+      <c r="D266" t="s">
+        <v>7</v>
+      </c>
+      <c r="E266" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F266" s="9">
+        <v>2303.04</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A267" t="s">
+        <v>9</v>
+      </c>
+      <c r="B267" t="s">
+        <v>12</v>
+      </c>
+      <c r="C267" t="s">
+        <v>8</v>
+      </c>
+      <c r="D267" t="s">
+        <v>7</v>
+      </c>
+      <c r="E267" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F267" s="9">
+        <v>-1425.35</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A268" t="s">
+        <v>9</v>
+      </c>
+      <c r="B268" t="s">
+        <v>12</v>
+      </c>
+      <c r="C268" t="s">
+        <v>8</v>
+      </c>
+      <c r="D268" t="s">
+        <v>7</v>
+      </c>
+      <c r="E268" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F268" s="9">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A269" t="s">
+        <v>9</v>
+      </c>
+      <c r="B269" t="s">
+        <v>12</v>
+      </c>
+      <c r="C269" t="s">
+        <v>8</v>
+      </c>
+      <c r="D269" t="s">
+        <v>7</v>
+      </c>
+      <c r="E269" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F269" s="9">
+        <v>540.70000000000005</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A270" t="s">
+        <v>9</v>
+      </c>
+      <c r="B270" t="s">
+        <v>12</v>
+      </c>
+      <c r="C270" t="s">
+        <v>8</v>
+      </c>
+      <c r="D270" t="s">
+        <v>7</v>
+      </c>
+      <c r="E270" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F270" s="9">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A271" t="s">
+        <v>9</v>
+      </c>
+      <c r="B271" t="s">
+        <v>12</v>
+      </c>
+      <c r="C271" t="s">
+        <v>8</v>
+      </c>
+      <c r="D271" t="s">
+        <v>7</v>
+      </c>
+      <c r="E271" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F271" s="9">
+        <v>540.70000000000005</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A272" t="s">
+        <v>9</v>
+      </c>
+      <c r="B272" t="s">
+        <v>12</v>
+      </c>
+      <c r="C272" t="s">
+        <v>8</v>
+      </c>
+      <c r="D272" t="s">
+        <v>7</v>
+      </c>
+      <c r="E272" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F272" s="9">
+        <v>-1138.9000000000001</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A273" t="s">
+        <v>9</v>
+      </c>
+      <c r="B273" t="s">
+        <v>56</v>
+      </c>
+      <c r="C273" t="s">
+        <v>8</v>
+      </c>
+      <c r="D273" t="s">
+        <v>7</v>
+      </c>
+      <c r="E273" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F273" s="9">
+        <v>182.5</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A274" t="s">
+        <v>9</v>
+      </c>
+      <c r="B274" t="s">
+        <v>56</v>
+      </c>
+      <c r="C274" t="s">
+        <v>8</v>
+      </c>
+      <c r="D274" t="s">
+        <v>7</v>
+      </c>
+      <c r="E274" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F274" s="9">
+        <v>-182</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A275" t="s">
+        <v>9</v>
+      </c>
+      <c r="B275" t="s">
+        <v>56</v>
+      </c>
+      <c r="C275" t="s">
+        <v>8</v>
+      </c>
+      <c r="D275" t="s">
+        <v>7</v>
+      </c>
+      <c r="E275" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F275" s="9">
+        <v>182.5</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A276" t="s">
+        <v>9</v>
+      </c>
+      <c r="B276" t="s">
+        <v>12</v>
+      </c>
+      <c r="C276" t="s">
+        <v>8</v>
+      </c>
+      <c r="D276" t="s">
+        <v>7</v>
+      </c>
+      <c r="E276" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F276" s="9">
+        <v>790.99</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A277" t="s">
+        <v>9</v>
+      </c>
+      <c r="B277" t="s">
+        <v>12</v>
+      </c>
+      <c r="C277" t="s">
+        <v>8</v>
+      </c>
+      <c r="D277" t="s">
+        <v>7</v>
+      </c>
+      <c r="E277" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F277" s="9">
+        <v>-163.4</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A278" t="s">
+        <v>9</v>
+      </c>
+      <c r="B278" t="s">
+        <v>12</v>
+      </c>
+      <c r="C278" t="s">
+        <v>8</v>
+      </c>
+      <c r="D278" t="s">
+        <v>7</v>
+      </c>
+      <c r="E278" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F278" s="9">
+        <v>967.29</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A279" t="s">
+        <v>9</v>
+      </c>
+      <c r="B279" t="s">
+        <v>12</v>
+      </c>
+      <c r="C279" t="s">
+        <v>8</v>
+      </c>
+      <c r="D279" t="s">
+        <v>7</v>
+      </c>
+      <c r="E279" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="F279" s="9">
+        <v>-163.4</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A280" t="s">
+        <v>9</v>
+      </c>
+      <c r="B280" t="s">
+        <v>12</v>
+      </c>
+      <c r="C280" t="s">
+        <v>8</v>
+      </c>
+      <c r="D280" t="s">
+        <v>7</v>
+      </c>
+      <c r="E280" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F280" s="9">
+        <v>-1768.56</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A281" t="s">
+        <v>9</v>
+      </c>
+      <c r="B281" t="s">
+        <v>12</v>
+      </c>
+      <c r="C281" t="s">
+        <v>8</v>
+      </c>
+      <c r="D281" t="s">
+        <v>7</v>
+      </c>
+      <c r="E281" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F281" s="9">
+        <v>-1341.53</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A282" t="s">
+        <v>9</v>
+      </c>
+      <c r="B282" t="s">
+        <v>12</v>
+      </c>
+      <c r="C282" t="s">
+        <v>8</v>
+      </c>
+      <c r="D282" t="s">
+        <v>7</v>
+      </c>
+      <c r="E282" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F282" s="9">
+        <v>-6544.32</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A283" t="s">
+        <v>9</v>
+      </c>
+      <c r="B283" t="s">
+        <v>12</v>
+      </c>
+      <c r="C283" t="s">
+        <v>8</v>
+      </c>
+      <c r="D283" t="s">
+        <v>7</v>
+      </c>
+      <c r="E283" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F283" s="9">
+        <v>-6544.32</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A284" t="s">
+        <v>9</v>
+      </c>
+      <c r="B284" t="s">
+        <v>12</v>
+      </c>
+      <c r="C284" t="s">
+        <v>8</v>
+      </c>
+      <c r="D284" t="s">
+        <v>7</v>
+      </c>
+      <c r="E284" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F284" s="9">
+        <v>-6544.32</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A285" t="s">
+        <v>9</v>
+      </c>
+      <c r="B285" t="s">
+        <v>12</v>
+      </c>
+      <c r="C285" t="s">
+        <v>8</v>
+      </c>
+      <c r="D285" t="s">
+        <v>7</v>
+      </c>
+      <c r="E285" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F285" s="9">
+        <v>-582</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A286" t="s">
+        <v>9</v>
+      </c>
+      <c r="B286" t="s">
+        <v>12</v>
+      </c>
+      <c r="C286" t="s">
+        <v>8</v>
+      </c>
+      <c r="D286" t="s">
+        <v>7</v>
+      </c>
+      <c r="E286" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F286" s="9">
+        <v>-582</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A287" t="s">
+        <v>9</v>
+      </c>
+      <c r="B287" t="s">
+        <v>12</v>
+      </c>
+      <c r="C287" t="s">
+        <v>8</v>
+      </c>
+      <c r="D287" t="s">
+        <v>7</v>
+      </c>
+      <c r="E287" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F287" s="9">
+        <v>-1895.42</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A288" t="s">
+        <v>9</v>
+      </c>
+      <c r="B288" t="s">
+        <v>12</v>
+      </c>
+      <c r="C288" t="s">
+        <v>8</v>
+      </c>
+      <c r="D288" t="s">
+        <v>7</v>
+      </c>
+      <c r="E288" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F288" s="9">
+        <v>-582</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A289" t="s">
+        <v>9</v>
+      </c>
+      <c r="B289" t="s">
+        <v>12</v>
+      </c>
+      <c r="C289" t="s">
+        <v>8</v>
+      </c>
+      <c r="D289" t="s">
+        <v>7</v>
+      </c>
+      <c r="E289" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F289" s="9">
+        <v>-1153.18</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A290" t="s">
+        <v>9</v>
+      </c>
+      <c r="B290" t="s">
+        <v>12</v>
+      </c>
+      <c r="C290" t="s">
+        <v>8</v>
+      </c>
+      <c r="D290" t="s">
+        <v>7</v>
+      </c>
+      <c r="E290" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F290" s="9">
+        <v>3541.1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A291" t="s">
+        <v>9</v>
+      </c>
+      <c r="B291" t="s">
+        <v>12</v>
+      </c>
+      <c r="C291" t="s">
+        <v>8</v>
+      </c>
+      <c r="D291" t="s">
+        <v>7</v>
+      </c>
+      <c r="E291" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F291" s="9">
+        <v>1827.69</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A292" t="s">
+        <v>9</v>
+      </c>
+      <c r="B292" t="s">
+        <v>12</v>
+      </c>
+      <c r="C292" t="s">
+        <v>8</v>
+      </c>
+      <c r="D292" t="s">
+        <v>7</v>
+      </c>
+      <c r="E292" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F292" s="9">
+        <v>-1153.18</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A293" t="s">
+        <v>9</v>
+      </c>
+      <c r="B293" t="s">
+        <v>12</v>
+      </c>
+      <c r="C293" t="s">
+        <v>8</v>
+      </c>
+      <c r="D293" t="s">
+        <v>7</v>
+      </c>
+      <c r="E293" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F293" s="9">
+        <v>1690.19</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A294" t="s">
+        <v>9</v>
+      </c>
+      <c r="B294" t="s">
+        <v>12</v>
+      </c>
+      <c r="C294" t="s">
+        <v>8</v>
+      </c>
+      <c r="D294" t="s">
+        <v>7</v>
+      </c>
+      <c r="E294" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F294" s="9">
+        <v>-163.4</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A295" t="s">
+        <v>9</v>
+      </c>
+      <c r="B295" t="s">
+        <v>12</v>
+      </c>
+      <c r="C295" t="s">
+        <v>8</v>
+      </c>
+      <c r="D295" t="s">
+        <v>7</v>
+      </c>
+      <c r="E295" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="F295" s="9">
+        <v>678.31</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A296" t="s">
+        <v>9</v>
+      </c>
+      <c r="B296" t="s">
+        <v>12</v>
+      </c>
+      <c r="C296" t="s">
+        <v>8</v>
+      </c>
+      <c r="D296" t="s">
+        <v>7</v>
+      </c>
+      <c r="E296" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="F296" s="9">
+        <v>678.28</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A297" t="s">
+        <v>9</v>
+      </c>
+      <c r="B297" t="s">
+        <v>12</v>
+      </c>
+      <c r="C297" t="s">
+        <v>8</v>
+      </c>
+      <c r="D297" t="s">
+        <v>7</v>
+      </c>
+      <c r="E297" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="F297" s="9">
+        <v>-678.31</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A298" t="s">
+        <v>9</v>
+      </c>
+      <c r="B298" t="s">
+        <v>12</v>
+      </c>
+      <c r="C298" t="s">
+        <v>8</v>
+      </c>
+      <c r="D298" t="s">
+        <v>7</v>
+      </c>
+      <c r="E298" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="F298" s="9">
+        <v>-678.28</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A299" t="s">
+        <v>9</v>
+      </c>
+      <c r="B299" t="s">
+        <v>12</v>
+      </c>
+      <c r="C299" t="s">
+        <v>8</v>
+      </c>
+      <c r="D299" t="s">
+        <v>7</v>
+      </c>
+      <c r="E299" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F299" s="9">
+        <v>206.35</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A300" t="s">
+        <v>9</v>
+      </c>
+      <c r="B300" t="s">
+        <v>12</v>
+      </c>
+      <c r="C300" t="s">
+        <v>8</v>
+      </c>
+      <c r="D300" t="s">
+        <v>7</v>
+      </c>
+      <c r="E300" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="F300" s="9">
+        <v>11227.18</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A301" t="s">
+        <v>9</v>
+      </c>
+      <c r="B301" t="s">
+        <v>12</v>
+      </c>
+      <c r="C301" t="s">
+        <v>8</v>
+      </c>
+      <c r="D301" t="s">
+        <v>7</v>
+      </c>
+      <c r="E301" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="F301" s="9">
+        <v>7446.7</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A302" t="s">
+        <v>9</v>
+      </c>
+      <c r="B302" t="s">
+        <v>12</v>
+      </c>
+      <c r="C302" t="s">
+        <v>8</v>
+      </c>
+      <c r="D302" t="s">
+        <v>7</v>
+      </c>
+      <c r="E302" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F302" s="9">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A303" t="s">
+        <v>9</v>
+      </c>
+      <c r="B303" t="s">
+        <v>12</v>
+      </c>
+      <c r="C303" t="s">
+        <v>8</v>
+      </c>
+      <c r="D303" t="s">
+        <v>7</v>
+      </c>
+      <c r="E303" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F303" s="9">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A304" t="s">
+        <v>9</v>
+      </c>
+      <c r="B304" t="s">
+        <v>12</v>
+      </c>
+      <c r="C304" t="s">
+        <v>8</v>
+      </c>
+      <c r="D304" t="s">
+        <v>7</v>
+      </c>
+      <c r="E304" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F304" s="9">
+        <v>623.03</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A305" t="s">
+        <v>9</v>
+      </c>
+      <c r="B305" t="s">
+        <v>12</v>
+      </c>
+      <c r="C305" t="s">
+        <v>8</v>
+      </c>
+      <c r="D305" t="s">
+        <v>7</v>
+      </c>
+      <c r="E305" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F305" s="9">
+        <v>623.03</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A306" t="s">
+        <v>9</v>
+      </c>
+      <c r="B306" t="s">
+        <v>12</v>
+      </c>
+      <c r="C306" t="s">
+        <v>8</v>
+      </c>
+      <c r="D306" t="s">
+        <v>7</v>
+      </c>
+      <c r="E306" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F306" s="9">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A307" t="s">
+        <v>9</v>
+      </c>
+      <c r="B307" t="s">
+        <v>12</v>
+      </c>
+      <c r="C307" t="s">
+        <v>8</v>
+      </c>
+      <c r="D307" t="s">
+        <v>7</v>
+      </c>
+      <c r="E307" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F307" s="9">
+        <v>737.76</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A308" t="s">
+        <v>9</v>
+      </c>
+      <c r="B308" t="s">
+        <v>12</v>
+      </c>
+      <c r="C308" t="s">
+        <v>8</v>
+      </c>
+      <c r="D308" t="s">
+        <v>7</v>
+      </c>
+      <c r="E308" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F308" s="9">
+        <v>12.86</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A309" t="s">
+        <v>9</v>
+      </c>
+      <c r="B309" t="s">
+        <v>12</v>
+      </c>
+      <c r="C309" t="s">
+        <v>8</v>
+      </c>
+      <c r="D309" t="s">
+        <v>7</v>
+      </c>
+      <c r="E309" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F309" s="9">
+        <v>7273.86</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A310" t="s">
+        <v>9</v>
+      </c>
+      <c r="B310" t="s">
+        <v>12</v>
+      </c>
+      <c r="C310" t="s">
+        <v>8</v>
+      </c>
+      <c r="D310" t="s">
+        <v>7</v>
+      </c>
+      <c r="E310" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F310" s="9">
+        <v>6336.37</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A311" t="s">
+        <v>9</v>
+      </c>
+      <c r="B311" t="s">
+        <v>12</v>
+      </c>
+      <c r="C311" t="s">
+        <v>8</v>
+      </c>
+      <c r="D311" t="s">
+        <v>7</v>
+      </c>
+      <c r="E311" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F311" s="9">
+        <v>290</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
@@ -4779,71 +6907,50 @@
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I28" sqref="I28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100F509460D79101A43B576AD18A5E38D33" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="6962f274640660e3abee2a50f1f3186f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b62b5c35-b813-4c83-ad6f-baca43b1c820" xmlns:ns3="78f2c35c-6eb3-4bc7-935a-2e22b4c10832" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="045b5bebcf1d7cb3c983a0679ca5f246" ns2:_="" ns3:_="">
     <xsd:import namespace="b62b5c35-b813-4c83-ad6f-baca43b1c820"/>
     <xsd:import namespace="78f2c35c-6eb3-4bc7-935a-2e22b4c10832"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -5057,84 +7164,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b62b5c35-b813-4c83-ad6f-baca43b1c820" xsi:nil="true"/>
+    <TipoFactura xmlns="78f2c35c-6eb3-4bc7-935a-2e22b4c10832" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="78f2c35c-6eb3-4bc7-935a-2e22b4c10832">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C412B3E5-7C42-421A-923D-2C2FE568E646}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b62b5c35-b813-4c83-ad6f-baca43b1c820"/>
     <ds:schemaRef ds:uri="78f2c35c-6eb3-4bc7-935a-2e22b4c10832"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AEC2719-9189-4B63-ADBA-09C202925E9D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E5D8758-BD51-4DA3-9E4B-440FF440222C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b62b5c35-b813-4c83-ad6f-baca43b1c820"/>
+    <ds:schemaRef ds:uri="78f2c35c-6eb3-4bc7-935a-2e22b4c10832"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
       <vt:lpstr>Hoja2</vt:lpstr>
       <vt:lpstr>Hoja3</vt:lpstr>
     </vt:vector>