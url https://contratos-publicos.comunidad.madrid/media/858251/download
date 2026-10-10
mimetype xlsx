--- v0 (2026-06-13)
+++ v1 (2026-10-10)
@@ -1,94 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Hac\hac\SCATA006\GRP\COMPRAS\DATOS CONSUMOS\DATOS 2026\PUBLICACIÓN MEDIOS\contratos del 10 01 25 a 31 03 26 correctos\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Hac\hac\SCATA006\GRP\COMPRAS\DATOS CONSUMOS\DATOS 2026\PUBLICACIÓN MEDIOS\2 TRIMESTRE 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{716A0119-5653-442B-99A1-1E4826778AB2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D0D4453-C94A-458A-8647-36E392BE6131}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3560" yWindow="2810" windowWidth="14400" windowHeight="7270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$K$88</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$M$110</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K88" i="1" l="1"/>
+  <c r="J110" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="606" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="760" uniqueCount="177">
   <si>
     <t>AÑO</t>
   </si>
   <si>
     <t>TRIMESTRE</t>
   </si>
   <si>
     <t>ORGANISMO</t>
   </si>
   <si>
     <t>EXPEDIENTE</t>
   </si>
   <si>
     <t>ACUERDO MARCO</t>
   </si>
   <si>
     <t>NIF ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>CAMPAÑA</t>
   </si>
   <si>
@@ -136,53 +136,50 @@
   <si>
     <t>CAMPAÑA DE COMUNICACIÓN Y PUBLICIDAD PARA PROMOCIONAR LAS OPORTUNIDADES QUE OFRECEN TANTO LA COLABORACIÓN CON INDESIA COMO LOS PROGRAMAS DE SUBVENCIONES DIRIGIDOS A PYMES.</t>
   </si>
   <si>
     <t>CAMPAÑA DE PUBLICIDAD ONLINE PARA LA DIFUSIÓN DE LA PLATAFORMA CUENTA DIGITAL DE LA COMUNIDAD DE MADRID 2025</t>
   </si>
   <si>
     <t>CAMPAÑA DE RADIO PARA LA DIFUSION DE LA JUNTA ARBITRAL DE CONSUMO DE LA COMUNIDAD DE MADRID.</t>
   </si>
   <si>
     <t>CAMPAÑA DE SENSIBILIZACIÓN REALIZADA EN EL CONTRATO CM-A/SER-0000009637/2025. TODO ELLO CON EL OBJETIVO DE PROMOVER LA CAPACITACIÓN DIGITAL. FINANCIADO POR LA UNIÓN EUROPEA-NEXT GENERATION EU CON FONDOS DEL MECANISMO DE RECUPERACIÓN Y RESILIENCIA</t>
   </si>
   <si>
     <t>ANUNCIO OFICIAL DE LA CONVOCATORIA DE LOS PREMIOS FERMINA ORDUÑA A LA INNOVACIÓN TECNOLÓGICA DE LA COMUNIDAD DE MADRID</t>
   </si>
   <si>
     <t>CAMPAÑA EN TIK TOK DEL PROGRAMA "CARNÉ JOVEN"</t>
   </si>
   <si>
     <t>CAMPAÑA DE PUBLICIDAD EN MATERIA DE IGUALDAD 2025"EMPRENDIMIENTO EN IGUALDAD"</t>
   </si>
   <si>
     <t>CAMPAÑA DE SENSIBILIZACIÓN EN MATERIA DE PROMOCIÓN DEL ACOGIMIENTO FAMILIAR EN LA COMUNIDAD DE MADRID.</t>
   </si>
   <si>
-    <t>CAMPAÑA DE SENSIBILIZACIÓN EN MATERIA DE PROMOCIÓN DEL ACOGIMIENTO FAMILIAR EN LA COMUNIDAD DE MADRID PARA EL AÑO 2025– LOTE 1 MEDIOS OFF LINE</t>
-[...1 lines deleted...]
-  <si>
     <t>CAMPAÑA SENSIBILIZACIÓN Y PREVENCIÓN ADICCIONES TECNOLÓGICAS D. G. JUVENTUD ÚLTIMO TRIMESTRE 2025 (LOTE 1 OFFLINE Y LOTE 2 ONLINE).</t>
   </si>
   <si>
     <t>CAMPAÑA DE SENSIBILIZACIÓN CONTRA LA VIOLENCIA SEXUAL EN EL AÑO 2025</t>
   </si>
   <si>
     <t>DIFUSION SERVICIO DE AYUDA A DOMICILIO</t>
   </si>
   <si>
     <t>SEGURIDAD EN LAS INSTALACIONES DE GAS</t>
   </si>
   <si>
     <t>PLAN RENOVE DE ELECTRODOMÉSTICOS 2025</t>
   </si>
   <si>
     <t>CAMPAÑA DE DIFUSIÓN 5 PUEBLOS CON VIDA</t>
   </si>
   <si>
     <t>CAMPAÑA DE DIFUSIÓN 8 PUEBLOS CON VIDA</t>
   </si>
   <si>
     <t>CAMPAÑA 012 NOVIEMBRE 2025 LOTE 1 (MEDIOS OFFLINE)</t>
   </si>
   <si>
     <t>CONSEJERÍA DE VIVIENDA, TRANSPORTES E INFRAESTRUCTURAS</t>
@@ -346,287 +343,531 @@
   <si>
     <t>PUBLICACIÓN ANUNCIOS POR LA QUE SE SOMETE A INFORMACIÓN PÚBLICA LA RELACIÓN DE BIENES Y DERECHOS AFECTADOS POR EL EXPEDIENTE DE EXPROPIACIÓN FORZOSA PROMOVIDO CON MOTIVO DE LA EJECUCIÓN DEL PROYECTO DENOMINADO “CARRIL BICI PARALELO A LA CARRETERA M-206 ENTRE LOS PP.KK. 0+000 Y 7+500”, EN LOS TÉRMINOS MUNICIPALES DE LOECHES Y SAN FERNANDO DE HENARES.</t>
   </si>
   <si>
     <t>PUBLICACIÓN ANUNCIOS POR LA QUE SE SOMETE A INFORMACIÓN PÚBLICA LA RELACIÓN DE BIENES Y DERECHOS AFECTADOS POR EL EXPEDIENTE DE EXPROPIACIÓN FORZOSA PROMOVIDO CON MOTIVO DE LA EJECUCIÓN DEL PROYECTO “CARRIL BICI PARALELO A LA CARRETERA M-307 ENTRE LOS PP.KK. 2+800 Y 8+000”, EN LOS TÉRMINOS MUNICIPALES DE CIEMPOZUELOS Y SAN MARTÍN DE LA VEGA.</t>
   </si>
   <si>
     <t>DIFUSIÓN DE LA CAMPAÑA CONMEMORATIVA DEL 40 ANIVERSARIO DE LA CREACIÓN DEL CONSORCIO REGIONAL DE TRANSPORTES DE MADRID, EN LA QUE SE PROMOVERÁ EL USO DEL TRANSPORTE PÚBLICO A TRAVÉS DE MEDIOS OFFLINE (LOTE 1) Y ONLINE (LOTE 2).</t>
   </si>
   <si>
     <t>INFORMACIÓN PÚBLICA Y AUDIENCIA DEL “PROYECTO DEL PLAN DE CARRETERAS 2025-2032 DE LA COMUNIDAD DE MADRID Y SU ESTUDIO AMBIENTAL ESTRATÉGICO”</t>
   </si>
   <si>
     <t>DIFUSIÓN DE CAMPAÑAS DE PUBLICIDAD INSTITUCIONAL Y OTROS ANUNCIOS OFICIALES DE LA COMUNIDAD DE MADRID, RELATIVO AL LOTE Nº1 OFF LINE – PLAN VIVIENDA TVM.</t>
   </si>
   <si>
     <t>PUBLICACIÓN ANUNCIOS RELATIVOS A LA CONVOCATORIA DE LEVANTAMIENTO DE ACTAS PREVIAS A LA OCUPACIÓN CON MOTIVO DE LA EJECUCIÓN DEL PROYECTO “ENLACE EN EL P.K. 13+300 DE LA CARRETERA M-506 Y ACCESOS A FUENLABRADA”, EN EL TÉRMINO MUNICIPAL DE FUENLABRADA”.</t>
   </si>
   <si>
     <t>CONCIENCIACIÓN EN LOS RIESGOS LABORALES</t>
   </si>
   <si>
     <t>PUBLIRREPORTAJES ACTUACIONES DEL IRSST</t>
   </si>
   <si>
-    <t>INSTITUTO REGIONAL DE SEGURIDAD Y SALUD EN EL TRABAJO -IRSST-</t>
-[...1 lines deleted...]
-  <si>
     <t>CENTRO</t>
   </si>
   <si>
-    <t>D. G. TURISMO Y HOSTELERÍA</t>
-[...1 lines deleted...]
-  <si>
     <t>D.G. CULTURA E INDUSTRIAS CREATIVAS</t>
   </si>
   <si>
-    <t>D.G. PATRIMONIO CULTURAL Y OFICINA DEL ESPAÑOL</t>
-[...5 lines deleted...]
-    <t>DG. CULTURA E INDUSTRIAS CREATIVAS</t>
+    <t xml:space="preserve">CONSEJERÍA DE CULTURA, TURISMO Y DEPORTE </t>
   </si>
   <si>
     <t>D.G. DE TURISMO Y HOSTELERÍA</t>
   </si>
   <si>
     <t>MUSEO ARQUEOLÓGICO Y PALEONTOLÓGICO DE LA CM</t>
   </si>
   <si>
     <t xml:space="preserve">CONSEJERÍA DE DIGITALIZACIÓN </t>
   </si>
   <si>
-    <t>D.G. ESTRATEGIA DIGITAL</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CONSEJERÍA DE ECONOMIA, HACIENDA Y CONSUMO </t>
   </si>
   <si>
     <t>INSTITUTO REGIONAL DE ARBITRAJE DE CONSUMO</t>
   </si>
   <si>
     <t xml:space="preserve">CONSEJERÍA DE EDUCACIÓN, CIENCIA Y UNIVERSIDADES </t>
   </si>
   <si>
     <t>D.G. DE ENSEÑANZAS ARTÍSTICAS</t>
   </si>
   <si>
     <t>D.G. DE INVESTIGACIÓN E INNOVACIÓN TECNOLÓGICA</t>
   </si>
   <si>
-    <t>D.G. EDUCACIÓN SECUNDARIA, F.P. Y RÉG. ESPECIAL</t>
-[...1 lines deleted...]
-  <si>
     <t>D.G. DE JUVENTUD</t>
   </si>
   <si>
     <t>D.G. DE LA MUJER</t>
   </si>
   <si>
     <t xml:space="preserve">CONSEJERÍA DE FAMILIA, JUVENTUD Y ASUNTOS SOCIALES </t>
   </si>
   <si>
-    <t>D.G. ATENCIÓN AL MAYOR Y A LA DEPENDENCIA</t>
-[...1 lines deleted...]
-  <si>
     <t>D.G. DE INFANCIA, FAMILIA Y FOMENTO DE LA NATALIDAD</t>
   </si>
   <si>
-    <t>D.G. JUVENTUD</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CONSEJERÍA DE MEDIO AMBIENTE, AGRICULTURA E INTERIOR </t>
   </si>
   <si>
     <t>ÁREA DE COORDINACIÓN DE LA D.G. DE BIODIVERSIDAD Y GESTIÓN FORESTAL</t>
   </si>
   <si>
     <t>D.G. DE AGRICULTURA, GANADERÍA Y ALIMENTACIÓN</t>
   </si>
   <si>
     <t>D.G. DE TRANSICIÓN ENERGÉTICA Y ECONOMÍA CIRCULAR</t>
   </si>
   <si>
     <t>D.G. DEL SUELO</t>
   </si>
   <si>
     <t xml:space="preserve">CONSEJERÍA DE PRESIDENCIA, JUSTICIA Y ADMINISTRACIÓN LOCAL </t>
   </si>
   <si>
-    <t>D.G. ATENCION AL CIUDADANO Y TRANSPARENCIA</t>
-[...4 lines deleted...]
-  <si>
     <t>D.G. DE REEQUILIBRIO TERRITORIAL</t>
   </si>
   <si>
-    <t>D.G. MEDIOS COMUNICACIÓN</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CONSEJERÍA DE SANIDAD </t>
   </si>
   <si>
     <t>D.G. DE SALUD PÚBLICA</t>
   </si>
   <si>
     <t xml:space="preserve">CONSEJERÍA DE VIVIENDA, TRANSPORTES E INFRAESTRUCTURAS </t>
   </si>
   <si>
     <t>CONSORCIO REGIONAL DE TRANSPORTES DE MADRID</t>
   </si>
   <si>
     <t>S.G. ACTUACIONES ADMINISTRATIVAS (SGT)</t>
   </si>
   <si>
-    <t>-</t>
+    <t xml:space="preserve">AGENCIA DE SEGURIDAD Y EMERGENCIAS MADRID 112 </t>
+  </si>
+  <si>
+    <t>D.G. DE EMERGENCIAS</t>
+  </si>
+  <si>
+    <t>INSTITUTO REGIONAL DE SEGURIDAD Y SALUD EN EL TRABAJO (IRSST)</t>
+  </si>
+  <si>
+    <t>DIGITALIZA MADRID</t>
+  </si>
+  <si>
+    <t>CONSEJERÍA DE PRESIDENCIA, JUSTICIA Y ADMINISTRACIÓN LOCAL</t>
+  </si>
+  <si>
+    <t>PUEBLOS CON VIDA SIERRA PAUFEEL - WOMAN</t>
+  </si>
+  <si>
+    <t>CONSEJERÍA DE CULTURA, TURISMO Y DEPORTE</t>
+  </si>
+  <si>
+    <t>CAMPAÑA DE PUBLICIDAD MAD RURAL LOCAL LOTE 1 OFF LINE C BASADO</t>
+  </si>
+  <si>
+    <t>CAMPAÑA DE PROMOCION MAD RURAL NACIONAL LOTE 2 ON LINE C BASADO</t>
+  </si>
+  <si>
+    <t>CAMPAÑA DE PUBLICIDAD MAD RURAL NACIONAL LOTE 1 OFF LINE C BASADO</t>
+  </si>
+  <si>
+    <t>CAMPAÑA DE PUBLICIDAD PRODUCTOS DE TURISMO LOTE 2 ON LINE C BASADO</t>
+  </si>
+  <si>
+    <t>CAMPAÑA DE PROMOCION DEL CAMPING LOTE 2 ON LINE C BASADO</t>
+  </si>
+  <si>
+    <t>CAMPAÑA DE PROMOCION MADRID OFF EN CM LOTE 2 ON LINE C. BASADO</t>
+  </si>
+  <si>
+    <t>CAMP PROMO TURIST TURISMO RURAL ACCIONES ESPECIALES LOTE 1 OFF LINE C BAS</t>
+  </si>
+  <si>
+    <t>CONSEJERÍA DE EDUCACIÓN, CIENCIA Y UNIVERSIDADES</t>
+  </si>
+  <si>
+    <t>CAMPAÑA DE INFORMACIÓN SOBRE LOS RECURSOS DE LA COMUNIDAD DE MADRID CONTRA EL ACOSO ESCOLAR (BULLYING).</t>
+  </si>
+  <si>
+    <t>CAMPAÑA AHORRO AGUA_2026</t>
+  </si>
+  <si>
+    <t>ANUNCIO OFICIAL EXPROPIACIÓN FORZOSA 437</t>
+  </si>
+  <si>
+    <t>ANUNCIO OFICIAL EXPROPIACIÓN FORZOSA 439</t>
+  </si>
+  <si>
+    <t>CONSEJERÍA DE MEDIO AMBIENTE, AGRICULTURA E INTERIOR</t>
+  </si>
+  <si>
+    <t>CAMPAÑA DE CONCIENCIACIÓN EN MEDIOS DE COMUNICACIÓN DESTINADA A PROMOVER LA ECONOMÍA CIRCULAR</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>D.G. DE ATENCION AL CIUDADANO Y TRANSPARENCIA</t>
+  </si>
+  <si>
+    <t>D.G. DE ATENCIÓN AL MAYOR Y A LA DEPENDENCIA</t>
+  </si>
+  <si>
+    <t>D.G. DE COOPERACIÓN CON EL ESTADO Y LA UNIÓN EUROPEA</t>
+  </si>
+  <si>
+    <t>D.G. DE MEDIOS COMUNICACIÓN</t>
+  </si>
+  <si>
+    <t>D.G. DE PATRIMONIO CULTURAL Y OFICINA DEL ESPAÑOL</t>
+  </si>
+  <si>
+    <t>DG. DE CULTURA E INDUSTRIAS CREATIVAS</t>
+  </si>
+  <si>
+    <t>D.G. DE ESTRATEGIA DIGITAL</t>
+  </si>
+  <si>
+    <t>D.G. DE EDUCACIÓN SECUNDARIA, FORMACIÓN PROFESIONAL Y RÉGIMEN ESPECIAL</t>
   </si>
   <si>
     <t>CONTRATOS BASADOS EN EL ACUERDO MARCO DE SERVICIOS  DIRIGIDOS  A LA COMPRA DE ESPACIOS EN MEDIOS DE COMUNICACIÓN Y DEMÁS SOPORTES PUBLICITARIOS, PARA LA DIFUSIÓN DE CAMPAÑAS DE PUBLICIDAD INSTITUCIONAL Y OTROS ANUNCIOS OFICIALES DE LA COMUNIDAD DE MADRID
- EXP 05-AM-1/2024 - ADJUDICADOS DESDE EL 10/01/2025 AL 31/03/2026</t>
-[...11 lines deleted...]
-    <t>TOTAL</t>
+ EXP 05-AM-1/2024 - ADJUDICADOS DESDE EL 10/01/2025 AL 30/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONCIENCIACIÓN EN LOS RIESGOS LABORALES 2026 </t>
+  </si>
+  <si>
+    <t>CONSEJERÍA DE SANIDAD</t>
+  </si>
+  <si>
+    <t>DIRECCIÓN GENERAL DE SALUD PÚBLICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAMPAÑA DE MEDIOS DESTINADA A LA PREVENCIÓN DE ITS ENTRE LA POBLACIÓN DE 20 Y 30 AÑOS </t>
+  </si>
+  <si>
+    <t>FILM MADRID REGION 2026</t>
+  </si>
+  <si>
+    <t>SUBDIRECCIÓN GENERAL DE PROGRAMACIÓN E INDUSTRIAS CREATIVAS</t>
+  </si>
+  <si>
+    <t>DG DE EDUCACIÓN SECUNDARIA, FORMACIÓN PROFESIONAL Y RÉGIMEN ESPECIAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SECRETARÍA GENERAL TÉCNICA </t>
+  </si>
+  <si>
+    <t>PUBLICACIÓN ANUNCIO INFORMACIÓN PÚBLICA.“CARRIL BICI PARALELO A LA CTRA. M-111 ENTRE LOS PP.KK.0+000 Y 24+500”</t>
+  </si>
+  <si>
+    <t>SECRETARÍA GENERAL TÉCNICA</t>
+  </si>
+  <si>
+    <t>PUBLICACIÓN ANUNCIOS LEVANTAMIENTO ACTAS PREVIAS. “CARRIL BICI PARALELO A LA CTRA. M-307 ENTRE LOS PP.KK. 2+800 Y 8+000”. CLAVE: 2-VC-409</t>
+  </si>
+  <si>
+    <t>PUBLICACIÓN ANUNCIOS LEVANTAMIENTO ACTAS PREVIAS. “NUEVA GLORIETA DE ACCESO A LA MONTAÑA EN SU LÍMITE NOROESTE”</t>
+  </si>
+  <si>
+    <t>MADRID CULTURA Y TURISMO, S.A.U.</t>
+  </si>
+  <si>
+    <t>FESTIVAL RIESGO 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONSEJERIA DE DIGITALIZACION </t>
+  </si>
+  <si>
+    <t>COMPRA DE ESPACIOS EN MEDIOS DE COMUNICACIÓN PARA LA DIFUSIÓN DE CAMPAÑAS DE PUBLICIDAD INSTITUCIONAL  DE LA COMUNIDAD DE MADRID</t>
+  </si>
+  <si>
+    <t>DIRECCIÓN GENERAL DE ESTRATEGIA DIGITAL</t>
+  </si>
+  <si>
+    <t>DG REEQUILIBRIO TERRITORIAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIRECCIÓN GENERAL DE TURISMO Y HOSTELERÍA </t>
+  </si>
+  <si>
+    <t>DG TRANSICIÓN ENERGÉTICA Y ECONOMÍA CIRCULAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <numFmts count="2">
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
+  </numFmts>
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Moneda 2" xfId="1" xr:uid="{76FAFCC6-A588-4A60-96AE-674C311BDBAE}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -891,2977 +1132,3420 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K88"/>
+  <dimension ref="A1:M110"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F85" zoomScale="71" zoomScaleNormal="71" workbookViewId="0">
-      <selection activeCell="K3" sqref="K3"/>
+    <sheetView tabSelected="1" topLeftCell="I1" zoomScale="71" zoomScaleNormal="71" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A105" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="L109" sqref="L109"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.81640625" defaultRowHeight="12" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.7265625" defaultRowHeight="12" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3.90625" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="8.81640625" style="1"/>
+    <col min="1" max="1" width="5.08984375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="5.36328125" style="2" customWidth="1"/>
+    <col min="3" max="4" width="26.1796875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="12.36328125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="23.90625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="12.54296875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="16.08984375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="61.08984375" style="3" customWidth="1"/>
+    <col min="10" max="10" width="18.54296875" style="19" customWidth="1"/>
+    <col min="11" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="58" customHeight="1" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="B2" s="5" t="s">
+    <row r="1" spans="1:11" ht="69.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C1" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="14"/>
+    </row>
+    <row r="2" spans="1:11" ht="24.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="B2" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="C2" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="8" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="8" t="s">
+      <c r="D2" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="E2" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="G2" s="8" t="s">
+      <c r="F2" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="H2" s="8" t="s">
+      <c r="G2" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="I2" s="8" t="s">
+      <c r="H2" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J2" s="8" t="s">
+      <c r="I2" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="K2" s="10" t="s">
-[...29 lines deleted...]
-      <c r="J3" s="7" t="s">
+      <c r="J2" s="16" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="24" x14ac:dyDescent="0.35">
+      <c r="A3" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B3" s="8"/>
+      <c r="C3" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="E3" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="H3" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="J3" s="17">
+        <v>366.33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" ht="24" x14ac:dyDescent="0.35">
+      <c r="A4" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B4" s="4"/>
+      <c r="C4" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="K3" s="11">
+      <c r="J4" s="18">
         <v>366.33</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="24" x14ac:dyDescent="0.35">
-[...33 lines deleted...]
-    </row>
     <row r="5" spans="1:11" ht="24" x14ac:dyDescent="0.35">
-      <c r="A5" s="5">
-[...8 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="A5" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B5" s="4"/>
+      <c r="C5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="7" t="s">
-[...18 lines deleted...]
-        <v>38999.97</v>
+      <c r="D5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J5" s="18">
+        <v>1065.57</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="24" x14ac:dyDescent="0.35">
       <c r="A6" s="6">
-        <v>4</v>
-[...5 lines deleted...]
-      <c r="D6" s="7" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="4"/>
+      <c r="C6" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="7" t="s">
-[...18 lines deleted...]
-        <v>366.33</v>
+      <c r="D6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="J6" s="18">
+        <v>38999.9</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="24" x14ac:dyDescent="0.35">
       <c r="A7" s="6">
-        <v>5</v>
-[...5 lines deleted...]
-      <c r="D7" s="7" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="4"/>
+      <c r="C7" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="7" t="s">
-[...18 lines deleted...]
-        <v>1065.57</v>
+      <c r="D7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J7" s="18">
+        <v>4395.97</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="24" x14ac:dyDescent="0.35">
       <c r="A8" s="6">
-        <v>6</v>
-[...5 lines deleted...]
-      <c r="D8" s="7" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="4"/>
+      <c r="C8" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E8" s="7" t="s">
-[...18 lines deleted...]
-        <v>38999.9</v>
+      <c r="D8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="J8" s="18">
+        <v>338339.17</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="24" x14ac:dyDescent="0.35">
       <c r="A9" s="6">
-        <v>7</v>
-[...5 lines deleted...]
-      <c r="D9" s="7" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E9" s="7" t="s">
-[...18 lines deleted...]
-        <v>4395.97</v>
+      <c r="D9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="J9" s="18">
+        <v>2214.4299999999998</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="24" x14ac:dyDescent="0.35">
       <c r="A10" s="6">
-        <v>8</v>
-[...5 lines deleted...]
-      <c r="D10" s="7" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="4"/>
+      <c r="C10" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E10" s="7" t="s">
-[...18 lines deleted...]
-        <v>338339.17</v>
+      <c r="D10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10" s="18">
+        <v>549294.63</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="24" x14ac:dyDescent="0.35">
       <c r="A11" s="6">
-        <v>9</v>
-[...5 lines deleted...]
-      <c r="D11" s="7" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="4"/>
+      <c r="C11" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E11" s="7" t="s">
-[...18 lines deleted...]
-        <v>2214.4299999999998</v>
+      <c r="D11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J11" s="18">
+        <v>10387.35</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="24" x14ac:dyDescent="0.35">
       <c r="A12" s="6">
-        <v>10</v>
-[...5 lines deleted...]
-      <c r="D12" s="7" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="4"/>
+      <c r="C12" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E12" s="7" t="s">
-[...14 lines deleted...]
-      <c r="J12" s="7" t="s">
+      <c r="D12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="K12" s="11">
-        <v>549294.63</v>
+      <c r="J12" s="18">
+        <v>11625.64</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="24" x14ac:dyDescent="0.35">
       <c r="A13" s="6">
-        <v>11</v>
-[...27 lines deleted...]
-        <v>10387.35</v>
+        <v>2025</v>
+      </c>
+      <c r="B13" s="4"/>
+      <c r="C13" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J13" s="18">
+        <v>484000</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="24" x14ac:dyDescent="0.35">
       <c r="A14" s="6">
-        <v>12</v>
-[...27 lines deleted...]
-        <v>11625.64</v>
+        <v>2025</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="J14" s="18">
+        <v>179692.06</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="24" x14ac:dyDescent="0.35">
       <c r="A15" s="6">
-        <v>13</v>
-[...27 lines deleted...]
-        <v>484000</v>
+        <v>2025</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="J15" s="18">
+        <v>74860.240000000005</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="24" x14ac:dyDescent="0.35">
       <c r="A16" s="6">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="D16" s="7" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="J16" s="18">
+        <v>24999.88</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A17" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="J17" s="18">
+        <v>9955.09</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A18" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="J18" s="18">
+        <v>11999.88</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="51.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="4"/>
+      <c r="C19" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="J19" s="18">
+        <v>299949.27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A20" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B20" s="4"/>
+      <c r="C20" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="J20" s="18">
+        <v>21955.27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A21" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B21" s="4"/>
+      <c r="C21" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="J21" s="18">
+        <v>19902.59</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A22" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B22" s="4"/>
+      <c r="C22" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J22" s="18">
+        <v>17999.939999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A23" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B23" s="4"/>
+      <c r="C23" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="J23" s="18">
+        <v>49917.11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="48" x14ac:dyDescent="0.35">
+      <c r="A24" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B24" s="4"/>
+      <c r="C24" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J24" s="18">
+        <v>1666692.72</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="48" x14ac:dyDescent="0.35">
+      <c r="A25" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="J25" s="18">
+        <v>919449.81</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="48" x14ac:dyDescent="0.35">
+      <c r="A26" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="4"/>
+      <c r="C26" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J26" s="18">
+        <v>199999.88</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A27" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="4"/>
+      <c r="C27" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J27" s="18">
+        <v>59947.68</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A28" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="J28" s="18">
+        <v>79865.440000000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A29" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B29" s="4"/>
+      <c r="C29" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="J29" s="18">
+        <v>19917.330000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A30" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B30" s="4"/>
+      <c r="C30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="J30" s="18">
+        <v>699875.01</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="36" x14ac:dyDescent="0.35">
+      <c r="A31" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B31" s="4"/>
+      <c r="C31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="J31" s="18">
+        <v>269798.88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="36" x14ac:dyDescent="0.35">
+      <c r="A32" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B32" s="4"/>
+      <c r="C32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J32" s="18">
+        <v>286796.75</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="24" x14ac:dyDescent="0.35">
+      <c r="A33" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B33" s="4"/>
+      <c r="C33" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="J33" s="18">
+        <v>114999.99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="24" x14ac:dyDescent="0.35">
+      <c r="A34" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B34" s="4"/>
+      <c r="C34" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J34" s="18">
+        <v>118978.84</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="24" x14ac:dyDescent="0.35">
+      <c r="A35" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B35" s="4"/>
+      <c r="C35" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="J35" s="18">
+        <v>49998.85</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="24" x14ac:dyDescent="0.35">
+      <c r="A36" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B36" s="4"/>
+      <c r="C36" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="J36" s="18">
+        <v>1065.57</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="48" x14ac:dyDescent="0.35">
+      <c r="A37" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B37" s="4"/>
+      <c r="C37" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="J37" s="18">
+        <v>659650.1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="24" x14ac:dyDescent="0.35">
+      <c r="A38" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="4"/>
+      <c r="C38" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J38" s="18">
+        <v>19999.939999999999</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="24" x14ac:dyDescent="0.35">
+      <c r="A39" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="4"/>
+      <c r="C39" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="J39" s="18">
+        <v>969857.17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="24" x14ac:dyDescent="0.35">
+      <c r="A40" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="4"/>
+      <c r="C40" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="J40" s="18">
+        <v>674444.74</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="24" x14ac:dyDescent="0.35">
+      <c r="A41" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B41" s="4"/>
+      <c r="C41" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J41" s="18">
+        <v>99987.29</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A42" s="20">
+        <v>2025</v>
+      </c>
+      <c r="B42" s="21"/>
+      <c r="C42" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="D42" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="E42" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H42" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I42" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="J42" s="18">
+        <v>599046.15</v>
+      </c>
+      <c r="K42" s="27"/>
+      <c r="L42" s="28"/>
+      <c r="M42" s="28"/>
+    </row>
+    <row r="43" spans="1:13" ht="24" x14ac:dyDescent="0.35">
+      <c r="A43" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B43" s="4"/>
+      <c r="C43" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="J43" s="18">
+        <v>1159988.32</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="24" x14ac:dyDescent="0.35">
+      <c r="A44" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B44" s="4"/>
+      <c r="C44" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="J44" s="18">
+        <v>392612.08</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="24" x14ac:dyDescent="0.35">
+      <c r="A45" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B45" s="4"/>
+      <c r="C45" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="J45" s="18">
+        <v>14999.91</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="24" x14ac:dyDescent="0.35">
+      <c r="A46" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B46" s="4"/>
+      <c r="C46" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="J46" s="18">
+        <v>19359.95</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="36" x14ac:dyDescent="0.35">
+      <c r="A47" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B47" s="4"/>
+      <c r="C47" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="J47" s="18">
+        <v>174977.15</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="24" x14ac:dyDescent="0.35">
+      <c r="A48" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B48" s="4"/>
+      <c r="C48" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="J48" s="18">
+        <v>54450</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A49" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B49" s="4"/>
+      <c r="C49" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I49" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J49" s="18">
+        <v>124988.44</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A50" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B50" s="4"/>
+      <c r="C50" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I50" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J50" s="18">
+        <v>139931.62</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="48" x14ac:dyDescent="0.35">
+      <c r="A51" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B51" s="4"/>
+      <c r="C51" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="J51" s="18">
+        <v>1476.28</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A52" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B52" s="4"/>
+      <c r="C52" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="J52" s="18">
+        <v>168957.56</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A53" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B53" s="4"/>
+      <c r="C53" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J53" s="18">
+        <v>349539.32</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="36" x14ac:dyDescent="0.35">
+      <c r="A54" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B54" s="4"/>
+      <c r="C54" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="J54" s="18">
+        <v>7260</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A55" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B55" s="4"/>
+      <c r="C55" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="J55" s="18">
+        <v>499909.64</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A56" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B56" s="4"/>
+      <c r="C56" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I56" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J56" s="18">
+        <v>287135.25</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A57" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B57" s="4"/>
+      <c r="C57" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="J57" s="18">
+        <v>4841.78</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A58" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B58" s="4"/>
+      <c r="C58" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G58" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I58" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="J58" s="18">
+        <v>962904.21</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A59" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B59" s="4"/>
+      <c r="C59" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="J59" s="18">
+        <v>979942.59</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A60" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B60" s="4"/>
+      <c r="C60" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G60" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I60" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="J60" s="18">
+        <v>974995.02</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="60" x14ac:dyDescent="0.35">
+      <c r="A61" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B61" s="4"/>
+      <c r="C61" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="J61" s="18">
+        <v>28566.18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="60" x14ac:dyDescent="0.35">
+      <c r="A62" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B62" s="4"/>
+      <c r="C62" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H62" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="J62" s="18">
+        <v>28566.18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="48" x14ac:dyDescent="0.35">
+      <c r="A63" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B63" s="4"/>
+      <c r="C63" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H63" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="J63" s="18">
+        <v>499991.79</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A64" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B64" s="4"/>
+      <c r="C64" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="J64" s="18">
+        <v>1476.28</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="36" x14ac:dyDescent="0.35">
+      <c r="A65" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B65" s="4"/>
+      <c r="C65" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="J65" s="18">
+        <v>163378.92000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="48" x14ac:dyDescent="0.35">
+      <c r="A66" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B66" s="4"/>
+      <c r="C66" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I66" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="J66" s="18">
+        <v>2863.8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="36" x14ac:dyDescent="0.35">
+      <c r="A67" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B67" s="4"/>
+      <c r="C67" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J67" s="18">
+        <v>100040.86</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="36" x14ac:dyDescent="0.35">
+      <c r="A68" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B68" s="4"/>
+      <c r="C68" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="J68" s="18">
+        <v>599848.92000000004</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="36" x14ac:dyDescent="0.35">
+      <c r="A69" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B69" s="4"/>
+      <c r="C69" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="J69" s="18">
+        <v>95648.79</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A70" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B70" s="4">
+        <v>1</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I70" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J70" s="18">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A71" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B71" s="4">
+        <v>1</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J71" s="18">
+        <v>38999.97</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="48" x14ac:dyDescent="0.35">
+      <c r="A72" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B72" s="4">
+        <v>1</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J72" s="18">
+        <v>49991.34</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="48" x14ac:dyDescent="0.35">
+      <c r="A73" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B73" s="4">
+        <v>1</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="J73" s="18">
+        <v>248870.6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A74" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B74" s="4">
+        <v>1</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I74" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J74" s="18">
+        <v>21813.81</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A75" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B75" s="4">
+        <v>1</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="J75" s="18">
+        <v>19996.099999999999</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="48" x14ac:dyDescent="0.35">
+      <c r="A76" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B76" s="4">
+        <v>1</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I76" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J76" s="18">
+        <v>209977.2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A77" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B77" s="4">
+        <v>1</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="J77" s="18">
+        <v>79915.12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A78" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B78" s="4">
+        <v>1</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I78" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="J78" s="18">
+        <v>24981.07</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A79" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B79" s="4">
+        <v>1</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="J79" s="18">
+        <v>14999.06</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A80" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B80" s="4">
+        <v>1</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="J80" s="18">
+        <v>362999.08</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A81" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B81" s="4">
+        <v>1</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="J81" s="18">
+        <v>69999.78</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A82" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B82" s="4">
+        <v>1</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J82" s="18">
+        <v>9999.9500000000007</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="60" x14ac:dyDescent="0.35">
+      <c r="A83" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B83" s="4">
+        <v>1</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="J83" s="18">
+        <v>90750</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A84" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B84" s="4">
+        <v>1</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I84" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="J84" s="18">
+        <v>599833.02</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="24" x14ac:dyDescent="0.35">
+      <c r="A85" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B85" s="4">
+        <v>1</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H85" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I85" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="J85" s="18">
+        <v>16335</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="36" x14ac:dyDescent="0.35">
+      <c r="A86" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B86" s="4">
+        <v>1</v>
+      </c>
+      <c r="C86" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="D86" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I86" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="J86" s="18">
+        <v>133141.32999999999</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" s="24" customFormat="1" ht="36" x14ac:dyDescent="0.35">
+      <c r="A87" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B87" s="21">
+        <v>2</v>
+      </c>
+      <c r="C87" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="D87" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="E87" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G87" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H87" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I87" s="22" t="s">
+        <v>157</v>
+      </c>
+      <c r="J87" s="18">
+        <v>519967.19</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A88" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B88" s="21">
+        <v>2</v>
+      </c>
+      <c r="C88" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="D88" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="E88" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G88" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H88" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I88" s="22" t="s">
+        <v>160</v>
+      </c>
+      <c r="J88" s="18">
+        <v>849954.73</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A89" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B89" s="21">
+        <v>2</v>
+      </c>
+      <c r="C89" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D89" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="E89" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G89" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H89" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I89" s="22" t="s">
+        <v>161</v>
+      </c>
+      <c r="J89" s="18">
+        <v>19999.896400000001</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" s="24" customFormat="1" ht="36" x14ac:dyDescent="0.35">
+      <c r="A90" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B90" s="21">
+        <v>2</v>
+      </c>
+      <c r="C90" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D90" s="22" t="s">
+        <v>162</v>
+      </c>
+      <c r="E90" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G90" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H90" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I90" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="J90" s="18">
+        <v>17999.984199999999</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" s="24" customFormat="1" ht="36" x14ac:dyDescent="0.35">
+      <c r="A91" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B91" s="21">
+        <v>2</v>
+      </c>
+      <c r="C91" s="22" t="s">
+        <v>140</v>
+      </c>
+      <c r="D91" s="22" t="s">
+        <v>163</v>
+      </c>
+      <c r="E91" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G91" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H91" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I91" s="22" t="s">
+        <v>141</v>
+      </c>
+      <c r="J91" s="18">
+        <v>599963.76</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A92" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B92" s="21">
+        <v>2</v>
+      </c>
+      <c r="C92" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="E92" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G92" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H92" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="J92" s="18">
+        <v>66357.61</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A93" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B93" s="21">
+        <v>2</v>
+      </c>
+      <c r="C93" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93" s="22" t="s">
+        <v>166</v>
+      </c>
+      <c r="E93" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G93" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H93" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I93" s="22" t="s">
+        <v>167</v>
+      </c>
+      <c r="J93" s="18">
+        <v>1950.53</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A94" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B94" s="21">
+        <v>2</v>
+      </c>
+      <c r="C94" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94" s="22" t="s">
+        <v>164</v>
+      </c>
+      <c r="E94" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G94" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H94" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I94" s="22" t="s">
+        <v>168</v>
+      </c>
+      <c r="J94" s="18">
+        <v>970.19</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A95" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B95" s="21">
+        <v>2</v>
+      </c>
+      <c r="C95" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="D95" s="22" t="s">
+        <v>169</v>
+      </c>
+      <c r="E95" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G95" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H95" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I95" s="22" t="s">
+        <v>170</v>
+      </c>
+      <c r="J95" s="18">
+        <v>8900.2000000000007</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A96" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B96" s="21">
+        <v>2</v>
+      </c>
+      <c r="C96" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="D96" s="22" t="s">
+        <v>171</v>
+      </c>
+      <c r="E96" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G96" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H96" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I96" s="22" t="s">
+        <v>172</v>
+      </c>
+      <c r="J96" s="18">
+        <v>706974.29</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A97" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B97" s="21">
+        <v>2</v>
+      </c>
+      <c r="C97" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="D97" s="22" t="s">
+        <v>173</v>
+      </c>
+      <c r="E97" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G97" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H97" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I97" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="J97" s="18">
+        <v>289432</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A98" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B98" s="21">
+        <v>2</v>
+      </c>
+      <c r="C98" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="D98" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="E98" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H98" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I98" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="J98" s="18">
+        <v>59693.33</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A99" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B99" s="21">
+        <v>2</v>
+      </c>
+      <c r="C99" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D99" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="E99" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G99" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H99" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="J99" s="18">
+        <v>299936.46000000002</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A100" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B100" s="21">
+        <v>2</v>
+      </c>
+      <c r="C100" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D100" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="E100" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G100" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H100" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I100" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="J100" s="18">
+        <v>249999.99</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A101" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B101" s="21">
+        <v>2</v>
+      </c>
+      <c r="C101" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D101" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="E101" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G101" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H101" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I101" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="J101" s="18">
+        <v>598076.25</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A102" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B102" s="21">
+        <v>2</v>
+      </c>
+      <c r="C102" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D102" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="E102" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G102" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H102" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I102" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="J102" s="18">
+        <v>885094.41</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A103" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B103" s="21">
+        <v>2</v>
+      </c>
+      <c r="C103" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D103" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="E103" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G103" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H103" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="J103" s="18">
+        <v>84699.99</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A104" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B104" s="21">
+        <v>2</v>
+      </c>
+      <c r="C104" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D104" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="E104" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G104" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H104" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I104" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="J104" s="18">
+        <v>120000</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A105" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B105" s="21">
+        <v>2</v>
+      </c>
+      <c r="C105" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D105" s="22" t="s">
+        <v>175</v>
+      </c>
+      <c r="E105" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G105" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H105" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="J105" s="18">
+        <v>196684.57</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A106" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B106" s="21">
+        <v>2</v>
+      </c>
+      <c r="C106" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D106" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E106" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G106" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H106" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="22" t="s">
         <v>142</v>
       </c>
-      <c r="E16" s="7" t="s">
-[...289 lines deleted...]
-      <c r="B25" s="5">
+      <c r="J106" s="18">
+        <v>725965.84</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A107" s="20">
         <v>2026</v>
       </c>
-      <c r="C25" s="5">
-[...31 lines deleted...]
-      <c r="B26" s="5">
+      <c r="B107" s="21">
+        <v>2</v>
+      </c>
+      <c r="C107" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D107" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E107" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G107" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H107" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="J107" s="18">
+        <v>3018.26</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A108" s="20">
         <v>2026</v>
       </c>
-      <c r="C26" s="5">
-[...31 lines deleted...]
-      <c r="B27" s="5">
+      <c r="B108" s="21">
+        <v>2</v>
+      </c>
+      <c r="C108" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D108" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="E108" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G108" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H108" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="J108" s="18">
+        <v>3648.53</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" s="24" customFormat="1" ht="24" x14ac:dyDescent="0.35">
+      <c r="A109" s="20">
         <v>2026</v>
       </c>
-      <c r="C27" s="5">
-[...2044 lines deleted...]
-        <v>20097958.209999997</v>
+      <c r="B109" s="21">
+        <v>2</v>
+      </c>
+      <c r="C109" s="22" t="s">
+        <v>145</v>
+      </c>
+      <c r="D109" s="22" t="s">
+        <v>176</v>
+      </c>
+      <c r="E109" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="G109" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="H109" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="I109" s="22" t="s">
+        <v>146</v>
+      </c>
+      <c r="J109" s="18">
+        <v>167997.44</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="J110" s="25">
+        <f>SUM(J3:J109)</f>
+        <v>25976197.510599997</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="D1:K1"/>
+  <autoFilter ref="A2:M110" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <mergeCells count="2">
+    <mergeCell ref="C1:J1"/>
+    <mergeCell ref="K42:M42"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>