--- v0 (2026-06-20)
+++ v1 (2026-10-15)
@@ -1,140 +1,146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Mam\mam\ALCAL016\GRP\SGT13\SECCIÓN B CARLOS\07 EXPEDIENTES 2025\1B25 ACUERDO MARCO OBRAS LEGALIDAD URBANÍSTICA Cris\1B25 16 BASADOS\1B25 1 PUBLICACIÓN CONTRATOS BASADOS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Mam\mam\ALCAL016\GRP\SGT13\SECCIÓN B CARLOS\07 EXPEDIENTES 2025\1B25 ACUERDO MARCO OBRAS LEGALIDAD URBANÍSTICA Cris\1B25 16 BASADOS\1B25 1-5 PUBLICACIÓN CONTRATOS BASADOS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{857ACB52-15FA-42A8-8EC1-0FD16BF69ABA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22715F3D-0B29-4AA0-BCE2-F164B0BF8932}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="24" yWindow="0" windowWidth="23016" windowHeight="12096" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t>NIF DEL ADJUDICATARIO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>IMPORTE (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>ÓRGANO DESTINATARIO</t>
   </si>
   <si>
     <t>CONTRATOS BASADOS EN EL ACUERDO MARCO PARA LA CONTRATACIÓN DE LAS OBRAS DE “RESTAURACIÓN DE LA LEGALIDAD URBANÍSTICA QUE SUBSIDIARIAMENTE SE EJECUTARÁN DESDE LA SUBDIRECCIÓN GENERAL DE INSPECCIÓN Y DISCIPLINA URBANÍSTICA EN LOS DISTINTOS MUNICIPIOS DE LA COMUNIDAD DE MADRID” (EXP.: A/OBR-022092/2024 (1-B/25)</t>
   </si>
   <si>
     <t>Consejería de Medio Ambiente, Agricultura e Interior</t>
   </si>
   <si>
     <t>A79009296</t>
   </si>
   <si>
     <t>TRANDEX, SA</t>
   </si>
   <si>
     <t>“PROYECTO DE DEMOLICIÓN DE LAS CONSTRUCCIONES INCLUIDAS EN EL EXPEDIENTE DU 29/23. PARAJE LA MORRA. POLÍGONO 10 PARCELA 26 – 28390 BELMONTE DE TAJO (Madrid)”A/OBR-023741/2025C001</t>
   </si>
   <si>
     <t>“DESMONTAJE Y RETIRADA DE CONSTRUCCIONES, INSTALACIONES Y VALLADO PERIMETRAL EN POLÍGONO 3, PARCELAS 8 Y 10, del término municipal de CHINCHÓN (Madrid)” A/OBR-003322/2026C001</t>
+  </si>
+  <si>
+    <t>ACTUACIONES DE RESTAURACIÓN DE LA LEGALIDAD URBANÍSTICA EN POLÍGONO 15 PARCELA 120 REF. CATASTRAL 28059A015001200000JA CONFORME AL EXPEDIENTE DU 38_24 FUENTE EL SAZ DE JARAMA. A/OBR-031327/2026C001</t>
+  </si>
+  <si>
+    <t>ACTUACIONES DE RESTAURACIÓN DE LA LEGALIDAD URBANÍSTICA EN POLÍGONO 3 PARCELA 70 REF. CATASTRAL 28059A003000700000JE CONFORME AL EXPEDIENTE DU 25_23 FUENTE EL SAZ DE JARAMA. A/OBR-026881/2026C001</t>
   </si>
   <si>
     <r>
       <t>(adjudicados desde</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> 16-5-2025 HASTA 01/06/2026)</t>
+      <t xml:space="preserve"> 16/05/2025 HASTA 30/09/2026)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
-    <t>PROYECTO DE OBRAS ACTUACIONES DE RESTAURACIÓN DE LA LEGALIDAD URBANÍSTICA EN PARCELAS DS VEGA 637 RE. CASTASTRAL 07110050000000 CONFORME AL EXPEDIENTE DU 24_22 CHINCHÓN</t>
+    <t>PROYECTO DE OBRAS ACTUACIONES DE RESTAURACIÓN DE LA LEGALIDAD URBANÍSTICA EN PARCELAS DS VEGA 637 RE. CASTASTRAL 07110050000000 CONFORME AL EXPEDIENTE DU 24_22 CHINCHÓN A/OBR-021939/2026C001</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -179,267 +185,236 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -581,89 +556,89 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K7"/>
+  <dimension ref="A1:K9"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+    <sheetView tabSelected="1" topLeftCell="A5" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7:XFD7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="15" style="5" customWidth="1"/>
     <col min="3" max="3" width="39.33203125" customWidth="1"/>
     <col min="4" max="4" width="14.33203125" customWidth="1"/>
     <col min="5" max="5" width="25.6640625" customWidth="1"/>
     <col min="6" max="6" width="15.33203125" customWidth="1"/>
     <col min="7" max="7" width="14.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="69.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="12" t="s">
+      <c r="B1" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="C1" s="13"/>
-[...3 lines deleted...]
-      <c r="G1" s="13"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="14" t="s">
-[...6 lines deleted...]
-      <c r="G2" s="15"/>
+      <c r="B2" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.3">
       <c r="B3" s="4"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
     </row>
     <row r="4" spans="1:11" ht="27.6" x14ac:dyDescent="0.3">
       <c r="B4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="3" t="s">
@@ -703,71 +678,117 @@
       </c>
     </row>
     <row r="6" spans="1:11" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="9">
         <v>46031</v>
       </c>
       <c r="G6" s="10">
         <v>6893.35</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:11" ht="86.4" x14ac:dyDescent="0.3">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="6" t="s">
-        <v>13</v>
+      <c r="C7" s="11" t="s">
+        <v>15</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="9">
         <v>46160</v>
       </c>
       <c r="G7" s="10">
         <v>41016.269999999997</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A8">
+        <v>4</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="9">
+        <v>46191</v>
+      </c>
+      <c r="G8" s="10">
+        <v>43886.01</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="86.4" x14ac:dyDescent="0.3">
+      <c r="A9">
+        <v>5</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="9">
+        <v>46210</v>
+      </c>
+      <c r="G9" s="10">
+        <v>90243.29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 