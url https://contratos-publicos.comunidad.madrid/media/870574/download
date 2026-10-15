--- v0 (2026-07-16)
+++ v1 (2026-10-15)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Sso\sso\ODON50-B\GRP\CONTRA\EXPEDIENTES 2022\AM-004-2022-I-PPMM CENTROS DE DÍA\07 ANUNCIOS\Publicación contratos basados\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Sso\sso\ODON50-B\GRP\CONTRA\EXPEDIENTES 2022\004-2022-II-SER-MAR-PROGRAMA RESPIRO\07 ANUNCIOS\04-PUBLCIACIÓN CONTRATOS BASADOS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7711D33-1765-437D-BE6B-67236E2600BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BEDEAE7D-6633-40C4-AD4B-74C1D8A71D16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1080" yWindow="1020" windowWidth="22680" windowHeight="14160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Hoja1!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="428" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="480" uniqueCount="256">
   <si>
     <t>ÓRGANO PETICIONARIO</t>
   </si>
   <si>
     <t>OBJETO DEL CONTRATO</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>FECHA DE ADJUDICACIÓN</t>
   </si>
   <si>
     <t>NIF ADJUDICATARIO</t>
   </si>
   <si>
     <t>IMPORTE
 (IVA INCLUIDO)</t>
   </si>
   <si>
     <t>Dirección General de Atención al Mayor y a la Dependencia</t>
   </si>
   <si>
     <t>Valdeluz Servicios Geriátricos, S.L.</t>
   </si>
@@ -755,54 +755,129 @@
   <si>
     <t>22 PLAZAS - CENTRO C2770</t>
   </si>
   <si>
     <t>7 PLAZAS - CENTRO C2065</t>
   </si>
   <si>
     <t>3 PLAZAS - CENTRO C3945</t>
   </si>
   <si>
     <t>15 PLAZAS - CENTRO C3067</t>
   </si>
   <si>
     <t>10 PLAZAS - CENTRO C7854</t>
   </si>
   <si>
     <t>25 PLAZAS - CENTRO C7534</t>
   </si>
   <si>
     <t>9 PLAZAS - CENTRO C6718</t>
   </si>
   <si>
     <t>5 PLAZAS - CENTRO C2157</t>
   </si>
   <si>
-    <t>(adjudicados desde el 01/06/2023 hasta el 30/10/2025)</t>
-[...1 lines deleted...]
-  <si>
     <t>U44828804</t>
+  </si>
+  <si>
+    <t>(adjudicados desde el 01/06/2023 hasta el 05/10/2026)</t>
+  </si>
+  <si>
+    <t>Madrid Cuidados Intergeneracionales, S. Coop.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La entidad Espacio Activo Mac, S.A. </t>
+  </si>
+  <si>
+    <t>Raga Servicios Asistenciales, S.L.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salus Mayores 11, S.L. </t>
+  </si>
+  <si>
+    <t>La entidad Masquecuidados, S.L.</t>
+  </si>
+  <si>
+    <t>Mit Servicios Asistencia a Domicilio, S.L</t>
+  </si>
+  <si>
+    <t>New Social, S.L</t>
+  </si>
+  <si>
+    <t>B39737440</t>
+  </si>
+  <si>
+    <t>Ades Asistencial, S.L .</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Servicios Integrales Befeko, S.L.N.E. </t>
+  </si>
+  <si>
+    <t>Albertia Servicios Sociosanitarios, S.A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centro de día Casa de las Flores, S.L. </t>
+  </si>
+  <si>
+    <t>1 PLAZA - CENTRO C4314</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 PLAZAS -CENTRO C4019 </t>
+  </si>
+  <si>
+    <t>1 PLAZA - CENTRO C3314</t>
+  </si>
+  <si>
+    <t>19 PLAZAS- CENTRO C3994</t>
+  </si>
+  <si>
+    <t>7 PLAZAS - CENTRO C6718</t>
+  </si>
+  <si>
+    <t>1 PLAZA - CENTRO C7534</t>
+  </si>
+  <si>
+    <t>5 PLAZAS - CENTRO C5296</t>
+  </si>
+  <si>
+    <t>3 PLAZAS- CENTRO C2732</t>
+  </si>
+  <si>
+    <t>41 PLAZAS - CENTRO C4005</t>
+  </si>
+  <si>
+    <t>5 PLAZAS - CENTRO C2475</t>
+  </si>
+  <si>
+    <t>7 PLAZAS - CENTRO C3501</t>
+  </si>
+  <si>
+    <t>4 PLAZAS -CENTRO C7854</t>
+  </si>
+  <si>
+    <t>15 PLAZAS - CENTRO C1742</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -844,51 +919,51 @@
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -987,346 +1062,370 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Millares 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Hoja1" xfId="2" xr:uid="{4ABDD98F-C1A0-4C94-B6D5-089000BD432F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1462,2716 +1561,2963 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F616"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A76" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A84" sqref="A84:XFD84"/>
+    <sheetView tabSelected="1" topLeftCell="A56" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D112" sqref="D112"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.54296875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.81640625" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="11.54296875" style="2"/>
+    <col min="1" max="1" width="30.85546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="25.28515625" style="39" customWidth="1"/>
+    <col min="3" max="3" width="16.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="72.28515625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="14.7109375" style="3" customWidth="1"/>
+    <col min="6" max="6" width="14.42578125" style="5" customWidth="1"/>
+    <col min="7" max="16384" width="11.5703125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="25" t="s">
         <v>123</v>
       </c>
-      <c r="B1" s="35"/>
-[...15 lines deleted...]
-    <row r="3" spans="1:6" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="27"/>
+    </row>
+    <row r="2" spans="1:6" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="28" t="s">
+        <v>230</v>
+      </c>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="30"/>
+    </row>
+    <row r="3" spans="1:6" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="D3" s="4"/>
     </row>
-    <row r="4" spans="1:6" s="4" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="11" t="s">
+    <row r="4" spans="1:6" s="4" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="11" t="s">
+      <c r="B4" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="11" t="s">
+      <c r="C4" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="11" t="s">
+      <c r="D4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="11" t="s">
+      <c r="E4" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="11" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="6" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B5" s="14" t="s">
+    <row r="5" spans="1:6" s="6" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="C5" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="16" t="s">
+      <c r="D5" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="21">
-[...2 lines deleted...]
-      <c r="F5" s="17">
+      <c r="E5" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F5" s="14">
         <v>1300384.8</v>
       </c>
     </row>
-    <row r="6" spans="1:6" s="6" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B6" s="14" t="s">
+    <row r="6" spans="1:6" s="6" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="C6" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D6" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="21">
-[...2 lines deleted...]
-      <c r="F6" s="17">
+      <c r="E6" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F6" s="14">
         <v>1255545.72</v>
       </c>
     </row>
-    <row r="7" spans="1:6" s="6" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B7" s="14" t="s">
+    <row r="7" spans="1:6" s="6" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="15" t="s">
+      <c r="C7" s="33" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="21">
-[...2 lines deleted...]
-      <c r="F7" s="17">
+      <c r="E7" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F7" s="14">
         <v>345945.59999999998</v>
       </c>
     </row>
-    <row r="8" spans="1:6" s="6" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B8" s="14" t="s">
+    <row r="8" spans="1:6" s="6" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="15" t="s">
+      <c r="C8" s="33" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="21">
-[...2 lines deleted...]
-      <c r="F8" s="17">
+      <c r="E8" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F8" s="14">
         <v>628220.74</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="6" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B9" s="14" t="s">
+    <row r="9" spans="1:6" s="6" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="C9" s="15" t="s">
+      <c r="C9" s="33" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="21">
-[...2 lines deleted...]
-      <c r="F9" s="17">
+      <c r="E9" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F9" s="14">
         <v>812740.5</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="6" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B10" s="14" t="s">
+    <row r="10" spans="1:6" s="6" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="41" t="s">
         <v>124</v>
       </c>
-      <c r="C10" s="15" t="s">
+      <c r="C10" s="33" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="21">
-[...2 lines deleted...]
-      <c r="F10" s="17">
+      <c r="E10" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F10" s="14">
         <v>302316.3</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B11" s="18" t="s">
+    <row r="11" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="15" t="s">
         <v>125</v>
       </c>
-      <c r="C11" s="19" t="s">
+      <c r="C11" s="34" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="E11" s="21">
-[...2 lines deleted...]
-      <c r="F11" s="17">
+      <c r="E11" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F11" s="14">
         <v>216730.8</v>
       </c>
     </row>
-    <row r="12" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B12" s="18" t="s">
+    <row r="12" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="15" t="s">
         <v>126</v>
       </c>
-      <c r="C12" s="20" t="s">
+      <c r="C12" s="35" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="E12" s="21">
-[...2 lines deleted...]
-      <c r="F12" s="10">
+      <c r="E12" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F12" s="31">
         <v>1517115.6</v>
       </c>
     </row>
-    <row r="13" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B13" s="18" t="s">
+    <row r="13" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="15" t="s">
         <v>127</v>
       </c>
-      <c r="C13" s="20" t="s">
+      <c r="C13" s="35" t="s">
         <v>76</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="E13" s="21">
-[...2 lines deleted...]
-      <c r="F13" s="10">
+      <c r="E13" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F13" s="31">
         <v>650192.4</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B14" s="18" t="s">
+    <row r="14" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="15" t="s">
         <v>128</v>
       </c>
-      <c r="C14" s="20" t="s">
+      <c r="C14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="E14" s="21">
-[...2 lines deleted...]
-      <c r="F14" s="10">
+      <c r="E14" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F14" s="31">
         <v>433461.6</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B15" s="18" t="s">
+    <row r="15" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="15" t="s">
         <v>129</v>
       </c>
-      <c r="C15" s="20" t="s">
+      <c r="C15" s="35" t="s">
         <v>78</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E15" s="21">
-[...2 lines deleted...]
-      <c r="F15" s="10">
+      <c r="E15" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F15" s="31">
         <v>856627.19999999995</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B16" s="18" t="s">
+    <row r="16" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="15" t="s">
         <v>130</v>
       </c>
-      <c r="C16" s="20" t="s">
+      <c r="C16" s="35" t="s">
         <v>79</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="E16" s="21">
-[...2 lines deleted...]
-      <c r="F16" s="10">
+      <c r="E16" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F16" s="31">
         <v>105791.4</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B17" s="18" t="s">
+    <row r="17" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="C17" s="20" t="s">
+      <c r="C17" s="35" t="s">
         <v>80</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E17" s="21">
-[...2 lines deleted...]
-      <c r="F17" s="10">
+      <c r="E17" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F17" s="31">
         <v>1070784</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B18" s="18" t="s">
+    <row r="18" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="15" t="s">
         <v>132</v>
       </c>
-      <c r="C18" s="20" t="s">
+      <c r="C18" s="35" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E18" s="21">
-[...2 lines deleted...]
-      <c r="F18" s="10">
+      <c r="E18" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F18" s="31">
         <v>749548.8</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B19" s="18" t="s">
+    <row r="19" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="15" t="s">
         <v>133</v>
       </c>
-      <c r="C19" s="20" t="s">
+      <c r="C19" s="35" t="s">
         <v>80</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E19" s="21">
-[...2 lines deleted...]
-      <c r="F19" s="10">
+      <c r="E19" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F19" s="31">
         <v>513976.32000000001</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B20" s="18" t="s">
+    <row r="20" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="15" t="s">
         <v>134</v>
       </c>
-      <c r="C20" s="20" t="s">
+      <c r="C20" s="35" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="E20" s="21">
-[...2 lines deleted...]
-      <c r="F20" s="10">
+      <c r="E20" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F20" s="31">
         <v>169266.23</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B21" s="18" t="s">
+    <row r="21" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="15" t="s">
         <v>135</v>
       </c>
-      <c r="C21" s="20" t="s">
+      <c r="C21" s="35" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="E21" s="21">
-[...2 lines deleted...]
-      <c r="F21" s="10">
+      <c r="E21" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F21" s="31">
         <v>679536</v>
       </c>
     </row>
-    <row r="22" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B22" s="18" t="s">
+    <row r="22" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="C22" s="20" t="s">
+      <c r="C22" s="35" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="E22" s="21">
-[...2 lines deleted...]
-      <c r="F22" s="10">
+      <c r="E22" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F22" s="31">
         <v>391248</v>
       </c>
     </row>
-    <row r="23" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B23" s="18" t="s">
+    <row r="23" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="15" t="s">
         <v>137</v>
       </c>
-      <c r="C23" s="20" t="s">
+      <c r="C23" s="35" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E23" s="21">
-[...2 lines deleted...]
-      <c r="F23" s="10">
+      <c r="E23" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F23" s="31">
         <v>102960</v>
       </c>
     </row>
-    <row r="24" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B24" s="18" t="s">
+    <row r="24" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="15" t="s">
         <v>138</v>
       </c>
-      <c r="C24" s="20" t="s">
+      <c r="C24" s="35" t="s">
         <v>84</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="E24" s="21">
-[...2 lines deleted...]
-      <c r="F24" s="10">
+      <c r="E24" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F24" s="31">
         <v>534105</v>
       </c>
     </row>
-    <row r="25" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B25" s="18" t="s">
+    <row r="25" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="C25" s="20" t="s">
+      <c r="C25" s="35" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="E25" s="21">
-[...2 lines deleted...]
-      <c r="F25" s="10">
+      <c r="E25" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F25" s="31">
         <v>534105</v>
       </c>
     </row>
-    <row r="26" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B26" s="18" t="s">
+    <row r="26" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="15" t="s">
         <v>140</v>
       </c>
-      <c r="C26" s="20" t="s">
+      <c r="C26" s="35" t="s">
         <v>86</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E26" s="21">
-[...2 lines deleted...]
-      <c r="F26" s="10">
+      <c r="E26" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F26" s="31">
         <v>379922.4</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B27" s="18" t="s">
+    <row r="27" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="15" t="s">
         <v>141</v>
       </c>
-      <c r="C27" s="20" t="s">
+      <c r="C27" s="35" t="s">
         <v>86</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="E27" s="21">
-[...2 lines deleted...]
-      <c r="F27" s="10">
+      <c r="E27" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F27" s="31">
         <v>844272</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B28" s="18" t="s">
+    <row r="28" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="C28" s="20" t="s">
+      <c r="C28" s="35" t="s">
         <v>87</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="E28" s="21">
-[...2 lines deleted...]
-      <c r="F28" s="10">
+      <c r="E28" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F28" s="31">
         <v>147387.23000000001</v>
       </c>
     </row>
-    <row r="29" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B29" s="18" t="s">
+    <row r="29" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="15" t="s">
         <v>143</v>
       </c>
-      <c r="C29" s="20" t="s">
+      <c r="C29" s="35" t="s">
         <v>88</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="E29" s="21">
-[...2 lines deleted...]
-      <c r="F29" s="10">
+      <c r="E29" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F29" s="31">
         <v>411788.52</v>
       </c>
     </row>
-    <row r="30" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B30" s="18" t="s">
+    <row r="30" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="15" t="s">
         <v>144</v>
       </c>
-      <c r="C30" s="20" t="s">
+      <c r="C30" s="35" t="s">
         <v>89</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>41</v>
       </c>
-      <c r="E30" s="21">
-[...2 lines deleted...]
-      <c r="F30" s="10">
+      <c r="E30" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F30" s="31">
         <v>975288.6</v>
       </c>
     </row>
-    <row r="31" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B31" s="18" t="s">
+    <row r="31" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="15" t="s">
         <v>145</v>
       </c>
-      <c r="C31" s="20" t="s">
+      <c r="C31" s="35" t="s">
         <v>90</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="E31" s="21">
-[...2 lines deleted...]
-      <c r="F31" s="10">
+      <c r="E31" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F31" s="31">
         <v>194362.73</v>
       </c>
     </row>
-    <row r="32" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B32" s="18" t="s">
+    <row r="32" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" s="15" t="s">
         <v>146</v>
       </c>
-      <c r="C32" s="20" t="s">
+      <c r="C32" s="35" t="s">
         <v>91</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="E32" s="21">
-[...2 lines deleted...]
-      <c r="F32" s="10">
+      <c r="E32" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F32" s="31">
         <v>249480</v>
       </c>
     </row>
-    <row r="33" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B33" s="18" t="s">
+    <row r="33" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33" s="15" t="s">
         <v>147</v>
       </c>
-      <c r="C33" s="20" t="s">
+      <c r="C33" s="35" t="s">
         <v>91</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="E33" s="21">
-[...2 lines deleted...]
-      <c r="F33" s="10">
+      <c r="E33" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F33" s="31">
         <v>291060</v>
       </c>
     </row>
-    <row r="34" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B34" s="18" t="s">
+    <row r="34" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="15" t="s">
         <v>148</v>
       </c>
-      <c r="C34" s="20" t="s">
+      <c r="C34" s="35" t="s">
         <v>92</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="E34" s="21">
-[...2 lines deleted...]
-      <c r="F34" s="10">
+      <c r="E34" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F34" s="31">
         <v>1501156.8</v>
       </c>
     </row>
-    <row r="35" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B35" s="18" t="s">
+    <row r="35" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="15" t="s">
         <v>149</v>
       </c>
-      <c r="C35" s="20" t="s">
+      <c r="C35" s="35" t="s">
         <v>92</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="E35" s="21">
-[...2 lines deleted...]
-      <c r="F35" s="10">
+      <c r="E35" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F35" s="31">
         <v>1772199</v>
       </c>
     </row>
-    <row r="36" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B36" s="18" t="s">
+    <row r="36" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="15" t="s">
         <v>150</v>
       </c>
-      <c r="C36" s="20" t="s">
+      <c r="C36" s="35" t="s">
         <v>93</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="E36" s="21">
-[...2 lines deleted...]
-      <c r="F36" s="10">
+      <c r="E36" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F36" s="31">
         <v>1230114.6000000001</v>
       </c>
     </row>
-    <row r="37" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B37" s="18" t="s">
+    <row r="37" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B37" s="15" t="s">
         <v>151</v>
       </c>
-      <c r="C37" s="20" t="s">
+      <c r="C37" s="35" t="s">
         <v>93</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="E37" s="21">
-[...2 lines deleted...]
-      <c r="F37" s="10">
+      <c r="E37" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F37" s="31">
         <v>833976</v>
       </c>
     </row>
-    <row r="38" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B38" s="18" t="s">
+    <row r="38" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="15" t="s">
         <v>152</v>
       </c>
-      <c r="C38" s="20" t="s">
+      <c r="C38" s="35" t="s">
         <v>94</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="E38" s="21">
-[...2 lines deleted...]
-      <c r="F38" s="10">
+      <c r="E38" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F38" s="31">
         <v>519289.05</v>
       </c>
     </row>
-    <row r="39" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B39" s="18" t="s">
+    <row r="39" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39" s="15" t="s">
         <v>153</v>
       </c>
-      <c r="C39" s="20" t="s">
+      <c r="C39" s="35" t="s">
         <v>95</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="E39" s="21">
-[...2 lines deleted...]
-      <c r="F39" s="10">
+      <c r="E39" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F39" s="31">
         <v>256370.4</v>
       </c>
     </row>
-    <row r="40" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B40" s="18" t="s">
+    <row r="40" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="15" t="s">
         <v>154</v>
       </c>
-      <c r="C40" s="20" t="s">
+      <c r="C40" s="35" t="s">
         <v>95</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="E40" s="21">
-[...2 lines deleted...]
-      <c r="F40" s="10">
+      <c r="E40" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F40" s="31">
         <v>1126464.76</v>
       </c>
     </row>
-    <row r="41" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B41" s="18" t="s">
+    <row r="41" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B41" s="15" t="s">
         <v>155</v>
       </c>
-      <c r="C41" s="20" t="s">
+      <c r="C41" s="35" t="s">
         <v>95</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="E41" s="21">
-[...2 lines deleted...]
-      <c r="F41" s="10">
+      <c r="E41" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F41" s="31">
         <v>726382.8</v>
       </c>
     </row>
-    <row r="42" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B42" s="18" t="s">
+    <row r="42" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B42" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="C42" s="20" t="s">
+      <c r="C42" s="35" t="s">
         <v>95</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="E42" s="21">
-[...2 lines deleted...]
-      <c r="F42" s="10">
+      <c r="E42" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F42" s="31">
         <v>470012.4</v>
       </c>
     </row>
-    <row r="43" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B43" s="18" t="s">
+    <row r="43" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" s="15" t="s">
         <v>157</v>
       </c>
-      <c r="C43" s="20" t="s">
+      <c r="C43" s="35" t="s">
         <v>95</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="E43" s="21">
-[...2 lines deleted...]
-      <c r="F43" s="10">
+      <c r="E43" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F43" s="31">
         <v>801523.01</v>
       </c>
     </row>
-    <row r="44" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B44" s="18" t="s">
+    <row r="44" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B44" s="15" t="s">
         <v>158</v>
       </c>
-      <c r="C44" s="20" t="s">
+      <c r="C44" s="35" t="s">
         <v>95</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="E44" s="21">
-[...2 lines deleted...]
-      <c r="F44" s="10">
+      <c r="E44" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F44" s="31">
         <v>1986870.6</v>
       </c>
     </row>
-    <row r="45" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B45" s="18" t="s">
+    <row r="45" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="15" t="s">
         <v>159</v>
       </c>
-      <c r="C45" s="20" t="s">
+      <c r="C45" s="35" t="s">
         <v>95</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="E45" s="21">
-[...2 lines deleted...]
-      <c r="F45" s="10">
+      <c r="E45" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F45" s="31">
         <v>1256441.47</v>
       </c>
     </row>
-    <row r="46" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B46" s="18" t="s">
+    <row r="46" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" s="15" t="s">
         <v>160</v>
       </c>
-      <c r="C46" s="20" t="s">
+      <c r="C46" s="35" t="s">
         <v>96</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="E46" s="21">
-[...2 lines deleted...]
-      <c r="F46" s="10">
+      <c r="E46" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F46" s="31">
         <v>260076.97</v>
       </c>
     </row>
-    <row r="47" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B47" s="18" t="s">
+    <row r="47" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B47" s="15" t="s">
         <v>161</v>
       </c>
-      <c r="C47" s="20" t="s">
+      <c r="C47" s="35" t="s">
         <v>97</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="E47" s="21">
-[...2 lines deleted...]
-      <c r="F47" s="10">
+      <c r="E47" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F47" s="31">
         <v>536421.6</v>
       </c>
     </row>
-    <row r="48" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B48" s="18" t="s">
+    <row r="48" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B48" s="15" t="s">
         <v>162</v>
       </c>
-      <c r="C48" s="20" t="s">
+      <c r="C48" s="35" t="s">
         <v>98</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="E48" s="21">
-[...2 lines deleted...]
-      <c r="F48" s="10">
+      <c r="E48" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F48" s="31">
         <v>650192.4</v>
       </c>
     </row>
-    <row r="49" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B49" s="18" t="s">
+    <row r="49" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B49" s="15" t="s">
         <v>163</v>
       </c>
-      <c r="C49" s="20" t="s">
+      <c r="C49" s="35" t="s">
         <v>99</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="E49" s="21">
-[...2 lines deleted...]
-      <c r="F49" s="10">
+      <c r="E49" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F49" s="31">
         <v>433461.6</v>
       </c>
     </row>
-    <row r="50" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B50" s="18" t="s">
+    <row r="50" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B50" s="15" t="s">
         <v>164</v>
       </c>
-      <c r="C50" s="20" t="s">
+      <c r="C50" s="35" t="s">
         <v>100</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="E50" s="21">
-[...2 lines deleted...]
-      <c r="F50" s="10">
+      <c r="E50" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F50" s="31">
         <v>650192.4</v>
       </c>
     </row>
-    <row r="51" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B51" s="18" t="s">
+    <row r="51" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B51" s="15" t="s">
         <v>165</v>
       </c>
-      <c r="C51" s="20" t="s">
+      <c r="C51" s="35" t="s">
         <v>101</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="E51" s="21">
-[...2 lines deleted...]
-      <c r="F51" s="10">
+      <c r="E51" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F51" s="31">
         <v>192277.8</v>
       </c>
     </row>
-    <row r="52" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B52" s="18" t="s">
+    <row r="52" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B52" s="15" t="s">
         <v>166</v>
       </c>
-      <c r="C52" s="20" t="s">
+      <c r="C52" s="35" t="s">
         <v>102</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E52" s="21">
-[...2 lines deleted...]
-      <c r="F52" s="10">
+      <c r="E52" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F52" s="31">
         <v>585173.17000000004</v>
       </c>
     </row>
-    <row r="53" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B53" s="18" t="s">
+    <row r="53" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B53" s="15" t="s">
         <v>167</v>
       </c>
-      <c r="C53" s="20" t="s">
+      <c r="C53" s="35" t="s">
         <v>103</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="E53" s="21">
-[...2 lines deleted...]
-      <c r="F53" s="10">
+      <c r="E53" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F53" s="31">
         <v>541827</v>
       </c>
     </row>
-    <row r="54" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B54" s="18" t="s">
+    <row r="54" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B54" s="15" t="s">
         <v>168</v>
       </c>
-      <c r="C54" s="20" t="s">
+      <c r="C54" s="35" t="s">
         <v>104</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="E54" s="21">
-[...2 lines deleted...]
-      <c r="F54" s="10">
+      <c r="E54" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F54" s="31">
         <v>411788.52</v>
       </c>
     </row>
-    <row r="55" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B55" s="18" t="s">
+    <row r="55" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B55" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="C55" s="20" t="s">
+      <c r="C55" s="35" t="s">
         <v>105</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="E55" s="21">
-[...2 lines deleted...]
-      <c r="F55" s="10">
+      <c r="E55" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F55" s="31">
         <v>184308.7</v>
       </c>
     </row>
-    <row r="56" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B56" s="18" t="s">
+    <row r="56" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B56" s="15" t="s">
         <v>170</v>
       </c>
-      <c r="C56" s="20" t="s">
+      <c r="C56" s="35" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="E56" s="21">
-[...2 lines deleted...]
-      <c r="F56" s="10">
+      <c r="E56" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F56" s="31">
         <v>216730.8</v>
       </c>
     </row>
-    <row r="57" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B57" s="18" t="s">
+    <row r="57" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B57" s="15" t="s">
         <v>171</v>
       </c>
-      <c r="C57" s="20" t="s">
+      <c r="C57" s="35" t="s">
         <v>107</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="E57" s="21">
-[...2 lines deleted...]
-      <c r="F57" s="10">
+      <c r="E57" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F57" s="31">
         <v>992225.52</v>
       </c>
     </row>
-    <row r="58" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B58" s="18" t="s">
+    <row r="58" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B58" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="C58" s="20" t="s">
+      <c r="C58" s="35" t="s">
         <v>107</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="E58" s="21">
-[...2 lines deleted...]
-      <c r="F58" s="10">
+      <c r="E58" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F58" s="31">
         <v>496112.77</v>
       </c>
     </row>
-    <row r="59" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B59" s="18" t="s">
+    <row r="59" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B59" s="15" t="s">
         <v>173</v>
       </c>
-      <c r="C59" s="20" t="s">
+      <c r="C59" s="35" t="s">
         <v>108</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="E59" s="21">
-[...2 lines deleted...]
-      <c r="F59" s="10">
+      <c r="E59" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F59" s="31">
         <v>541827</v>
       </c>
     </row>
-    <row r="60" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B60" s="18" t="s">
+    <row r="60" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" s="15" t="s">
         <v>174</v>
       </c>
-      <c r="C60" s="20" t="s">
+      <c r="C60" s="35" t="s">
         <v>109</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="E60" s="21">
-[...2 lines deleted...]
-      <c r="F60" s="10">
+      <c r="E60" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F60" s="31">
         <v>428313.59999999998</v>
       </c>
     </row>
-    <row r="61" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B61" s="18" t="s">
+    <row r="61" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B61" s="15" t="s">
         <v>175</v>
       </c>
-      <c r="C61" s="20" t="s">
+      <c r="C61" s="35" t="s">
         <v>109</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="E61" s="21">
-[...2 lines deleted...]
-      <c r="F61" s="10">
+      <c r="E61" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F61" s="31">
         <v>105791.4</v>
       </c>
     </row>
-    <row r="62" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B62" s="18" t="s">
+    <row r="62" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B62" s="15" t="s">
         <v>176</v>
       </c>
-      <c r="C62" s="20" t="s">
+      <c r="C62" s="35" t="s">
         <v>110</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="E62" s="21">
-[...2 lines deleted...]
-      <c r="F62" s="10">
+      <c r="E62" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F62" s="31">
         <v>411788.52</v>
       </c>
     </row>
-    <row r="63" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B63" s="18" t="s">
+    <row r="63" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B63" s="15" t="s">
         <v>177</v>
       </c>
-      <c r="C63" s="20" t="s">
+      <c r="C63" s="35" t="s">
         <v>111</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="E63" s="21">
-[...2 lines deleted...]
-      <c r="F63" s="10">
+      <c r="E63" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F63" s="31">
         <v>216216</v>
       </c>
     </row>
-    <row r="64" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B64" s="18" t="s">
+    <row r="64" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B64" s="15" t="s">
         <v>178</v>
       </c>
-      <c r="C64" s="20" t="s">
+      <c r="C64" s="35" t="s">
         <v>112</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="E64" s="21">
-[...2 lines deleted...]
-      <c r="F64" s="10">
+      <c r="E64" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F64" s="31">
         <v>1249776</v>
       </c>
     </row>
-    <row r="65" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B65" s="18" t="s">
+    <row r="65" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B65" s="15" t="s">
         <v>179</v>
       </c>
-      <c r="C65" s="20" t="s">
+      <c r="C65" s="35" t="s">
         <v>112</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="E65" s="21">
-[...2 lines deleted...]
-      <c r="F65" s="10">
+      <c r="E65" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F65" s="31">
         <v>1124798.3999999999</v>
       </c>
     </row>
-    <row r="66" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B66" s="18" t="s">
+    <row r="66" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" s="15" t="s">
         <v>180</v>
       </c>
-      <c r="C66" s="20" t="s">
+      <c r="C66" s="35" t="s">
         <v>112</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="E66" s="21">
-[...2 lines deleted...]
-      <c r="F66" s="10">
+      <c r="E66" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F66" s="31">
         <v>1353924</v>
       </c>
     </row>
-    <row r="67" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B67" s="18" t="s">
+    <row r="67" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B67" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="C67" s="20" t="s">
+      <c r="C67" s="35" t="s">
         <v>112</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="E67" s="21">
-[...2 lines deleted...]
-      <c r="F67" s="10">
+      <c r="E67" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F67" s="31">
         <v>312444</v>
       </c>
     </row>
-    <row r="68" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B68" s="18" t="s">
+    <row r="68" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B68" s="15" t="s">
         <v>182</v>
       </c>
-      <c r="C68" s="20" t="s">
+      <c r="C68" s="35" t="s">
         <v>113</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="E68" s="21">
-[...2 lines deleted...]
-      <c r="F68" s="10">
+      <c r="E68" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F68" s="31">
         <v>346604.55</v>
       </c>
     </row>
-    <row r="69" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B69" s="18" t="s">
+    <row r="69" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B69" s="15" t="s">
         <v>183</v>
       </c>
-      <c r="C69" s="20" t="s">
+      <c r="C69" s="35" t="s">
         <v>114</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="E69" s="21">
-[...2 lines deleted...]
-      <c r="F69" s="10">
+      <c r="E69" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F69" s="31">
         <v>257605.92</v>
       </c>
     </row>
-    <row r="70" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B70" s="18" t="s">
+    <row r="70" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B70" s="15" t="s">
         <v>184</v>
       </c>
-      <c r="C70" s="20" t="s">
+      <c r="C70" s="35" t="s">
         <v>114</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="E70" s="21">
-[...2 lines deleted...]
-      <c r="F70" s="10">
+      <c r="E70" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F70" s="31">
         <v>171737.28</v>
       </c>
     </row>
-    <row r="71" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B71" s="18" t="s">
+    <row r="71" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B71" s="15" t="s">
         <v>185</v>
       </c>
-      <c r="C71" s="20" t="s">
+      <c r="C71" s="35" t="s">
         <v>115</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="E71" s="21">
-[...2 lines deleted...]
-      <c r="F71" s="10">
+      <c r="E71" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F71" s="31">
         <v>390115.43</v>
       </c>
     </row>
-    <row r="72" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B72" s="18" t="s">
+    <row r="72" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="15" t="s">
         <v>186</v>
       </c>
-      <c r="C72" s="20" t="s">
+      <c r="C72" s="35" t="s">
         <v>115</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="E72" s="21">
-[...2 lines deleted...]
-      <c r="F72" s="10">
+      <c r="E72" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F72" s="31">
         <v>866923.2</v>
       </c>
     </row>
-    <row r="73" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B73" s="18" t="s">
+    <row r="73" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B73" s="15" t="s">
         <v>187</v>
       </c>
-      <c r="C73" s="20" t="s">
+      <c r="C73" s="35" t="s">
         <v>116</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="E73" s="21">
-[...2 lines deleted...]
-      <c r="F73" s="10">
+      <c r="E73" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F73" s="31">
         <v>888596.28</v>
       </c>
     </row>
-    <row r="74" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B74" s="18" t="s">
+    <row r="74" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B74" s="15" t="s">
         <v>188</v>
       </c>
-      <c r="C74" s="20" t="s">
+      <c r="C74" s="35" t="s">
         <v>116</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="E74" s="21">
-[...2 lines deleted...]
-      <c r="F74" s="10">
+      <c r="E74" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F74" s="31">
         <v>693538.57</v>
       </c>
     </row>
-    <row r="75" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B75" s="18" t="s">
+    <row r="75" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B75" s="15" t="s">
         <v>189</v>
       </c>
-      <c r="C75" s="20" t="s">
+      <c r="C75" s="35" t="s">
         <v>117</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="E75" s="21">
-[...2 lines deleted...]
-      <c r="F75" s="10">
+      <c r="E75" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F75" s="31">
         <v>343309.82</v>
       </c>
     </row>
-    <row r="76" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B76" s="18" t="s">
+    <row r="76" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B76" s="15" t="s">
         <v>190</v>
       </c>
-      <c r="C76" s="20" t="s">
+      <c r="C76" s="35" t="s">
         <v>118</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="E76" s="21">
-[...2 lines deleted...]
-      <c r="F76" s="10">
+      <c r="E76" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F76" s="31">
         <v>431196.48</v>
       </c>
     </row>
-    <row r="77" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B77" s="18" t="s">
+    <row r="77" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B77" s="15" t="s">
         <v>191</v>
       </c>
-      <c r="C77" s="20" t="s">
+      <c r="C77" s="35" t="s">
         <v>119</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="E77" s="21">
-[...2 lines deleted...]
-      <c r="F77" s="10">
+      <c r="E77" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F77" s="31">
         <v>1250370</v>
       </c>
     </row>
-    <row r="78" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B78" s="18" t="s">
+    <row r="78" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B78" s="15" t="s">
         <v>192</v>
       </c>
-      <c r="C78" s="20" t="s">
+      <c r="C78" s="35" t="s">
         <v>120</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="E78" s="21">
-[...2 lines deleted...]
-      <c r="F78" s="10">
+      <c r="E78" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F78" s="31">
         <v>104041.08</v>
       </c>
     </row>
-    <row r="79" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B79" s="18" t="s">
+    <row r="79" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B79" s="15" t="s">
         <v>193</v>
       </c>
-      <c r="C79" s="20" t="s">
+      <c r="C79" s="35" t="s">
         <v>121</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="E79" s="21">
-[...2 lines deleted...]
-      <c r="F79" s="10">
+      <c r="E79" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F79" s="31">
         <v>389652.12</v>
       </c>
     </row>
-    <row r="80" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B80" s="18" t="s">
+    <row r="80" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B80" s="15" t="s">
         <v>194</v>
       </c>
-      <c r="C80" s="20" t="s">
+      <c r="C80" s="35" t="s">
         <v>122</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="E80" s="21">
-[...2 lines deleted...]
-      <c r="F80" s="10">
+      <c r="E80" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F80" s="31">
         <v>714362.22</v>
       </c>
     </row>
-    <row r="81" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B81" s="18" t="s">
+    <row r="81" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B81" s="15" t="s">
         <v>195</v>
       </c>
-      <c r="C81" s="20" t="s">
+      <c r="C81" s="35" t="s">
         <v>122</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="E81" s="21">
-[...2 lines deleted...]
-      <c r="F81" s="10">
+      <c r="E81" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F81" s="31">
         <v>757656.9</v>
       </c>
     </row>
-    <row r="82" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B82" s="18" t="s">
+    <row r="82" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B82" s="15" t="s">
         <v>196</v>
       </c>
-      <c r="C82" s="20" t="s">
+      <c r="C82" s="35" t="s">
         <v>122</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="E82" s="21">
-[...2 lines deleted...]
-      <c r="F82" s="10">
+      <c r="E82" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F82" s="31">
         <v>649420.19999999995</v>
       </c>
     </row>
-    <row r="83" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B83" s="18" t="s">
+    <row r="83" spans="1:6" s="9" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B83" s="15" t="s">
         <v>197</v>
       </c>
-      <c r="C83" s="20" t="s">
+      <c r="C83" s="35" t="s">
         <v>122</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="E83" s="21">
-[...2 lines deleted...]
-      <c r="F83" s="10">
+      <c r="E83" s="16">
+        <v>45078</v>
+      </c>
+      <c r="F83" s="31">
         <v>194826.07</v>
       </c>
     </row>
-    <row r="84" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B84" s="22" t="s">
+    <row r="84" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B84" s="15" t="s">
         <v>200</v>
       </c>
-      <c r="C84" s="22" t="s">
-[...2 lines deleted...]
-      <c r="D84" s="23" t="s">
+      <c r="C84" s="36" t="s">
+        <v>229</v>
+      </c>
+      <c r="D84" s="17" t="s">
         <v>198</v>
       </c>
-      <c r="E84" s="24">
+      <c r="E84" s="18">
         <v>45596</v>
       </c>
-      <c r="F84" s="10">
+      <c r="F84" s="31">
         <v>61887</v>
       </c>
     </row>
-    <row r="85" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B85" s="22" t="s">
+    <row r="85" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B85" s="15" t="s">
         <v>201</v>
       </c>
-      <c r="C85" s="22" t="s">
+      <c r="C85" s="36" t="s">
         <v>81</v>
       </c>
-      <c r="D85" s="23" t="s">
+      <c r="D85" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="E85" s="24">
+      <c r="E85" s="18">
         <v>45595</v>
       </c>
-      <c r="F85" s="10">
+      <c r="F85" s="31">
         <v>113100.62</v>
       </c>
     </row>
-    <row r="86" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B86" s="22" t="s">
+    <row r="86" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B86" s="15" t="s">
         <v>202</v>
       </c>
-      <c r="C86" s="22" t="s">
+      <c r="C86" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="D86" s="23" t="s">
+      <c r="D86" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="E86" s="24">
+      <c r="E86" s="18">
         <v>45595</v>
       </c>
-      <c r="F86" s="10">
+      <c r="F86" s="31">
         <v>81485.039999999994</v>
       </c>
     </row>
-    <row r="87" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B87" s="22" t="s">
+    <row r="87" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B87" s="15" t="s">
         <v>142</v>
       </c>
-      <c r="C87" s="22" t="s">
+      <c r="C87" s="36" t="s">
         <v>87</v>
       </c>
-      <c r="D87" s="23" t="s">
+      <c r="D87" s="17" t="s">
         <v>199</v>
       </c>
-      <c r="E87" s="24">
+      <c r="E87" s="18">
         <v>45595</v>
       </c>
-      <c r="F87" s="10">
+      <c r="F87" s="31">
         <v>43769.54</v>
       </c>
     </row>
-    <row r="88" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B88" s="22" t="s">
+    <row r="88" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B88" s="15" t="s">
         <v>203</v>
       </c>
-      <c r="C88" s="22" t="s">
+      <c r="C88" s="36" t="s">
         <v>109</v>
       </c>
-      <c r="D88" s="23" t="s">
+      <c r="D88" s="17" t="s">
         <v>61</v>
       </c>
-      <c r="E88" s="24">
+      <c r="E88" s="18">
         <v>45595</v>
       </c>
-      <c r="F88" s="10">
+      <c r="F88" s="31">
         <v>75400.42</v>
       </c>
     </row>
-    <row r="89" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B89" s="22" t="s">
+    <row r="89" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B89" s="15" t="s">
         <v>204</v>
       </c>
-      <c r="C89" s="22" t="s">
+      <c r="C89" s="36" t="s">
         <v>114</v>
       </c>
-      <c r="D89" s="23" t="s">
+      <c r="D89" s="17" t="s">
         <v>66</v>
       </c>
-      <c r="E89" s="24">
+      <c r="E89" s="18">
         <v>45595</v>
       </c>
-      <c r="F89" s="10">
+      <c r="F89" s="31">
         <v>63750.96</v>
       </c>
     </row>
-    <row r="90" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B90" s="22" t="s">
+    <row r="90" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B90" s="15" t="s">
         <v>205</v>
       </c>
-      <c r="C90" s="22" t="s">
+      <c r="C90" s="36" t="s">
         <v>115</v>
       </c>
-      <c r="D90" s="23" t="s">
+      <c r="D90" s="17" t="s">
         <v>67</v>
       </c>
-      <c r="E90" s="24">
+      <c r="E90" s="18">
         <v>45595</v>
       </c>
-      <c r="F90" s="10">
+      <c r="F90" s="31">
         <v>102979.97</v>
       </c>
     </row>
-    <row r="91" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B91" s="26" t="s">
+    <row r="91" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B91" s="42" t="s">
         <v>211</v>
       </c>
-      <c r="C91" s="27" t="s">
+      <c r="C91" s="20" t="s">
         <v>91</v>
       </c>
-      <c r="D91" s="28" t="s">
+      <c r="D91" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="E91" s="31">
+      <c r="E91" s="23">
         <v>45960</v>
       </c>
-      <c r="F91" s="29">
+      <c r="F91" s="22">
         <v>112896</v>
       </c>
     </row>
-    <row r="92" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B92" s="26" t="s">
+    <row r="92" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B92" s="42" t="s">
         <v>212</v>
       </c>
-      <c r="C92" s="32" t="s">
+      <c r="C92" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="D92" s="33" t="s">
+      <c r="D92" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="E92" s="31">
+      <c r="E92" s="23">
         <v>45960</v>
       </c>
-      <c r="F92" s="29">
+      <c r="F92" s="22">
         <v>164136.95999999999</v>
       </c>
     </row>
-    <row r="93" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B93" s="26" t="s">
+    <row r="93" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B93" s="42" t="s">
         <v>213</v>
       </c>
-      <c r="C93" s="27" t="s">
+      <c r="C93" s="20" t="s">
         <v>88</v>
       </c>
-      <c r="D93" s="28" t="s">
+      <c r="D93" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="E93" s="31">
+      <c r="E93" s="23">
         <v>45960</v>
       </c>
-      <c r="F93" s="29">
+      <c r="F93" s="22">
         <v>84065.279999999999</v>
       </c>
     </row>
-    <row r="94" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B94" s="26" t="s">
+    <row r="94" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B94" s="42" t="s">
         <v>214</v>
       </c>
-      <c r="C94" s="27" t="s">
+      <c r="C94" s="20" t="s">
         <v>120</v>
       </c>
-      <c r="D94" s="28" t="s">
+      <c r="D94" s="21" t="s">
         <v>72</v>
       </c>
-      <c r="E94" s="31">
+      <c r="E94" s="23">
         <v>45960</v>
       </c>
-      <c r="F94" s="29">
+      <c r="F94" s="22">
         <v>32284.27</v>
       </c>
     </row>
-    <row r="95" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B95" s="26" t="s">
+    <row r="95" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B95" s="42" t="s">
         <v>215</v>
       </c>
-      <c r="C95" s="27" t="s">
+      <c r="C95" s="20" t="s">
         <v>106</v>
       </c>
-      <c r="D95" s="28" t="s">
+      <c r="D95" s="21" t="s">
         <v>58</v>
       </c>
-      <c r="E95" s="31">
+      <c r="E95" s="23">
         <v>45960</v>
       </c>
-      <c r="F95" s="29">
+      <c r="F95" s="22">
         <v>134504.44</v>
       </c>
     </row>
-    <row r="96" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B96" s="26" t="s">
+    <row r="96" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B96" s="42" t="s">
         <v>216</v>
       </c>
-      <c r="C96" s="27" t="s">
+      <c r="C96" s="20" t="s">
         <v>85</v>
       </c>
-      <c r="D96" s="28" t="s">
+      <c r="D96" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="E96" s="31">
+      <c r="E96" s="23">
         <v>45960</v>
       </c>
-      <c r="F96" s="29">
+      <c r="F96" s="22">
         <v>331468.79999999999</v>
       </c>
     </row>
-    <row r="97" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B97" s="26" t="s">
+    <row r="97" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B97" s="42" t="s">
         <v>217</v>
       </c>
-      <c r="C97" s="27" t="s">
+      <c r="C97" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="D97" s="28" t="s">
+      <c r="D97" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="E97" s="31">
+      <c r="E97" s="23">
         <v>45960</v>
       </c>
-      <c r="F97" s="29">
+      <c r="F97" s="22">
         <v>93809.66</v>
       </c>
     </row>
-    <row r="98" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B98" s="26" t="s">
+    <row r="98" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B98" s="42" t="s">
         <v>218</v>
       </c>
-      <c r="C98" s="27" t="s">
+      <c r="C98" s="20" t="s">
         <v>94</v>
       </c>
-      <c r="D98" s="28" t="s">
+      <c r="D98" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="E98" s="31">
+      <c r="E98" s="23">
         <v>45960</v>
       </c>
-      <c r="F98" s="29">
+      <c r="F98" s="22">
         <v>268561.61</v>
       </c>
     </row>
-    <row r="99" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B99" s="26" t="s">
+    <row r="99" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B99" s="42" t="s">
         <v>219</v>
       </c>
-      <c r="C99" s="27" t="s">
+      <c r="C99" s="20" t="s">
         <v>82</v>
       </c>
-      <c r="D99" s="28" t="s">
+      <c r="D99" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="E99" s="31">
+      <c r="E99" s="23">
         <v>45960</v>
       </c>
-      <c r="F99" s="29">
+      <c r="F99" s="22">
         <v>95846.399999999994</v>
       </c>
     </row>
-    <row r="100" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B100" s="26" t="s">
+    <row r="100" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B100" s="42" t="s">
         <v>220</v>
       </c>
-      <c r="C100" s="27" t="s">
+      <c r="C100" s="20" t="s">
         <v>82</v>
       </c>
-      <c r="D100" s="28" t="s">
+      <c r="D100" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="E100" s="31">
+      <c r="E100" s="23">
         <v>45960</v>
       </c>
-      <c r="F100" s="29">
+      <c r="F100" s="22">
         <v>479232</v>
       </c>
     </row>
-    <row r="101" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B101" s="26" t="s">
+    <row r="101" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B101" s="42" t="s">
         <v>221</v>
       </c>
-      <c r="C101" s="27" t="s">
+      <c r="C101" s="20" t="s">
         <v>95</v>
       </c>
-      <c r="D101" s="28" t="s">
+      <c r="D101" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="E101" s="31">
+      <c r="E101" s="23">
         <v>45960</v>
       </c>
-      <c r="F101" s="29">
+      <c r="F101" s="22">
         <v>364615.67999999999</v>
       </c>
     </row>
-    <row r="102" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B102" s="26" t="s">
+    <row r="102" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B102" s="42" t="s">
         <v>222</v>
       </c>
-      <c r="C102" s="27" t="s">
+      <c r="C102" s="20" t="s">
         <v>95</v>
       </c>
-      <c r="D102" s="28" t="s">
+      <c r="D102" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="E102" s="31">
+      <c r="E102" s="23">
         <v>45960</v>
       </c>
-      <c r="F102" s="29">
+      <c r="F102" s="22">
         <v>116014.08</v>
       </c>
     </row>
-    <row r="103" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B103" s="26" t="s">
+    <row r="103" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B103" s="42" t="s">
         <v>223</v>
       </c>
-      <c r="C103" s="27" t="s">
+      <c r="C103" s="20" t="s">
         <v>111</v>
       </c>
-      <c r="D103" s="28" t="s">
+      <c r="D103" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="E103" s="31">
+      <c r="E103" s="23">
         <v>45960</v>
       </c>
-      <c r="F103" s="29">
+      <c r="F103" s="22">
         <v>50319.360000000001</v>
       </c>
     </row>
-    <row r="104" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B104" s="26" t="s">
+    <row r="104" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B104" s="42" t="s">
         <v>224</v>
       </c>
-      <c r="C104" s="27" t="s">
+      <c r="C104" s="20" t="s">
         <v>118</v>
       </c>
-      <c r="D104" s="28" t="s">
+      <c r="D104" s="21" t="s">
         <v>70</v>
       </c>
-      <c r="E104" s="31">
+      <c r="E104" s="23">
         <v>45960</v>
       </c>
-      <c r="F104" s="29">
+      <c r="F104" s="22">
         <v>250877.96</v>
       </c>
     </row>
-    <row r="105" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B105" s="26" t="s">
+    <row r="105" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B105" s="42" t="s">
         <v>225</v>
       </c>
-      <c r="C105" s="27" t="s">
+      <c r="C105" s="20" t="s">
         <v>109</v>
       </c>
-      <c r="D105" s="28" t="s">
+      <c r="D105" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="E105" s="31">
+      <c r="E105" s="23">
         <v>45960</v>
       </c>
-      <c r="F105" s="29">
+      <c r="F105" s="22">
         <v>164136.95999999999</v>
       </c>
     </row>
-    <row r="106" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B106" s="26" t="s">
+    <row r="106" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B106" s="42" t="s">
         <v>200</v>
       </c>
-      <c r="C106" s="27" t="s">
-[...2 lines deleted...]
-      <c r="D106" s="28" t="s">
+      <c r="C106" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="D106" s="21" t="s">
         <v>206</v>
       </c>
-      <c r="E106" s="31">
+      <c r="E106" s="23">
         <v>45960</v>
       </c>
-      <c r="F106" s="29">
+      <c r="F106" s="22">
         <v>161664</v>
       </c>
     </row>
-    <row r="107" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B107" s="26" t="s">
+    <row r="107" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B107" s="42" t="s">
         <v>226</v>
       </c>
-      <c r="C107" s="30" t="s">
+      <c r="C107" s="38" t="s">
         <v>87</v>
       </c>
-      <c r="D107" s="28" t="s">
+      <c r="D107" s="21" t="s">
         <v>207</v>
       </c>
-      <c r="E107" s="31">
+      <c r="E107" s="23">
         <v>45960</v>
       </c>
-      <c r="F107" s="29">
+      <c r="F107" s="22">
         <v>408345.59999999998</v>
       </c>
     </row>
-    <row r="108" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B108" s="26" t="s">
+    <row r="108" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B108" s="42" t="s">
         <v>227</v>
       </c>
-      <c r="C108" s="30" t="s">
+      <c r="C108" s="38" t="s">
         <v>83</v>
       </c>
-      <c r="D108" s="28" t="s">
+      <c r="D108" s="21" t="s">
         <v>208</v>
       </c>
-      <c r="E108" s="31">
+      <c r="E108" s="23">
         <v>45960</v>
       </c>
-      <c r="F108" s="29">
+      <c r="F108" s="22">
         <v>143769.60000000001</v>
       </c>
     </row>
-    <row r="109" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B109" s="26" t="s">
+    <row r="109" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B109" s="42" t="s">
         <v>228</v>
       </c>
-      <c r="C109" s="30" t="s">
+      <c r="C109" s="38" t="s">
         <v>210</v>
       </c>
-      <c r="D109" s="28" t="s">
+      <c r="D109" s="21" t="s">
         <v>209</v>
       </c>
-      <c r="E109" s="31">
+      <c r="E109" s="23">
         <v>45960</v>
       </c>
-      <c r="F109" s="29">
+      <c r="F109" s="22">
         <v>84065.279999999999</v>
       </c>
     </row>
-    <row r="110" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.35"/>
-[...505 lines deleted...]
-    <row r="616" ht="42.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="110" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B110" s="43" t="s">
+        <v>243</v>
+      </c>
+      <c r="C110" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" s="44" t="s">
+        <v>231</v>
+      </c>
+      <c r="E110" s="45">
+        <v>46295</v>
+      </c>
+      <c r="F110" s="46">
+        <v>6428.6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B111" s="43" t="s">
+        <v>244</v>
+      </c>
+      <c r="C111" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="D111" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="E111" s="45">
+        <v>46295</v>
+      </c>
+      <c r="F111" s="46">
+        <v>59852.52</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B112" s="43" t="s">
+        <v>245</v>
+      </c>
+      <c r="C112" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="D112" s="44" t="s">
+        <v>233</v>
+      </c>
+      <c r="E112" s="45">
+        <v>46295</v>
+      </c>
+      <c r="F112" s="46">
+        <v>6436.25</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B113" s="43" t="s">
+        <v>246</v>
+      </c>
+      <c r="C113" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="D113" s="44" t="s">
+        <v>234</v>
+      </c>
+      <c r="E113" s="45">
+        <v>46295</v>
+      </c>
+      <c r="F113" s="46">
+        <v>116188.8</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B114" s="47" t="s">
+        <v>247</v>
+      </c>
+      <c r="C114" s="48" t="s">
+        <v>83</v>
+      </c>
+      <c r="D114" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="E114" s="45">
+        <v>46295</v>
+      </c>
+      <c r="F114" s="49">
+        <v>42806.400000000001</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B115" s="43" t="s">
+        <v>248</v>
+      </c>
+      <c r="C115" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="D115" s="44" t="s">
+        <v>236</v>
+      </c>
+      <c r="E115" s="45">
+        <v>46295</v>
+      </c>
+      <c r="F115" s="46">
+        <v>6252.79</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B116" s="43" t="s">
+        <v>249</v>
+      </c>
+      <c r="C116" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="D116" s="44" t="s">
+        <v>237</v>
+      </c>
+      <c r="E116" s="45">
+        <v>46295</v>
+      </c>
+      <c r="F116" s="46">
+        <v>32181.24</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B117" s="43" t="s">
+        <v>250</v>
+      </c>
+      <c r="C117" s="44" t="s">
+        <v>90</v>
+      </c>
+      <c r="D117" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="E117" s="45">
+        <v>46295</v>
+      </c>
+      <c r="F117" s="46">
+        <v>19239.95</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B118" s="43" t="s">
+        <v>251</v>
+      </c>
+      <c r="C118" s="44" t="s">
+        <v>238</v>
+      </c>
+      <c r="D118" s="44" t="s">
+        <v>239</v>
+      </c>
+      <c r="E118" s="45">
+        <v>46295</v>
+      </c>
+      <c r="F118" s="46">
+        <v>253857.24</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B119" s="43" t="s">
+        <v>252</v>
+      </c>
+      <c r="C119" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="D119" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="E119" s="45">
+        <v>46295</v>
+      </c>
+      <c r="F119" s="46">
+        <v>32028.36</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B120" s="43" t="s">
+        <v>253</v>
+      </c>
+      <c r="C120" s="44" t="s">
+        <v>108</v>
+      </c>
+      <c r="D120" s="44" t="s">
+        <v>240</v>
+      </c>
+      <c r="E120" s="45">
+        <v>46295</v>
+      </c>
+      <c r="F120" s="46">
+        <v>45053.74</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B121" s="43" t="s">
+        <v>254</v>
+      </c>
+      <c r="C121" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="D121" s="44" t="s">
+        <v>241</v>
+      </c>
+      <c r="E121" s="45">
+        <v>46295</v>
+      </c>
+      <c r="F121" s="46">
+        <v>25133.47</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B122" s="43" t="s">
+        <v>255</v>
+      </c>
+      <c r="C122" s="44" t="s">
+        <v>117</v>
+      </c>
+      <c r="D122" s="44" t="s">
+        <v>242</v>
+      </c>
+      <c r="E122" s="45">
+        <v>46295</v>
+      </c>
+      <c r="F122" s="46">
+        <v>95580.58</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="238" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="239" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="240" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="241" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="242" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="243" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="244" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="245" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="246" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="247" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="248" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="249" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="250" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="251" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="252" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="253" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="254" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="255" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="256" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="257" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="258" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="259" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="260" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="261" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="262" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="263" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="264" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="265" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="266" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="267" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="268" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="269" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="270" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="271" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="272" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="273" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="274" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="275" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="276" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="277" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="278" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="279" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="280" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="281" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="282" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="283" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="284" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="285" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="286" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="287" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="288" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="289" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="290" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="291" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="292" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="293" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="294" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="295" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="296" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="297" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="298" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="299" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="300" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="301" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="302" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="303" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="304" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="305" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="306" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="307" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="308" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="309" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="310" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="311" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="312" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="313" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="314" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="315" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="316" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="317" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="318" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="319" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="320" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="321" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="322" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="323" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="324" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="325" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="326" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="327" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="328" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="329" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="330" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="331" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="332" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="333" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="334" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="335" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="336" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="337" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="338" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="339" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="340" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="341" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="342" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="343" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="344" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="345" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="346" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="347" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="348" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="349" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="350" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="351" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="352" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="353" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="354" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="355" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="356" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="357" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="358" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="359" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="360" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="361" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="362" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="363" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="364" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="365" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="366" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="367" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="368" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="369" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="370" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="371" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="372" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="373" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="374" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="375" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="376" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="377" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="378" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="379" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="380" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="381" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="382" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="383" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="384" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="385" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="386" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="387" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="388" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="389" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="390" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="391" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="392" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="393" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="394" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="395" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="396" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="397" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="398" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="399" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="400" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="401" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="402" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="403" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="404" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="405" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="406" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="407" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="408" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="409" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="410" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="411" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="412" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="413" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="414" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="415" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="416" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="417" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="418" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="419" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="420" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="421" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="422" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="423" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="424" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="425" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="426" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="427" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="428" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="429" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="430" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="431" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="432" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="433" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="434" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="435" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="436" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="437" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="438" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="439" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="440" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="441" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="442" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="443" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="444" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="445" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="446" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="447" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="448" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="449" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="450" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="451" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="452" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="453" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="454" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="455" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="456" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="457" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="458" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="459" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="460" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="461" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="462" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="463" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="464" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="465" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="466" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="467" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="468" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="469" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="470" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="471" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="472" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="473" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="474" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="475" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="476" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="477" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="478" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="479" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="480" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="481" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="482" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="483" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="484" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="485" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="486" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="487" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="488" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="489" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="490" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="491" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="492" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="493" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="494" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="495" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="496" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="497" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="498" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="499" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="500" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="501" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="502" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="503" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="504" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="505" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="506" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="507" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="508" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="509" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="510" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="511" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="512" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="513" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="514" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="515" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="516" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="517" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="518" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="519" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="520" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="521" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="522" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="523" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="524" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="525" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="526" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="527" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="528" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="529" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="530" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="531" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="532" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="533" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="534" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="535" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="536" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="537" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="538" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="539" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="540" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="541" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="542" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="543" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="544" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="545" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="546" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="547" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="548" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="549" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="550" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="551" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="552" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="553" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="554" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="555" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="556" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="557" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="558" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="559" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="560" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="561" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="562" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="563" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="564" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="565" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="566" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="567" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="568" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="569" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="570" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="571" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="572" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="573" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="574" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="575" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="576" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="577" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="578" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="579" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="580" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="581" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="582" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="583" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="584" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="585" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="586" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="587" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="588" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="589" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="590" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="591" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="592" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="593" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="594" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="595" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="596" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="597" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="598" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="599" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="600" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="601" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="602" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="603" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="604" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="605" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="606" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="607" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="608" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="609" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="610" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="611" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="612" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="613" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="614" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="615" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="616" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CPágina &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>